--- v0 (2025-11-02)
+++ v1 (2026-06-17)
@@ -42,258 +42,258 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1298/1298_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, ESTUDOS NO SENTIDO DE TORNAR VIÁVEL A CONCESSÃO DE SUBVENÇÃO OU AUXÍLIO MUNICIPAL AO CLUBE VISTALEGRENSE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1299/1299_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO ESTUDO DE CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO PARA O EXERCÍCIO DE 1984. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1300/1300_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, A REMESSA DE PROJETO DE LEI VISANDO A APLICAÇÃO DAS DISPONIBILIDADES FINANCEIRAS NO MERCADO “OVERNIGHT”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1301/1301_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO CHEFE DO EXECUTIVO, PLEITEAR JUNTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM-DER A PAVIMENTAÇÃO ASFÁLTICA DAS ESTRADAS VICINAIS QUE LIGAM A SEDE DO MUNICÍPIO ÀS CIDADES VIZINHAS DE ARIRANHA E TAIAÇU.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1302/1302_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO, BAIXAR PORTARIA CRIANDO COMISSÃO MUNICIPAL DE ESPORTES PARA GERIR E PROMOVER EVENTOS NA ÁREA DO ESPORTE AMADOR E INTERMEDIAR A PREFEITURA COM OUTRAS AGREMIAÇÕES SEDIADAS NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1303/1303_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME MEDIDAS JUNTO AOS SERVIDORES DA MUNICIPALIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1304/1304_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA  AO CHEFE DO EXECUTIVO, SEJA ESTUDADA A VIABILIDADE DE COLOCAÇÃO DE GUIAS E SARJETAS NA RUA DAS AÇUCENAS, A PARTIR DO ENTRONCAMENTO COM A RUA JEREMIAS DE PAULA EDUARDO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1305/1305_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, SEJA ESTUDADA A VIABILIDADE DE EFETUAR A LIMPEZA DA ÁREA URBANA DE PROPRIEDADE DA PREFEITURA MUNICIPAL QUE DEVERÁ SER DESTINADA À CONSTRUÇÃO DE CASAS POPULARES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1306/1306_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSIGNAR NA PROPOSTA ORÇAMENTÁRIA PARA O EXERCÍCIO DE 1.94, DOTAÇÃO ESPECÍFICA, SUFICIENTE PARA ALTERAÇÃO NA FORMA DE COLETA, REMOÇÃO E DESTINAÇÃO DO LIXO DOMICILIAR DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1307/1307_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, A CONSIGNAÇÃO NA PROPOSTA ORÇAMENTÁRIA PARA O EXERCÍCIO DE 1984, DE DOTAÇÃO ESPECÍFICA PARA CONSTRUÇÃO DE PONTES COM BASES DE SUPORTE EM “CIMENTO CICLÓPICO”, EM ESTRADAS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1308/1308_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, A CONSIGNAÇÃO NA PROPOSTA ORÇAMENTÁRIA DE 1984, DE DOTAÇÃO PARA A CONSTRUÇÃO DE “RESERVATÓRIO ENTERRADO”, COM CAPACIDADE DE NO MÍNIMO 300 MIL LITROS, JUNTO AO RESERVATÓRIO ELEVADO DO CENTRO DE LAZER.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1309/1309_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, ESTUDAR COOPERAÇÃO JUNTO AO ESTABELECIMENTO DE ENSINO DESTA CIDADE, NO SENTIDO DE SANAR AS FALHAS DECORRENTES DA ESCASSEZ DE FUNCIONÁRIOS DO SETOR DA HIGIENE, LIMPEZA E PÁTIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1310/1310_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PROCEDER REPAROS EM PONTES DA ESTRADA DO BAIRRO BOA VISTA DA ONÇA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1311/1311_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PROCEDER A IMPLANTAÇÃO DE UM SISTEMA DE SINALIZAÇÃO DE TRÂNSITO NAS VIAS PÚBLICAS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1312/1312_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL TOMAR PROVIDÊNCIAS JUNTO À DELEGACIA DE ENSINO OU DIVISÃO REGIONAL DE ENSINO NO SENTIDO DE SE GARANTIR O FUNCIONAMENTO DO CURSO COLEGIAL OU A SUA TRANSFORMAÇÃO EM CURSO NORMAL, COM FUNCIONAMENTO NO PERÍODO NOTURNO._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1313/1313_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO CONTATAR ÓRGÃO ESTADUAL COMPETENTE E CONSULTAR SOBRE A VIABILIDADE DE ESTUDAR FORMA DE COMBATER OS FOCOS DE PROLIFERAÇÃO DE PERNILONGOS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1280/1280_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE O ANDAMENTO DO PROJETO OU DOS ESTUDOS DA CONSTRUÇÃO DAS CASAS POPULARES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1281/1281_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE O ANDAMENTO DAS OBRAS DO CENTRO DE LAZER.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1282/1282_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFICIO AO GERENTE DA IBIETÉ AGROPECUÁRIA LTDA, DESTILARIA NARDINI,  PARABENIZANDO PELA INAUGURAÇÃO DE CRECHE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1283/1283_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O ENVIO DE CÓPIAS DO ÍNDICE DAS LEIS MUNICIPAIS ÀS BANCADAS DO “PDS” E DO “PMDB”, PARA QUE POSSAM TRABALHAR CRIANDO PROJETOS DE LEI, SEM CAIR EM ERROS OU REDUNDÂNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1284/1284_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O SISTEMA DE ABASTECIMENTO DE ÁGUA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1285/1285_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REGISTRO DE VOTO DE PESAR PELO PASSAMENTO DO CIDADÃO E ILUSTRE HOMEM PÚBLICO PIRANGIENSE O SENHOR OCTÁVIO MEDEIROS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1288/1288_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE PRESTIGIAR OS ESTABELECIMENTOS BANCÁRIOS DA CIDADE, MANTENDO NOS MESMOS O MAIOR VOLUME DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1287/1287_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER OFICIO AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE INICIAR ESTUDOS A RESPEITO DE DOTAR O MUNICÍPIO COM PLACAS INDICATIVAS DOS NOMES DAS RUAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1289/1289_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE A COBERTURA DO VESTIÁRIO DO CENTRO DE LAZER DO TRABALHADOR</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1290/1290_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA FORNECIMENTO DE RELAÇÃO DE LEIS MUNICIPAIS COM NÚMEROS E RESPECTIVAS EMENTAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1291/1291_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE POSSIBILIDADE DE INSTALAÇÃO DA NOSSA CAIXA NA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1292/1292_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE DOTAÇÃO EM ORÇAMENTO PARA A SANTA CASA DE MISERICÓRDIA DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1293/1293_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA PARA ESTUDO E DISCUSSÃO DA PROPOSTA ORÇAMENTÁRIA PARA 1.984.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1294/1294_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DO REQUERIMENTO Nº 009 DE 23 DE JUNHO DE 1.983, NOS TERMOS DE SUA APRESENTAÇÃO ORIGINAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1295/1295_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS JUNTO AS AUTORIDADES COMPETENTES NO SENTIDO DE FAZER O MUNICÍPIO DE VISTA ALEGRE DO ALTO CONTINUAR PERTENCENDO À 6ª REGIÃO ADMINISTRATIVA DO ESTADO, SEDIADA NA CIDADE DE RIBEIRÃO PRETO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1296/1296_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA COMPARECIMENTO DO PREFEITO MUICIPAL A FIM DE PRESTAR ESCLARECIMENTOS SOBRE PARTICIPAÇÃO DA PREFEITURA E DESTILARIA NARDINI NA CONSTRUÇÃO DE CRECHE._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1297/1297_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1286/1286_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REPAROS NO TREVO DE ACESSO À AV. MILTON HITOSI YAEKASHI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -600,67 +600,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1983/1286/1286_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1983/1286/1286_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>