--- v0 (2025-11-01)
+++ v1 (2026-07-31)
@@ -42,177 +42,177 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1271/1271_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS PARA ELIMINAR O DESPEJO DIRETO DE ÁGUA DE PIA, NA VIA PÚBLICA, AO CÉU ABERTO, DO BAR SITUADO NA RUA HERCULANO DO LIVRAMENTO, ESQUINA COM AVENIDA LUIZ BASSOLI, PRÉDIO Nº 245.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1272/1272_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A NECESSIDADE DE SE TOMAR PROVIDÊNCIAS NO SENTIDO DE SE IMPEDIR A ENTRADA DE PEDINTES DE OUTRAS COMUNIDADES NA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1273/1273_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A ELIMINAÇÃO DO DESPEJO DIRETO DE ÁGUA DE PIA, NA VIA PÚBLICA, AO CÉU ABERTO, DO BAR SITUADO NA RUA HERCULANO DO LIVRAMENTO, ESQUINA COM AVENIDA LUIZ BASSOLI, PRÉDIO Nº 245.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1274/1274_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA DISCIPLINAR O USO DA PRAÇA CENTRAL DA CIDADE COM VIGIAS NOTURNOS DE QUE DISPÕE A MUNICIPALIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1275/1275_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PROVIDÊNCIAS NO SENTIDO DE PROMOÇÃO DO CARGO DE FISCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1276/1276_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXTINÇÃO DA EMPRESA MUNICIPAL DE HABITAÇÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1277/1277_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSIGNAR NA PROPOSTA ORÇAMENTÁRIA DO EXERCÍCIO VINDOURO, DOTAÇÃO DESTINADA À TRANSFERIR RECURSOS FINANCEIROS À ASSOCIAÇÃO VICENTINA SANTA RITA DE CÁSSIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1278/1278_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA ELABORAÇÃO DE ESTUDOS NO SENTIDO DE DOAR AO DESTACAMENTO POLICIAL LOCAL UM VEÍCULO PARA SER UTILIZADO NO PATRULHAMENTO DO MUNICIPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1279/1279_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS NO SENTIDO DE EXECUTAR SERVIÇOS DE CONSERVAÇÃO NA ESTRADA MUNICIPAL VISTA ALEGRE DO ALTO-PIRANGI.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1259/1259_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DETALHADAS SOBRE A DOTAÇÃO CONSIGNADA NO ORÇAMENTO VIGENTE, À SER TRANSFERIDA À ASSOCIAÇÃO DE PAIS E MESTRES DA EEPSG “PROFESSOR SALVADOR GOGLIANO JÚNIOR”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1260/1260_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS JUNTO À DIRETORIA DO BANESPA E DEMAIS AUTORIDADES COMPETENTES, ENVIANDO ESFORÇOS NO SENTIDO DE TRANSFORMAR O POSTO DE ATENDIMENTO INSTALADO EM NOSSA CIDADE, EM AGÊNCIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1261/1261_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA FORNECIMENTO DE EXEMPLAR DE REGIMENTO INTERNO AOS VEREADORES DA CASA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1262/1262_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O ANDAMENTO DO SERVIÇO DE TRANSPORTE DE ALUNOS DA ZONA RURAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1263/1263_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CONTATAR OS PROPRIETÁRIOS DA FAZENDA ALIANÇA, ALERTANDO-OS QUANTO À INCONVENIÊNCIA DA APLICAÇÃO DE DEFENSIVOS, PELO PROCESSO DE ATOMIZAÇÃO NOS POMARES DE CITRUS, NAS ADJACÊNCIAS DA RUA MANOEL MARQUES. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1264/1264_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE DOTAÇÕES CONSIGNADAS NO ORÇAMENTO VIGENTE, DESTINADAS A AQUISIÇÃO DE MATERIAL DE CONSUMO PARA A CONSERVAÇÃO DE ESTRADAS E PAGAMENTO DE PESSOAL NAQUELE SETOR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1265/1265_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NOTIFICAR OS PROPRIETÁRIOS DE IMÓVEIS DENTRO DE PERÍMETRO URBANO PARA PROCEDEREM PERIODICAMENTE LIMPEZA NOS PASSEIOS PÚBLICOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1266/1266_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SE PROCEDA O TAPAMENTO DE BURACOS EM DIVERSOS PONTOS DAS VIAS PAVIMENTADAS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1267/1267_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTITUIÇÃO DE COMISSÃO DE VEREADORES, COM A FINALIDADE DE AGILIZAR E ESTREITAR O RELACIONAMENTO ENTRE O DESTACAMENTO POLICIAL LOCAL E AS LIDERANÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1268/1268_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES QUANTO AS PROVIDÊNCIAS TOMADAS NO SENTIDO DE IMPEDIR A ENTRADA DE PEDINTES NA CIDADE, ASSUNTO OBJETO DA INDICAÇÃO Nº 2/1984</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1269/1269_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À ASSEMBLÉIA LEGISLATIVA DO ESTADO DE SÃO PAULO, A REMESSA DE CERTIDÕES QUE CONSTE A REMUNERAÇÃO DOS DEPUTADOS ESTADUAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1270/1270_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES QUANTO ÁS PROVIDÊNCIAS TOMADAS QUANTO À IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO NAS VIAS PUBLICAS DA CIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -519,67 +519,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1984/1270/1270_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1984/1270/1270_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="220.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>