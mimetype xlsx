--- v0 (2026-05-01)
+++ v1 (2026-08-01)
@@ -42,119 +42,119 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1240/1240_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA PROVIDENCIAS PARA FECHAR BURACO EXISTENTE NA AVENIDA 18 DE FEVEREIRO E PROCEDIMENTO PARA RETIRADA DE ENTULHOS E MATERIAIS DE CONSTRUÇÃO EXISTENTES NA ESQUINA DA RUA MANOEL MARQUES COM A AVENIDA SANTOS DUMONT._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1241/1241_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE OBSTÁCULO NA RUA 25 DE MARÇO, TRECHO COMPREENDIDO ENTRE A AV. MILTON HITOSI YAEKASHI E RUA AMAZONAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1242/1242_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PRESIDENTE DA CAMARA A CONCESSÃO DE TITULO DE CIDADÃO EMERITO VISTALEGRENSE AO EXCELENTÍSSIMO SENHOR UEBE RESECK, SECRETÁRIO DO INTERIOR.				_x000D_
 </t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1232/1232_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE CONGRATULAÇÕES COM A POPULAÇÃO DE MONTE ALTO, PELA PASSAGEM DE MAIS UM ANIVERSÁRIO DESSA NO DIA 15 DE MAIO PRÓXIMO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1233/1233_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE A SITUAÇÃO FINANCEIRA DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1234/1234_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO CONVÊNIO FIRMADO, COM O GOVERNO DO ESTADO, ATRAVÉS DE SUA SECRETARIA DE ESTADO DA SAÚDE, REFERENTE AO PROJETO DE LEI Nº 033/87.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1235/1235_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS, PARA A DESAPROPRIAÇÃO DE UMA ÁREA DE TERRA, PARA A CONSTRUÇÃO DE CASAS POPULARES EM NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1236/1236_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE A SITUAÇÃO DA ÁREA INDUSTRIAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1237/1237_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE COMO É ADMINISTRADO ÁREA PÚBLICA PARA USO DE TERCEIROS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1238/1238_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O CRITÉRIO PARA USO DE BARES DE PROPRIEDADE DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1239/1239_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE RECEBIMENTO DE AUXILIO FINANCEIRO DE SECRETARIAS DO ESTADO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -461,67 +461,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1987/1239/1239_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1987/1239/1239_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="227.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>