--- v0 (2026-05-01)
+++ v1 (2026-08-01)
@@ -42,665 +42,665 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1135/1135_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CORREÇÃO DAS IRREGULARIDADES APRESENTADAS NAS PASSAGENS DAS TRAVESSIAS DE ÁGUA DAS VIAS PÚBLICAS MUNICIPAIS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1136/1136_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PINTURA DE FAIXAS DE SINALIZAÇÃO DA PISTA DE ROLAMENTO DA VICINAL QUE LIGA VISTA A. DO ALTO A TAIAÇU.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1137/1137_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM SALÃO PARA EVENTOS DIVERSOS, SE UTILIZANDO, DE PREFERÊNCIA, UMA ÁREA OCIOSA SITUADA ENTRE O CAMPO DE FUTEBOL E O RECINTO DA BOCHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1138/1138_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE LUMINÁRIAS NOS POSTES SITUADOS NAS RUAS INOCÊNCIO DE PAULO EDUARDO, POR VOLTA DOS Nº 120 A E RUA DR. AURÉLIO C. DA SILVA Nº 84.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1139/1139_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA UM REESTUDO SOBRE A ALÍQUOTA FIXADA NA LEI Nº 683/89 DE 13 DE FEVEREIRO DE 1.989, E SE FOR O CASO UMA REAVALIAÇÃO POR ESTE LEGISLATIVO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1140/1140_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NÃO EXPEDIÇÃO DE ALVARÁ DE CONSTRUÇÃO A PROPRIETÁRIO DE TERRENO SEM EDIFICAÇÃO EM DÉBITO COM A PREFEITURA, ATÉ QUE SUA SITUAÇÃO SEJA REGULARIZADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1141/1141_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COIBIÇÃO DO LANÇAMENTO INDEVIDO DE MATÉRIA DE CONSTRUÇÃO NA CALÇADA OU VIA PÚBLICA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1142/1142_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE SERVIÇOS DE GUARDA NOTURNA MUNICIPAL EM VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1143/1143_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE PLACAS INDICANDO A POTABILIDADE OU NÃO DA ÁGUA DA MINA EXISTENTE PRÓXIMA À VIA DE ACESSO PARA A CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1144/1144_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE ABRIGOS NA CALÇADA DA ESCOLA E À MARGEM DA RODOVIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1145/1145_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MEDIDAS PARA QUE OS POSSUIDORES DE IMÓVEIS SITUADOS NO PERÍMETRO URBANO CONSTRUAM MUROS E PISOS NAS CALÇADAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1146/1146_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À TELESP S/A PARA DAR MAIOR RAPIDEZ NOS SERVIÇOS DA REDE TELEFÔNICA DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1147/1147_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA EXECUÇÃO DE SERVIÇOS DE REPAROS E CONSERVAÇÃO NA ESTRADA BOIADEIRA QUE LIGA A ESTRADA MUNICIPAL VISTA ALEGRE DO ALTO A ARIRANHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1148/1148_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE QUADRA DE ESPORTES COM A VERBA RECEBIDA DA SECRETARIA DE ESPORTES E TURISMO DO ESTADO DE SÃO PAULO, NO LOCAL ONDE JÁ EXISTIA OUTRA NO RECINTO DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1149/1149_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA QUADRA DE TÊNIS NO ESPAÇO VAZIO E JÁ ATERRADO EXISTENTE NO CENTRO DE LAZER LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1150/1150_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ALTERAÇÃO NA REMOÇÃO DO LIXO DOMICILIAR, PARA QUE O MESMO SEJA COLOCADO NA RUA EM SACOS PLÁSTICOS PADRONIZADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1151/1151_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REGULARIZAÇÃO DOS HORÁRIOS DE FUNCIONAMENTO DE ESTABELECIMENTOS COMERCIAIS, INDUSTRIAIS E SIMILARES ESPECIALMENTE COM RELAÇÃO AO HORÁRIOS DE DOMINGOS E FERIADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1152/1152_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE UM RELÓGIO NO TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1153/1153_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONCLUSÃO DOS TRABALHOS INTERROMPIDOS NA VIA DE ACESSO DA CIDADE, POIS AS PISTAS DE ENTRADA E SAÍDA EXISTENTES NÃO ATENDEM CORRETAMENTE O TRÁFEGO DE VEÍCULOS NA ÁREA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1154/1154_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DAS CALÇADAS, OBRIGANDO OS PROPRIETÁRIOS A RETIRAREM DELAS MATERIAIS DE CONSTRUÇÃO, ENTULHO E TUDO MAIS QUE ATRAPALHE A LIVRE CIRCULAÇÃO DOS PEDESTRES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1155/1155_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MEDIDAS PARA IMPEDIR O TRÂNSITO DE CAMINHÕES DE CANA E DE “GARAPÃO” NAS RUAS CALÇADAS E/OU ASFALTADAS DO PERÍMETRO URBANO DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1156/1156_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE UMA ANTENA DE TV A NÍVEL MUNICIPAL OU REGIONAL, ATRAVÉS DE ESFORÇO CONJUNTO COM AS PREFEITURAS DOS MUNICÍPIOS VIZINHOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1157/1157_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE BOMBAS DE COMBUSTÍVEL PELA PRÓPRIA PREFEITURA MUNICIPAL, A FIM DE QUE A SUA FROTA DE VEÍCULOS E MÁQUINAS PASSEM A SER ABASTECIDAS DIRETAMENTE NELAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1158/1158_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA “LOMBADA” NA AVENIDA DR. ARMANDO SALES DE OLIVEIRA, ALTURA DO Nº 17.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1159/1159_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE PLACAS INDICATIVAS DAS LOMBADAS EXISTENTES NAS AVENIDA SANTOS DUMONT, ALTURA DOS NOS 56, 78 E 162 E AVENIDA LUIS ZACHARIAS DE LIMA, ALTURA DO NO 348.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1160/1160_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE UM RELÓGIO NO TERMINAL RODOVIÁRIO DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1161/1161_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MEDIDAS DE CONSERVAÇÃO E MANUTENÇÃO DO MATADOURO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1162/1162_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM “CENTRO DE CONVIVÊNCIA INFANTIL” OU “CIDADE DA CRIANÇA” (CRECHE, MATERNAL, PRÉ-ESCOLA, AMBULATÓRIO, PEDIATRIA, ODONTO-PEDIATRIA, AUDITÓRIO, SALA DE JOGOS, PLAYGROUND, ÁREA DE ESPORTES, PARQUE INFANTIL, COZINHA PILOTO E VACA MECÂNICA), NO TERRENO DE PROPRIEDADE DA PREFEITURA, SITUADO AO LADO DO INÍCIO DAS OBRAS DA CRECHE MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1163/1163_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM PRÉDIO PARA AS INSTALAÇÕES DA DELEGACIA DE POLÍCIA DE VISTA ALEGRE DO ALTO, TOMANDO ASSIM TODAS AS PROVIDÊNCIAS QUE SE FIZEREM NECESSÁRIAS JUNTO AOS ÓRGÃOS COMPETENTES</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1164/1164_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM PRÉDIO PARA AS INSTALAÇÕES DA CASA DA AGRICULTURA, TOMANDO AS PROVIDÊNCIAS QUE SE FIZEREM NECESSÁRIAS JUNTO AOS ÓRGÃOS COMPETENTES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1165/1165_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA APROVEITAMENTO DO PRÉDIO DA ESTAÇÃO FERROVIÁRIA PARA FUTURAS INSTALAÇÕES DE UMA BIBLIOTECA MUNICIPAL E OU CASA DA CULTURA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1166/1166_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL ACESSÓRIO CONJUGADO COM UMA PISTA DE ATLETISMO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1167/1167_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A DOAÇÃO DE UM TERRENO PARA A CONSTRUÇÃO DA SEDE E ASILO DOS VICENTINOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1168/1168_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A DOAÇÃO DE UM TERRENO PARA A CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO ANTI-ALCOÓLICA DE VISTA A. DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1169/1169_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM EDIFÍCIO PRÓPRIO PARA A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS, TOMANDO-SE ASSIM TODAS AS PROVIDÊNCIAS QUE SE FIZEREM NECESSÁRIAS JUNTO ÀS AUTORIDADES COMPETENTES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1170/1170_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DA GUARDA MUNICIPAL MIRIM.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1171/1171_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA EXECUÇÃO DE MELHORAMENTOS E INFRA-ESTRUTURA COMPLETA NO LOTEAMENTO JARDIM PRIMAVERA (LUZ, ÁGUA, ESGOTO, ASFALTO, GUIAS, SARJETAS, ILUMINAÇÃO PÚBLICA, ARBORIZAÇÃO E OUTROS).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1172/1172_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VARREÇÃO DAS RUAS E VIAS MUNICIPAIS, EM DIAS INTERCALADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1173/1173_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DO PROGRAMA DE FLUORETAÇÃO DAS ÁGUAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1174/1174_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CLORAÇÃO DAS ÁGUAS DOS POÇOS 03 E 04 (CENTRO DE LAZER E GINÁSIO DE ESPORTES).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1175/1175_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AGILIZAR JUNTO ÀS AUTORIDADES DA CAIXA ECONÔMICA DO ESTADO DE SÃO PAULO, A CONSTRUÇÃO DO PRÉDIO PRÓPRIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1176/1176_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA EMPENHO JUNTO AS AUTORIDADES COMPETENTES DO BANCO DO BRASIL NO SENTIDO DE TRANSFORMAR A SEÇÃO EXTERNA EM AGÊNCIA BANCÁRIA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1177/1177_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A RETIFICAÇÃO E A PAVIMENTAÇÃO DA ESTRADA MUNICIPAL VISTA ALEGRE DO ALTO/ARIRANHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1178/1178_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA PONTE SOBRE O RIO QUEIROZ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1179/1179_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A CONSTRUÇÃO DE UMA PONTE SOBRE O RIO FIDÊNCIO </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1180/1180_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONCLUSÃO DA PONTE NA PROPRIEDADE DO SR. ZACHARIAS ATHAÍDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1181/1181_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE SARJETÕES NA ESTRADA VICINAL PAVIMENTADA QUE LIGA VISTA ALEGRE DO ALTO/TAIAÇU.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1182/1182_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A INTERCESSÃO JUNTO À COMISSÃO MUNICIPAL DE ESPORTES NO SENTIDO DE PROMOVER EVENTOS ESPORTIVOS VARIADOS PERIÓDICOS E MAIS FREQÜENTES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1183/1183_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A FIXAÇÃO DE REGULAMENTO NA UTILIZAÇÃO DE PRÉDIOS PÚBLICOS, A SABER: GINÁSIO DE ESPORTES, CENTRO DE LAZER, TERMINAL RODOVIÁRIO, LANCHONETE DA PRAÇA CENTRAL, CAMPO DE BOCHAS E OUTROS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1184/1184_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COMPLEMENTAÇÃO E CONCLUSÃO DE INFRA-ESTRUTURA, TAIS COMO: A REDE DE ENERGIA ELÉTRICA, GUIAS, SARJETAS, PAVIMENTAÇÃO, ARBORIZAÇÃO E OUTROS NO LOTEAMENTO JARDIM BELA VISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1185/1185_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS JUNTO AOS PROPRIETÁRIOS DO LOTEAMENTO IRMÃOS VERONA, PARA REGULAMENTAÇÃO DO MESMO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1186/1186_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AGILIZAÇÃO NA COLOCAÇÃO DE INFRA-ESTRUTURA COMPLETA (ÁGUA, LUZ, ESGOTO, SARJETAS, GUIAS E OUTROS), NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1187/1187_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A RENOVAÇÃO DA FROTA PARA OS SERVIÇOS DE TRANSPORTE DE ALUNOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1188/1188_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDIC A CONSTRUÇÃO E AMPLIAÇÃO DAS ARQUIBANCADAS E ILUMINAÇÃO DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1189/1189_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A AGILIZAÇÃO DA IMPLANTAÇÃO DOS SERVIÇOS DE ODONTOLOGIA NO CENTRO DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1190/1190_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AGILIZAÇÃO NA IMPLANTAÇÃO DO ATENDIMENTO ODONTOLÓGICO ÀS CRIANÇAS DA ZONA RURAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1191/1191_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MEDIDAS URGENTES JUNTO A CETESB COM RELAÇÃO AO FUNCIONAMENTO E INSTALAÇÃO DA INDUSTRIA VERONA E MENEGASSO LTDA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1192/1192_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIA COM RELAÇÃO A IMPLANTAÇÃO DE HORTA COMUNITÁRIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1193/1193_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PLEITEAR JUNTO AO SEAC (SECRETARIA ESPECIAL DE AÇÃO COMUNITÁRIA) RECURSOS PARA IMPLANTAÇÃO DE CURSO DE DATILOGRAFIA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1194/1194_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PLEITEAR JUNTO AO SEAC RECURSOS PARA IMPLANTAÇÃO DO CURSO DE CORTE E COSTURA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1195/1195_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DA FEIRA DO PRODUTOR/VAREJÃO/SACOLÃO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1196/1196_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA TOMAR PROVIDÊNCIAS JUNTO AO DER OU ÓRGÃO COMPETENTE NA VIABILIDADE DA IMPLANTAÇÃO DE LINHA DE ÔNIBUS VISTA ALEGRE/SÃO PAULO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1197/1197_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VIABILIZAÇÃO DAS IRREGULARIDADES APRESENTADAS NAS PASSAGENS DE ÁGUA DAS VIAS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1198/1198_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM MINI CAMPO GRAMADO NO LOCAL DA ANTIGA QUADRA DE ESPORTES LOCALIZADA NO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1199/1199_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A DETERMINAÇÃO DE UM LOCAL DEFINITIVO PARA A CONSTRUÇÃO DE UM BARRACÃO PARA A REALIZAÇÃO DE FESTAS COMUNITÁRIAS COM TODA INFRA-ESTRUTURA NECESSÁRIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1200/1200_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PAVIMENTAÇÃO DA PISTA DIREITA DA AVENIDA DE SAÍDA PARA TAIAÇU, DEFRONTE AO JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1201/1201_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DO “PROGRAMA ESTUDANTE CARENTE” VISANDO ASSEGURAR AOS ESTUDANTES MENOS PRIVILEGIADOS ECONOMICAMENTE DE INICIAR E/OU CONTINUAS SEUS ESTUDOS COM A COLABORAÇÃO EFETIVA E REAL DA PREFEITURA, NA AQUISIÇÃO DE MATERIAIS, ALIMENTAÇÃO, TRANSPORTE E OUTROS QUE SE FIZEREM NECESSÁRIOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1202/1202_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DO “PROGRAMA DA GESTANTE CARENTE”, A SABER: DISTRIBUIÇÃO DE 01 LITRO DE LEITE/FLUIDO PARA A GESTANTE CARENTE DURANTE TODO O PERÍODO DE GESTAÇÃO E POR MAIS 06 (SEIS) MESES NO PÓS-PARTO SE A GESTANTE AMAMENTAR NESTE PERÍODO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1203/1203_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DO PROGRAMA DE AUXÍLIO DE MEDICAMENTOS A IDOSOS, APOSENTADOS E DEMAIS CARENTES, VISANDO O SUBSÍDIO PARCIAL OU TOTAL PARA A AQUISIÇÃO DE MEDICAMENTOS E SIMILARES INDISPENSÁVEIS À MANUTENÇÃO DOS SUPRA CITADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1204/1204_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DO PROGRAMA ASSISTÊNCIA AO DEFICIENTE FÍSICO E/OU MENTAL, PROMOVENDO O BEM ESTAR SOCIAL PARA MINIMIZAR AO MÁXIMO AS DESIGUALDADES IMPOSTAS PELO DESTINO, ATRAVÉS DE INCENTIVOS E CONVÊNIOS COM ENTIDADES EDUCACIONAIS E DE TERAPIA EDUCACIONAL PARA POSTERIOR REINTEGRAÇÃO SOCIAL E APROVEITAMENTO NA PRÓPRIA COMUNIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1205/1205_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE COLETORES DE LIXO FIXOS EM MATERIAL RESISTENTE DEFRONTE LOGRADOUROS PÚBLICOS, ESTABELECIMENTOS BANCÁRIOS, COMERCIAIS E AFINS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1206/1206_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A COLOCAÇÃO DE PLACAS INDICATIVAS DE NOME DE RUAS NAS ESQUINAS EM HASTES METÁLICAS, ASSIM COMO INDICATIVAS DE LOGRADOUROS PÚBLICOS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1207/1207_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDENCIAS NO SENTIDO DE CORRIGIR A PASSAGEM DE ÁGUAS NA RUA ROMA, DEFRONTE AO JARDIM PRIMAVERA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1208/1208_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDENCIAS NO SENTIDO DE SE LAVRAR UM CONVÊNIO COM UM LABORATÓRIO DE ANALISES CLINICAS DE MONTE ALTO PARA REALIZAÇÃO DE EXAMES DE URGÊNCIA A CARENTES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1209/1209_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE ESTUDAR A ISENÇÃO DO ITBI DOS TERRENOS LOCALIZADOS NO LOTEAMENTO JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1210/1210_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE UM GUARDA NOTURNO NO JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1211/1211_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A POSSIBILIDADE DE SE COLOCAR UM (01) ÔNIBUS OU UMA (01) KOMBI, AOS SÁBADOS, PARA TRANSPORTAREM AS FAMÍLIAS QUE NÃO DISPÕEM DE MEIOS PARA FAZEREM SUAS COMPRAS EM LOCALIDADES QUE POSSAM OFERECER MELHORES PREÇOS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1212/1212_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE INTERCEDA JUNTO AO DESTACAMENTO MILITAR LOCAL SOLICITANDO UM POLICIAL PARA ORIENTAÇÃO AOS ALUNOS E AO TRÁFEGO JUNTO AO PORTÃO PRINCIPAL DE ACESSO DA ESCOLA ESTADUAL NOS HORÁRIOS DENOMINADOS DE “PIQUE”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1213/1213_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O ENVIO DE PROJETO DE LEI, CONCEDENDO AOS SERVIDORES MUNICIPAIS, REGIDOS PELA CONSOLIDAÇÃO DAS LEIS DO TRABALHO – CLT -, ADICIONAL POR TEMPO DE SERVIÇO, A PARTIR DO 5º ANO DE EFETIVO EXERCÍCIO DE SUAS FUNÇÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1214/1214_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE TOME AS DEVIDAS PROVIDÊNCIAS JUNTO ÀS AUTORIDADES COMPETENTES PARA QUE SE PROCEDA UMA VERIFICAÇÃO NOS PÁRA-RAIOS EXISTENTES EM NOSSO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1215/1215_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE PLACAS INDICATIVAS DE TRAVESSIAS DE CRIANÇAS NAS PROXIMIDADES DA ESCOLA, DA PREFEITURA E DO CENTRO DE SAÚDE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1216/1216_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A DOAÇÃO DE UMA MÁQUINA DE ESCREVER PARA A DELEGACIA DE POLÍCIA LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1217/1217_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS NO SENTIDO DE QUE AS CARNES DE BOVINOS/SUÍNOS, NÃO SEJAM TRANSPORTADAS DO MATADOURO MUNICIPAL ATÉ AOS AÇOUGUES A CÉU ABERTO.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1116/1116_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O QUADRO GERAL DE PESSOAL DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO EM 31 DE JANEIRO DE 1989.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1117/1117_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE VIAGENS OCORRIDAS À CAPITAL DO ESTADO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1118/1118_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CERTIDÃO REFERENTE À RESOLUÇÃO DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO DE 28 DE NOVEMBRO DE 1988 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1119/1119_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O CORPO TÉCNICO DE ENGENHARIA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1120/1120_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CERTIDÕES REFERENTES ÀS ATAS DAS SESSÕES REALIZADAS NOS DIAS 9 E 12 DE JANEIRO DE 1989. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1121/1121_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PESSOAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1122/1122_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PESSOAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1123/1123_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAR HOLERITES OU COMPROVANTES SEMELHANTES DOS SUBSÍDIOS JÁ PAGOS E DOS VINDOUROS DOS VEREADORES DA CÂMARA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1124/1124_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE COBRANÇA DA TARIFA DE ÁGUA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1125/1125_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PARTICIPAÇÃO DA CÂMARA EM CONGRESSO DE PREFEITOS E VEREADORES, REALIZADO EM SERRA NEGRA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1126/1126_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE VIAGEM EXECUTADA PELO PREFEITO E VEREADORES DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1127/1127_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBERE TRANSPORTE DE ALUNOS NOTURNOS PARA MONTE ALTO OU JABOTICABAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1128/1128_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE MÉDICO CONTRATADO PELA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1129/1129_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE LEI QUE FUNDAMENTA A TRANSFERÊNCIA DE COMPETÊNCIA DOS MUNICÍPIOS PARA A CRIAÇÃO E IMPLANTAÇÃO DO IVVC</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1130/1130_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE SURTO DE HEPATITE NA CIDADE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1131/1131_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER LICENÇA DE SAÚDE DAS FUNÇÕES DE VEREADOR PELO PRAZO DE 30 DIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1132/1132_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A CRECHE CORAÇÃO DE JESUS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1133/1133_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE PROJETO DE LEI Nº 19/89 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1134/1134_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSULTA JUNTO AO CEPAM PARA INSTRUIR PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 19/89 QUE DISPÕE SOBRE A CRIAÇÃO DE CARGOS EM COMISSÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1007,67 +1007,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1989/1134/1134_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1989/1134/1134_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>