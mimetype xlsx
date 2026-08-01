--- v0 (2025-10-31)
+++ v1 (2026-08-01)
@@ -42,243 +42,243 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1081/1081_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MEDIDAS PREVENTIVAS DE SEGURANÇA PARA OS ALUNOS E PEDESTRES NAS IMEDIAÇÕES DA EEPSG “PROFESSOR SALVADOR GOGLIANO JÚNIOR”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1082/1082_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE RESERVATÓRIOS PRÓPRIOS DE COMBUSTÍVEL PARA ABASTECIMENTO DA FROTA DE VEÍCULOS E MÁQUINAS DA PREFEITURA NO ALMOXARIFADO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1083/1083_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE ESTUDOS E TOMADAS DEMAIS PROVIDÊNCIAS, VISANDO A CONSTRUÇÃO DE MAIS UMA ESCOLA DE 1º GRAU NA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1084/1084_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A IMPLANTAÇÃO DA GUARDA MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1085/1085_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DO ESCRITÓRIO DA COMPANHIA PAULISTA DE FROÇA E LUZ (CPFL) EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1086/1086_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSERVAÇÃO E MANUTENÇÃO DO MATADOURO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1087/1087_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MELHORIAS NA SP 323, MAIS PRECISAMENTE NO TRECHO DA SERRA ENTRE VISTA ALEGRE DO ALTO E MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1088/1088_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA MARGINAL INDO DO DISTRITO INDUSTRIAL À ESTRADA MUNICIPAL QUE LIGA VISTA ALEGRE DO ALTO A APARECIDA DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1089/1089_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE MAIS DOIS CANAIS DE RETRANSMISSÃO DE TELEVISÃO: TV MANCHETE E SBT.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1090/1090_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDENCIAR REPAROS NA VICINAL VISTA ALEGRE DO ALTO/TAIAÇU, NO TRECHO COMPREENDIDO DE JURISDIÇÃO DESSE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1091/1091_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CORREÇÃO DAS PASSAGENS DE ÁGUA EM DIVERSOS CRUZAMENTOS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1092/1092_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROCEDER EQUIPARAÇÃO SALARIAL DOS SERVIDORES DO CENTRO DE SAÚDE, ESTADUAIS E MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1093/1093_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE DOIS ORELHÕES NA CIDADE, UM NO JARDIM PRIMAVERA E OUTRO NO BAR DO BASÍLIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1094/1094_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXECUÇÃO DE OBRAS DE SINALIZAÇÃO DE TRANSITO NAS IMEDIAÇÕES DA EEPSG PROFESSORA SALVADOR GOGLIANO JUNIOR</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1095/1095_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA OBSERVAÇÃO DA NORMA LEGAL ESTADUAL VIGENTE, QUE PROÍBE QUEIMADAS DE CANA NO ESPAÇO DE 1 KM DO PERÍMETRO URBANO DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1096/1096_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS PARA DOTAR VISTA ALEGRE DO ALTO COM UM HORÁRIO DE ÔNIBUS LIGANDO-A A SÃO PAULO DIARIAMENTE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1097/1097_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NÃO CONCESÃO DE ALVARÁS A ESTABELECIMENTOS INDUSTRIAIS E OFICINAS QUE FUNCIONAM EM ÁREAS PREDOMINANTEMENTE RESIDENCIAIS DA CIDADE E NAS IMEDIAÇÕES DE ESCOLAS, CRECHES E CENTROS DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1098/1098_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REFORMA OU CONSTRUÇÃO DE UM NOVO PRÉDIO PARA FUNCIONAMENTO DO MATADOURO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1099/1099_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A DOAÇÃO DE UM TELEFONE SEM FIO PARA O DESTACAMENTO LOCAL DA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1100/1100_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA EXECUÇÃO DE REPAROS NOS CRUZAMENTOS DE ALGUMAS RUAS DA CIDADE, QUE SE ENCONTRAM ESBURACADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1101/1101_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE TANQUES DE COMBUSTÍVEL COM AS RESPECTIVAS BOMBAS PARA ABASTECIMENTO DA FROTA DE VEÍCULOS DA PREFEITURA, PRINCIPALMENTE DE ÓLEO DIESEL E ÁLCOOL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1102/1102_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA EXECUÇÃO ASFÁLTICA DAS RUAS DO CONJUNTO HABITACIONAL “JARDIM PRIMAVERA”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1103/1103_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE QUADRA POLI-ESPORTIVA COBERTA, PALCO, ARQUIBANCADAS, VESTIÁRIOS MASCULINO E FEMININO, SALA PARA EDUCAÇÃO FÍSICA COM ARMÁRIOS, PARTE ABERTA E OUTRA COM PORTAS E SALA AMBIENTE PARA AS AULAS DE EDUCAÇÃO ARTÍSTICA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1104/1104_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A AMPLIAÇÃO DO CENTRO DE SAÚDE POR ADMINISTRAÇÃO DIRETA, APROVEITANDO TANTO QUANTO POSSÍVEL OS FUNCIONÁRIOS DA MUNICIPALIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1105/1105_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ISENÇÃO DO IPTU AOS APOSENTADOS E VIÚVAS QUE POSSUEM UM ÚNICO IMÓVEL E QUE RECEBEM UM SALÁRIO MÍNIMO OU EQUIVALENTE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1106/1106_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SINALIZAÇÃO NO TRECHO: CAMPO/CEMITÉRIO/VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1107/1107_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DA COLETA SELETIVA DO LIXO URBANO EM VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1108/1108_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A DOAÇÃO DE UM TERRENO À ASSOCIAÇÃO ANTIALCOÓLICA DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1109/1109_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ESFORÇOS JUNTO ÀS AUTORIDADES ESTADUAIS E AOS PROPRIETÁRIOS DA DESTILARIA NARDINI, PARA PROVIDENCIAR O ASFALTAMENTO DO ACESSO QUE LIGA A SP 323 À REFERIDA DESTILARIA.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1078/1078_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO CHEFE DO EXECUTIVO SOBRE COBRANÇA DO IPTU.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1079/1079_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A RESPEITO DAS INSCRIÇÕES HAVIDAS PARA AQUISIÇÃO DE CASAS POPULARES E DESTINADAS A CIDADÃOS RESIDENTES NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1080/1080_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA PREFEITO MUNICIPAL PARA QUE FAÇA EXPLANAÇÃO SOBRE AS OBRAS CONCLUÍDAS E EM ANDAMENTO DURANTE A SUA GESTÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -585,67 +585,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1991/1080/1080_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1991/1080/1080_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="242.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>