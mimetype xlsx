--- v0 (2026-01-31)
+++ v1 (2026-08-01)
@@ -42,129 +42,129 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1064/1064_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE UM SISTEMA DE TRANSPORTE DE ALUNOS DO JARDIM PRIMAVERA ATÉ A ESCOLA LOCAL, PRINCIPALMENTE NO PERÍODO NOTURNO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1065/1065_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE SE COLOCAR UM GUARDA NA PRAÇA CENTRAL NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1066/1066_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A REMODELAÇÃO DO EQUIPAMENTO DE SOM, “PATRIMÔNIO DA PREFEITURA MUNICIPAL”, QUE SERVE O CLUBE VISTA ALEGRE. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1067/1067_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DO PROGRAMA PARA CRIANÇAS DE 7 A 10 ANOS, EM DOIS PERÍODOS, OU SEJA, MANHÃ E TARDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1068/1068_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE LOMBADAS NA AV. ROMA, NOS DOIS SENTIDOS, NA ALTURA DO Nº 396 E NO TÉRMINO DO CONJUNTO RESIDENCIAL JARDIM PRIMAVERA, ENTRE A ÚLTIMA E PENÚLTIMA RUA (INÍCIO DA VICINAL)</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1069/1069_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS VENEZA, MILÃO E NÁPOLIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1070/1070_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ILUMINAÇÃO NO INÍCIO DA VICINAL VISTA ALEGRE DO ALTO À TAIAÇÚ, PROLONGANDO-SE ATÉ O TÉRMINO DO JARDIM PRIMAVERA, SENTIDO TAIAÇU.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1071/1071_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONCESÃO DE ISENÇÃO AOS PAGAMENTOS DA PAVIMENTAÇÃO ASFÁLTICA PARA OS PROPRIETÁRIOS DE CASAS NAS RUAS PARÁ, MARANHÃO E PIAUÍ DO JARDIM BELA VISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1072/1072_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PAVIMENTAÇÃO ASFÁLTICA OU PERENIZAÇÃO NA ANTIGA SAÍDA DE VISTA ALEGRE À MONTE ALTO, ATÉ A ÚLTIMA RUA DO JARDIM BELA VISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1073/1073_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A ILUMINAÇÃO NA RUA PIAUÍ, DO JARDIM BELA VISTA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1074/1074_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A INTERCESÃO JUNTO À TELESP PARA QUE SE PROVIDENCIE A INSTALAÇÃO DE UM TELEFONE PÚBLICO NO CONJUNTO HABITACIONAL JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1075/1075_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE LOMBADAS NAS RUAS DOS GERÂNIOS, DAS HORTÊNCIAS, DOS JASMINS, DOS LÍRIOS E DOS OITIS, NO CONJUNTO HABITACIONAL JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1076/1076_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONCESÃO DE ADICIONAL PELO EXERCÍCIO DE ATIVIDADES INSALUBRES AOS FUNCIONÁRIOS QUE ESTÃO EXPOSTOS A AGENTES NOCIVOS À SAÚDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1077/1077_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONCESÃO DE ISENÇÃO DO IMPOSTO COBRADO SOBRE OS COMBUSTÍVEIS, O I.V.V.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -471,67 +471,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1992/1077/1077_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1992/1077/1077_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="192.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>