--- v0 (2026-05-01)
+++ v1 (2026-08-01)
@@ -42,870 +42,870 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/979/979_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SINALIZAÇÃO DE VIAS PÚBLICAS NAS IMEDIAÇÕES DA ESCOLA, CRECHE, CENTRO DE SAÚDE E OUTROS ONDE OCORREM AGLOMERAÇÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/981/981_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ILUMINAÇÃO E ARBORIZAÇÃO NA AVENIDA ROMA, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/982/982_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA O TÉRMINO DA PAVIMENTAÇÃO ASFÁLTICA NO DISTRITO INDUSTRIAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/983/983_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DE TERRENOS NO JARDIM PRIMAVERA, E VERIFICAÇÃO NOS ATERROS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/984/984_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA MELHORAR OS SINAIS DE TRANSMISSÃO DOS CANAIS DE TELEVISÃO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/985/985_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ENTREGA DE LANCHES AO TRABALHADORES (VIGIAS E FUNCIONÁRIOS DO CENTRO DE SAÚDE), QUE CUMPREM SUA JORNADA À NOITE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/986/986_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDENCIAR ILUMINAÇÃO PÚBLICA NA RUA PIAUÍ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/987/987_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA MUNICIPAL QUE LIGA VISTA ALEGRE DO ALTO À ARIRANHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/988/988_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA DESAPROPRIAR UM TERRENO PARA CONSTRUÇÃO DE UM BARRACÃO COMUNITÁRIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/989/989_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ILUMINAÇÃO NA VIA DE ACESSO À SP-323, SAÍDA PARA PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/990/990_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS COM RELAÇÃO AOS BALAUSTRES QUE ENCONTRAM-SE NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/991/991_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO DO BANHEIRO DA RODOVIÁRIA ABERTO AOS SÁBADOS, DOMINGOS E FERIADOS, DURANTE O FUNCIONAMENTO DO TRAILLER PRÓXIMO À ESTAÇÃO FERROVIÁRIA, À NOITE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/992/992_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA COLOCAÇÃO DE UM ORELHÃO PÚBLICO NO BAIRRO JARDIM PRIMAVERA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/993/993_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DE TERRENOS, EM ESPECIAL DO RESIDENCIAL CENTER PARK.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/994/994_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PAVIMENTAÇÃO ASFÁLTICA DA VICINAL QUE LIGA VISTA ALEGRE DO ALTO À APARECIDA DO MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/995/995_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE FAIXA PARA PEDESTRES EM FRENTE À ESCOLA ESTADUAL DE 1º E 2º GRAU PROF. SALVADOR GOGLIANO JR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/996/996_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE VIDROS NOS VITRÔS DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/997/997_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA EXECUÇÃO DE SERVIÇO DE DESASSORIAMENTO DO LEITO DO CÓRREGO TABARANINHA, LOCALIZADO NO BAIRRO SOVACO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/998/998_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE MERCADORIAS E MATERIAIS NO COMÉRCIO LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/999/999_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE LOMBADAS NAS RUAS DOS GERÂNIOS, DAS HORTÊNCIAS, DOS JASMINS E DOS LÍRIOS, NO JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1000/1000_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A RECUPERAÇÃO DOS TRECHOS DE ESTRADAS QUE FORAM ENQUADRADAS NO PROGRAMA DE PERENIZAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1001/1001_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE TUBULAÇÃO ADEQUADA NO TRECHO QUE COMPREENDE OS DOIS TREVOS DE ACESSO À CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1002/1002_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE ILUMINAÇÃO E LIMPEZA DA RUA INOCÊNCIO DE PAULA EDUARDO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1003/1003_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE UMA NOVA SINALIZAÇÃO PARA AS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1004/1004_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ESTUDO E EXECUÇÃO DE UMA ALTERAÇÃO NA REDE DE DISTRIBUIÇÃO DE ÁGUA DO JARDIM PRIMAVERA E JARDIM ITÁLIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1005/1005_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, PROVIDÊNCIA QUANTO A ACIONAR A GUARDA CIVIL OU COLOCAR UM VIGIA NO CONJUNTO HABITACIONAL JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1006/1006_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DE TERRENOS BALDIOS E APLICAÇÃO DO DISPOSTO NO ARTIGO 367, § 1º - LETRA B, DA LEI Nº 505, DE 29 DE NOVEMBRO DE 1.983 – DO CÓDIGO TRIBUTÁRIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1007/1007_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM CALÇADÃO NA AV. MILTON HITOSI YAEKASHI DEFRONTE A ESCOLA ESTADUAL, TRECHO COMPREENDIDO ENTRE A RUA JOÃO RICARDO DE MELLO E A AVENIDA 18 DE FEVEREIRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1008/1008_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUBSTITUIÇÃO DA REDE DE ÁGUA DE AMIANTO E A PAVIMENTAÇÃO ASFÁLTICA SOBRE A PAVIMENTAÇÃO DE LAJOTA SEXTAVADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1009/1009_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS COM AS ÁGUAS DE ENXURRADAS NO JARDIM PRIMAVERA, QUE DESCEM PELAS RUAS DOS GERÂNIOS, DAS HORTÊNCIAS, DOS JASMINS E DOS LÍRIOS, E INUNDAM AS CASAS DA RUA DOS OITIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1010/1010_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A COLOCAÇÃO DE UMA LOMBADA NA ALTURA DO Nº 257 DA RUA JEREMIAS DE PAULA EDUARDO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1011/1011_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA ROTATÓRIA NO FINAL DA RUA HERCULANO DO LIVRAMENTO, SENTIDO JARDIM PRIMAVERA, DEFRONTE AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1012/1012_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1013/1013_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1012/1012_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE TANQUES DE COMBUSTÍVEIS COM AS RESPECTIVAS BOMBAS, PARA ABASTECIMENTO DA FROTA DE VEÍCULOS DA PREFEITURA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1014/1014_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS QUANTO A CONTRATAÇÃO DE 05 MULHERES PARA VARREREM AS RUAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1015/1015_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REGULARIZAÇÃO DE BARES E TERRENOS PÚBLICOS CEDIDOS A TERCEIROS, COBRANDO TAXAS POR M2 DE CONSTRUÇÃO DE CADA LOCAL, E CONCORRÊNCIA PÚBLICA ENTRE OS INTERESSADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1016/1016_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE UM POSTO DE ATENDIMENTO DO INPS NO MUNICÍPIO, FACE AS DIFICULDADES DE DESLOCAMENTO À CIDADE DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1017/1017_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, PROVIDENCIAR MEDIDAS PARA QUE A POPULAÇÃO DEPOSITE OS LIXOS DOMÉSTICOS EM SACOS PLÁSTICOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1018/1018_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A CADA 15 DIAS À NOITE, AS QUARTAS-FEIRAS A PREFEITURA PERMANEÇA ABERTA ENTRE ÀS 20:00 E 21:30 HORAS, PARA QUE OS VEREADORES POSSAM RECEBER A POPULAÇÃO E SUAS REIVINDICAÇÃOES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1019/1019_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A POSSIBILIDADE DE CONSTRUIR UM ABRIGO AO TRABALHADOR RURAL NO JARDIM PRIMAVERA, E OUTRO NAS PROXIMIDADES DO CLUBE VISTA ALEGRE. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1020/1020_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RETIRADA DOS TUBOS COLOCADOS NO RESIDENCIAL CENTER PARK.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1021/1021_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REGULARIZAÇÃO DO TREVO DE ACESSO À SP-323, SAÍDA PARA PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1022/1022_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL O CALÇAMENTO OU CONSTRUÇÃO DE PASSEIO NO TRECHO QUE COMPREENDE ENTRE A RUA DAS AÇUCENAS E RUA DOS GERÂNIOS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1023/1023_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE NOS DIAS DE CHUVA, CEDER UM TRANSPORTE COLETIVO PARA OS ALUNOS DO JARDIM PRIMAVERA.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1024/1024_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE UMA PESSOA RESPONSÁVEL PELO JARDIM, NO HORÁRIO DAS 17:30 ÀS 22:00 HORAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1025/1025_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE ADOTE A FLUORETAÇÃO NA REDE DE ÁGUA DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1026/1026_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL HOMENAGEAR O SENHOR GREGÓRIO TÓDARO COM A COLOCAÇÃO DE SEU NOME EM UMA DE NOSSAS RUAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1027/1027_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A REGULARIZAÇÃO DE UMA VALETA EXISTENTE NA RUA PIAUÍ ESQUINA COM A AV. MARGINAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1028/1028_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE ENTRE EM CONTACTO COM OS PROPRIETÁRIOS DE TERRENOS BALDIOS, PARA QUE PROVIDENCIEM O CALÇAMENTO DOS PASSEIOS, CONSTRUÇÃO DE MUROS E LIMPEZA DOS MESMOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1029/1029_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE MAIS UM RESERVATÓRIO DE ÁGUA, ONDE TRABALHA O SENHOR VINÍCIO MAGRI, POIS O RESERVATÓRIO LÁ EXISTENTE É DE 7.00 LITROS, TAMBÉM É NECESSÁRIO A REFORMA DO ALAMBRADO JUNTAMENTE COM A PINTURA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1030/1030_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, TOMAR PROVIDÊNCIAS QUANTO A ÁGUA PARADA LOCALIZADA NO RESIDENCIAL CENTER PARK, ORIUNDA DAS RUAS JEREMIAS DE PAULA EDUARDO E AVENIDA SANTOS DUMONT.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1031/1031_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA O INÍCIO DOS TRABALHOS PARA REFORMAS E OU CONSTRUÇÃO DO PISO DA QUADRA CONSTRUÍDA NA EEPSG “PROFESSOR SALVADOR GOGLIANO JÚNIOR”. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1032/1032_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE PESQUISA DAS CRIANÇAS E ADOLESCENTES, A FIM DE QUE SEJA POSSÍVEL IDENTIFICAR QUANTOS ESTÃO FREQÜENTANDO OU NÃO A ESCOLA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1033/1033_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE 2 SALAS NA EEPSG “PROFESSOR SALVADOR GOGLIANO JUNIOR”, PARA AS AULAS DE EDUCAÇÃO ARTÍSTICA E EDUCAÇÃO FÍSICA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1034/1034_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE ACOSTAMENTOS NA RODOVIA SP 323, URBANIZANDO-OS CANALIZANDO AS ÁGUA PLUVIAIS E FECHANDO AS RUAS JOÃO RICARDO DE MELLO, AURÉLIO CAETANO DA SILVA, MARCIONILIO TEODORO DE LIMA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1035/1035_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA COBERTURA NA E.E.P.S.G. “PROFESSOR SALVADOR GOGLIANO JÚNIOR” ENTRE A ÚLTIMA SALA DE AULA E A BIBLIOTECA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1036/1036_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE SINALIZAÇÃO ADEQUADA PARA OS VEÍCULOS QUE TRAFEGAM DA DESTILARIA NARDINI EM DIREÇÃO À SP 323, COM PLACAS DE PARE OU DEVAGAR, ANTES DE ADENTRAR À RODOVIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1037/1037_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REGULARIZAÇÃO DA ENTRADA AO MATADOURO MUNICIPAL,SEM GUIAS E SARJETAS, ARRANCADAS PELAS FORTES CHUVAS OCORRIDAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1038/1038_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NO CRUZAMENTO DA AVENIDA ARMANDO SALLES DE OLIVEIRA COM A RUA HERCULANO DO LIVRAMENTO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1039/1039_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO Nº 257 DA RUA JEREMIAS DE PAULA EDUARDO, E OUTRA NA ALTURA DO Nº 17 DA AVENIDA ARMANDO SALLES DE OLIVEIRA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1040/1040_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE POSTES DE ILUMINAÇÃO RETIRADOS DA EEPSG “PROFESSOR SALVADOR GOGLIANO JÚNIOR”,</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1041/1041_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE NUM RAIO DE 1 KM DE DISTÂNCIA DO PERÍMETRO URBANO, O CORTE DE CANA-DE-AÇÚCAR SEJA EFETUADO POR MEIOS MECÂNICOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1042/1042_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE O TERMINO DAS OBRAS DE CONSTRUÇÃO DA CASA DO MEL, HÁ MUITO TEMPO INICIADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1043/1043_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O AVANÇO DA TUBULAÇÃO DA REDE DE ESGOTOS QUE SE LOCALIZA NA ÁREA DO SR IRINEU JULIÃO FILHO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1044/1044_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A POSSÍVEL CONSTRUÇÃO DE ALGUMAS LOMBADAS NA AV. MARGINAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1045/1045_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A CORREÇÃO E SINALIZAÇÃO DA RUA AMAZONAS, NO TRECHO QUE LIGA A RUA JOÃO RICARDO DE MELLO À RUA 25 DE MARÇO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1046/1046_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL HOMENAGEAR O SENHOR IRINEU JULIÃO COM A COLOCAÇÃO DE SEU NOME NA ESCOLA MUNICIPAL DO JARDIM ITÁLIA OU NO GINÁSIO DE ESPORTES DESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1047/1047_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DOS TUBOS DE CAPTAÇÃO DAS ÁGUAS PLUVIAIS, INSTALADOS SOB A RODOVIA SP 323, NO SENTIDO VISTA ALEGRE DO ALTO A MONTE ALTO, NAS PROXIMIDADES DO DISTRITO INDUSTRIAL LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1048/1048_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O CUMPRIMENTO À LEI FEDERAL Nº 8.069/90, ESTATUTO DA CRIANÇA E DO ADOLESCENTE, NO ÂMBITO DO MUNICÍPIO COM A FORMAÇÃO E INSTALAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DO CONSELHO TUTELAR</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1049/1049_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, TAPAR OS BURACOS DA VICINAL QUE LIGA VISTA ALEGRE DO ALTO A TAIAÇU, E QUE ESTEJAM DENTRO DO LIMITE DO MUNICÍPIO DESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1050/1050_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DE “CASA” PARA ACOLHER A POPULAÇÃO MUNICIPAL DA TERCEIRA IDADE, PROMOVENDO-LHES ATIVIDADES DE RECREAÇÃO E DIVERSÃO E INFORMAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1051/1051_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONTRATAÇÃO DE UMA PSICÓLOGA E DE UMA FONOAUDIÓLOGA PARA PRESTAR ASSISTÊNCIA ÀS CRIANÇAS DA CRECHE E ESCOLA MUNICIPAL COMO TAMBÉM ÀS CRIANÇAS DA ESCOLA ESTADUAL DESTA MUNICIPALIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1052/1052_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O TÉRMINO DA CONSTRUÇÃO DA OBRA DA CASA DO MEL, BEM COMO A SUA CONSERVAÇÃO DEPOIS DE TERMINADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1053/1053_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO A RECUPERAÇÃO DO ASFALTO EM GERAL DO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1054/1054_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A DOAÇÃO DE UM TERRENO PARA CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO DA DELEGACIA DE POLÍCIA DESTA CIDADE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1055/1055_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSÍVEL RECUPERAÇÃO E CONSERVAÇÃO DO MURO DE BALAÚSTRE QUE SE ENCONTRA NOS LIMITES DO PERÍMETRO URBANO DESTA CIDADE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1056/1056_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE UM GUARDA NO JARDIM DA PRAÇA DA MATRIZ, NO HORÁRIO DAS 17:30 ÀS 22:00 HORAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1057/1057_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE FORRO NA CRECHE E ESCOLA MUNICIPAL OU TOME QUALQUER MEDIDA, QUE TENHA  POR FIM DIMINUIR A TEMPERATURA AMBIENTE DESTES DOIS PRÉDIOS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1058/1058_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ESTUDOS VISANDO A TRANSFORMAÇÃO DO PRÉDIO, INICIALMENTE DESTINADO À INSTALAÇÃO DA CASA DO MEL, EM DELEGACIA E DESTACAMENTO POLICIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1059/1059_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PROLONGAMENTO DA ESTRADA MUNICIPAL V.A.ALTO A M.ALTO, ATÉ À RUA AMAZONAS, PASSANDO A MESMA AO LADO DO CENTRO DE LAZER DO TRABALHADOR</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1060/1060_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONCESSÃO AOS APOSENTADOS DA CIDADE QUE RECEBEM ATÉ UM SALÁRIO MÍNIMO DE APOSENTADORIA A ISENÇÃO DO IPTU, TARIFA DE ÁGUA E TARIFA DE UTILIZAÇÃO DE ESGOTO PARA O ANO DE 1995.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/980/980_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PAVIMENTAÇÃO ASFÁLTICA PARA AS RUAS NAPOLI, MILÃO E VENEZA, NO JARDIM ITÁLIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1061/1061_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO, QUE ENTRE EM CONTATO COM A POLÍCIA MILITAR LOCAL, PARA QUE A MESMA FIQUE MAIS ATENTA QUANTO AO TRÂNSITO DA CIDADE, PRINCIPALMENTE NO QUE DIZ RESPEITO AO TRÁFEGO DE VEÍCULOS NA CONTRA MÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1062/1062_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CORREÇÃO DA SINALIZAÇÃO DA RUA AMAZONAS, NO TRECHO QUE LIGA A RUA JOÃO RICARDO DE MELLO À RUA 25 DE MARÇO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1063/1063_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O REMANEJAMENTO DOS HORÁRIOS DOS MÉDICOS DO CENTRO DE SAÚDE, PARA QUE FIQUEM DE PLANTÃO NOS FINS DE SEMANAS.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/978/978_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À PROPOSTA DE CRIAÇÃO DE NOVA AUTARQUIA, DESTINADA A PRESTAR ASSISTÊNCIA MÉDICA-HOSPITALAR E ODONTOLÓGICA AOS POLICIAIS MILITARES E SEUS DEPENDENTES.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/928/928_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PESSOAL QUE ESTÁ PRESTANDO SERVIÇOS E/OU TRABALHANDO PARA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/929/929_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE EXERCICIO PROFISSIONAL EM EMPRESAS PÚBLICAS E PARTICULARES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/930/930_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO DE PESSOAS ADMITIDAS OU CONTRATADAS PELA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/931/931_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O QUE ESTÁ SENDO JOGADO NO CÓRREGO DO BARRO PRETO, PROVOCANDO MAU CHEIRO NO LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/932/932_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL INFORMAÇÃO SOBRE A REGULARIZAÇÃO DO JARDIM PRIMAVERA, CENTER PARCK, ÁREA INDUSTRIAL E LOTEAMENTO VERONA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/933/933_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O CLUBE VISTA ALEGRE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/934/934_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CONSTRUÇÃO DE LANCE DE MURO NO PROLONGAMENTO DA AVENIDA SANTOS DUMONT.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/935/935_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO INFORMAÇÕES SOBRE CONSUMAÇÃO REALIZADAS EM BARES, RESTAURANTES, LANCHONETES, CHURRASCARIAS, “TRAILLERS”, FESTAS, PONTOS DE FORNECIMENTO DE BEBIDAS, COMO NO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/936/936_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CONTRATAÇÃO DE GRUPO MUSICAL “VIROU MANIA” PARA ABRILHANTAR O BAILE DA ALELUIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/937/937_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO À PREFEITURA MUNICIPAL SOBRE REALIZAÇÃO DE FESTA NO DIA 18 DE FEVEREIRO DE 1993.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/938/938_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OVOS DE PÁSCOA E BOMBONS DISTRIBUIDOS POR OCASIÃO DA PÁSCOA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/939/939_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO DOS ESTUDANTES QUE SE SERVEM DOS SERVIÇOS DE PERUA E ÔNIBUS DA PREFEITURA PARA FORA DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/940/940_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O TRABALHO REALIZADO PELO FUNDO SOCIAL DE SOLIDARIEDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/941/941_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO À CRECHE CORAÇÃO DE JESUS SOBRE PESSOAL CONTRATADO PELA ENTIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/942/942_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PAGAMENTO DE HORAS-EXTRAORDINÁRIAS AOS SEUS FUNCIONÁRIOS ESTATUTÁRIOS E SERVIDORES CELETISTAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/943/943_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO PROCESSO LICITATÓRIO REALIZADO PARA CONSTRUÇÃO DO MURO DE ARRIMO, PRÓXIMO À AVENIDA SANTOS DUMONT</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/944/944_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO OFÍCIO S/N DIRIGIDO PELOS ALUNOS DO GRÊMIO ESTUDANTIL DA ESCOLA ESTADUAL EM QUE SOLICITA BENFEITORIAS NA QUADRA DA EEPSG “PROFESSOR SALVADOR GOGLIANO JÚNIOR”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/945/945_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OFICIAR O SENHOR PREFEITO MUNICIPAL SOBRE O EXERCÍCIO DAS FUNÇÕES DECLINADAS NA PORTARIA Nº 010 DE 24 DE MAIO DE 1993.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/946/946_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE NOTAS DE EMPENHOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/947/947_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CONTRATO E PAGAMENTO ENTRE A PREFEITURA MUNICIPAL E A EMPRESA QUE EDITOU O JORNAL “A GAZETA DE VISTA ALEGRE DO ALTO”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/948/948_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER OFÍCIO AO DIRETOR DO ERSA 22, SOLICITANDO O FORNECIMENTO DE MEDICAMENTOS, MATERIAL HOSPITALAR E DE ENFERMAGEM, PARA ATENDIMENTO DOS MUNÍCIPES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/949/949_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OFICIAR O SECRETÁRIO DE SAÚDE, NO SENTIDO DE LIBERAR RECURSOS FINANCEIROS PARA COBRIR DESPESAS DE CUSTEIO DO CENTRO DE SAÚDE LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/950/950_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER APRECIAÇÃO GLOBAL DO PROJETO DE LEI Nº 013/93, DE ACORDO COM O ARTIGO 178 E PARÁGRAFO 1º DO ARTIGO 179, DO REGIMENTO VIGENTE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/951/951_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DOS DOIS ÚLTIMOS PROCESSOS LICITATÓRIOS EFETUADOS PARA COMPRA DE REMÉDIOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/952/952_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA FOLHA DE PAGAMENTO REFERENTE AOS MESES DE JULHO E AGOSTO DO CORRENTE ANO DOS FUNCIONÁRIOS SERVIDORES, CELETISTAS E COMISSIONADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/953/953_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA FOLHA DE PAGAMENTO REFERENTES AOS MESES DE JULHO E AGOSTO DE 1993 DOS FUNCIONÁRIOS DA CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/954/954_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA FOLHA DE PAGAMENTO DOS FUNCIONÁRIOS DA SOCIEDADE COMUNITÁRIA DE HABITAÇÃO POPULAR, REFERENTE AOS MESES DE JULHO E AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/955/955_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IFORMAÇÃO SOBRE AQUISIÇÃO DE APARELHO DE TELEVISÃO PELA CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/956/956_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DAS FOLHAS DE PAGAMENTO DOS FUNCIONÁRIOS, SERVIDORES, CONTRATADOS, CELETISTAS E COMISSIONADOS DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/957/957_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À CRECHE CORAÇÃO DE JESUS CÓPIA DA RELAÇÃO DE EMPREGADOS COM OS RESPECTIVOS VALORES DOS PAGAMENTOS CREDITADOS EM CONTA CORRENTE BANCÁRIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/958/958_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA SOCIEDADE COMUNITÁRIA DE HABITAÇÃO POPULAR O FORNECIMENTO DE INFORMAÇÕES SOBRE CONTRATAÇÕES DE PESSOAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/959/959_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À CRECHE CORAÇÃO DE JESUS, FORNECIMENTO DE CÓPIA DA FOLHA DE PAGAMENTO REFERENTE AOS MESES DE JULHO, AGOSTO E SETEMBRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/960/960_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA SOCIEDADE COMUNITÁRIA DE HABITAÇÃO POPULAR CÓPIA DA FOLHA DE PAGAMENTO DOS SEUS FUNCIONÁRIOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/961/961_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA CRECHE CORAÇÃO DE JESUS INFORMAÇÃO SOBRE RECENTEMENTE AQUISIÇÃO DE UM APARELHO DE TELEVISÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/962/962_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DA FOLHA DE PAGAMENTO DOS FUNCIONÁRIOS, SERVIDORES, CELETISTAS E COMISSIONADOS DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, REFERENTE AO MÊS DE SETEMBRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/963/963_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA SECRETÁRIO MUNICIPAL PARA PRESTAR INFORMAÇÕES AO PLENÁRIO SOBRE  DO PROJETO DE LEI Nº 027/93, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE CR$13.000.000,00.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/964/964_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE FICHAS DE CONTROLE DE ENTRADA E SAÍDA DE VEÍCULOS DO ALMOXARIFADO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/965/965_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE FISCALIZAÇÃO E ABATE DE ANIMAIS NO MATADOURO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/966/966_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DAS NOTAS FISCAIS DOS REMÉDIOS ADQUIRIDOS NO MÊS DE OUTUBRO/93, EM FARMÁCIAS E DROGARIAS PARA O CENTRO DE SAÚDE E PARA O FUNDO DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/967/967_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA SECRETÁRIO MUNICIPAL PARA DAR ESCLARECIMENTOS DO PROJETO DE LEI Nº 033/93, QUE TRATA DA ATUALIZAÇÃO DA PLANTA GENÉRICA DE VALORES, PARA EFEITO DE LANÇAMENTO DO IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA, NO EXERCÍCIO DE 1994.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/968/968_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA SECRETÁRIO MUNICIPAL PARA PRESTAR ESCLARECIMENTOS DO PROJETO DE LEI Nº 031/93 DE 18 DE OUTUBRO DE 1993, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 1994.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/969/969_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O PARADEIRO DA CARROÇA, QUE ANTIGAMENTE FAZIA COLETA DE LIXO NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/970/970_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PARADEIRO DA APARELHAGEM DE SOM DO CLUBE MUNICIPAL DE VISTA A. DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/971/971_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES À CRECHE CORAÇÃO DE JESUS SOBRE PAGAMENTO DE HORAS EXTRAS A PESSOAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/972/972_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA À CRECHE CORAÇÃO DE JESUS INFORMAÇÕES SOBRE AQUISIÇÃO DE APARELHO DE TELEVISÃO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/973/973_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DA RELAÇÕES DIÁRIAS ENVIADAS DO MATADOURO MUNICIPAL AO SETOR COMPETENTE DA PREFEITURA MUNICIPAL, SOBRE O NUMERO DE ABATES REALIZADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/974/974_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE DOTAÇÃO NO ORÇAMENTO MUNICIPAL DE 1994 PARA TÉRMINO DAS OBRAS, INSTALAÇÃO E FUNCIONAMENTO DA ESCOLA MUNICIPAL PRIMEIRO GRAU DO JARDIM ITÁLIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/975/975_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE DOTAÇÃO DO ORÇAMENTO MUNICIPAL DE 1994 DESTINADA À CRECHE MUNICIPAL E CREHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/976/976_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PESSOAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/977/977_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DA INDICAÇÃO DE Nº 079/93.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1212,67 +1212,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1993/977/977_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1993/977/977_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="251.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>