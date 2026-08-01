--- v0 (2025-10-27)
+++ v1 (2026-08-01)
@@ -42,511 +42,511 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/894/894_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE FESTEJOS CARNAVALESCOS NO PRÓXIMO ANO DE 1994, NOS DIAS 12, 13, 14 E 15 DE FEVEREIRO P.F. COM BAILES INFANTIS E PARA ADULTOS, DESFILES E CARROS ALEGÓRICOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/895/895_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A POSSIBILIDADE DE ESTUDOS PARA REGULARIZAÇÃO DOS CARGOS E REFERÊNCIAS, QUE ESTEJAM EM DESACORDO NA LEI MUNICIPAL Nº 821/92, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DO QUADRO DE FUNCIONÁRIOS DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/896/896_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE SE PENSAR NO LOCAL A SER REALIZADA A PRÓXIMA FESTA DE SANTA RITA DE CÁSSIA, VISTO QUE SEMPRE FOI REALIZADA NA PRAÇA DR. H. E. OWER SANDOLTH E AGORA EXISTE O RECINTO PERMANENTE DE EVENTOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/897/897_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDENCIAR FESTEJOS CIVIS POPULARES, ALÉM DA PARTE RELIGIOSA, PARA A COMEMORAÇÃO DO DIA DA FUNDAÇÃO DA CIDADE, A SER CELEBRADO EM 25 DE MARÇO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/898/898_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL A PODA DOS EUCALIPTOS DO ESTÁDIO MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/899/899_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO  MUNICIPAL A NECESSIDADE DE RESTAURAR A BALAÚSTRE ORNA A PARTE DA CIDADE QUE FRONTEIA A RODOVIA SP 323 E QUE SE ENCONTRA PARCIALMENTE DESTRUÍDA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/900/900_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO  MUNICIPAL A NECESSIDADE DE SER CONCLUÍDA A CASA DO MÊS, INICIADA NA GESTÃO 1983/1988, E AINDA NÃO TERMINADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/901/901_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO  MUNICIPAL A POSSIBILIDADE DE CONCEDER TRANSPORTES AOS ALUNOS DO JARDIM PRIMAVERA, QUE ESTUDAM NA ESCOLA ESTADUAL DO MUNICÍPIO, NO PERÍODO NOTURNO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/902/902_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO A POSSIBILIDADE DA PREFEITURA MUNICIPAL PARTICIPAR DO CONSÓRCIO A SER CONSTITUÍDO COM A PREFEITURA DE JABOTICABAL E MUNICÍPIOS VIZINHOS, PARA CONSTRUÇÃO DE UMA USINA DE PROCESSAMENTO DE LIXO URBANO DOMICILIAR. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/903/903_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO  A POSSIBILIDADE DA PREFEITURA MUNICIPAL CRIAR A GUARDA MUNICIPAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/904/904_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO PREFEITO  MUNICIPAL A POSSIBILIDADE DE CONSTRUÇÃO, NO RECINTO PERMANENTE DE EVENTOS E NO ESTÁDIO MUNICIPAL, 2 (DOIS) MINI-CAMPOS, UM EM CADA LOCAL, PARA POSSAM SER UTILIZADOS PELAS CRIANÇAS DA CIDADE. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/905/905_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE PASSE A FORNECER LANCHES AOS MOTORISTAS QUE TRANSPORTAM OS ALUNOS DE VISTA ALEGRE DO ALTO ÀS CIDADES DE JABOTICABAL, BARRETOS, PIRANGI E RIBEIRÃO PRETO NO PERÍODO NOTURNO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/906/906_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE TOME PROVIDÊNCIAS NO SENTIDO DE FIRMAR CONVÊNIO COM A SECRETARIA DA AGRICULTURA E ABASTECIMENTO DO ESTADO DE SÃO PAULO, TENDO COMO OBJETIVO A COLABORAÇÃO MÚTUA PARA A EXECUÇÃO DA OBRA DE CONSTRUÇÃO DO PRÉDIO PARA A CASA DA AGRICULTURA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/907/907_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, SE DIGNE PROVIDENCIAR URGENTEMENTE A DOCUMENTAÇÃO NECESSÁRIA A FIM DE QUE SEJA LEGALIZADA A POSSE DA ÁREA ONDE ESTÃO EDIFICADAS A CASA DO MEL E A ESTAÇÃO DE RECALQUE DE ESGOTOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/908/908_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO  MUNICIPAL, QUE TOME MEDIDAS VISANDO A CONSTRUÇÃO OU DOAÇÃO DE UM IMÓVEL A FAVOR DA POLÍCIA MILITAR DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/909/909_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO  MUNICIPAL, QUE FAÇA UM LEVANTAMENTO DOS PROPRIETÁRIOS DE TERRENOS DA ÁREA INDUSTRIAL, QUERECEBERAM TERRENOS E AINDA NÃO COMEÇARAM AS OBRAS DE INSTALAÇÕES NAQUELE LOCAL, E TOME AINDA AS DEVIDAS PROVIDÊNCIAS LEGAIS, PARA QUE OS MESMOS SE DECIDAM SOBRE A UTILIZAÇÃO OU NÃO DA ÁREA CONSEGUIDA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/910/910_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE AS DEVIDAS PROVIDÊNCIAS, COM REFERENCIA AOS ALICERCES DE ALGUNS IMÓVEIS RESIDENCIAIS DO PROLONGAMENTO DA AV. SANTOS DUMONT, OS QUAIS NÃO APRESENTAM NENHUMA QUANTIDADE DE TERRA PARA PROTEGER E SUSTENTAR AS REFERIDAS CONSTRUÇÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/911/911_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE FAÇA A RECUPERAÇÃO DA ESTRADA MUNICIPAL QUE LIGA VISTA ALEGRE DO ALTO AO DISTRITO DE APARECIDA DE MONTE ALTO, ABAULANDO-A E COLOCANDO PEDRAS NA MESMA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/912/912_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE FAÇA UMA PULVERIZAÇÃO NA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/913/913_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE TOME PROVIDÊNCIAS, COM REFERÊNCIA ÀS QUEIMADAS DOS CANAVIAIS FEITAS PRÓXIMAS À CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/914/914_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS COM RELAÇÃO À SAÍDA E ENTRADA DE VEÍCULOS DA ÁREA INDUSTRIAL, FEITA ATRAVÉS DO CANTEIRO EXISTENTE ENTRE A PISTA E A AVENIDA MARGINAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/915/915_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE OS MUNÍCIPES DA CIDADE SEJAM ATENDIDOS PELOS HOSPITAIS DE CATANDUVA E NÃO MAIS PELOS DE BEBEDOURO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/916/916_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE SEJA CONSTRUÍDO LOMBADAS NA RUA HERCULANO DO LIVRAMENTO, NA ALTURA DOS NÚMEROS 300, 86 E 66, ESTE ÚLTIMO DEFRONTE A PRAÇA DR. EMILIO SANDOLTH.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/917/917_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SEREM EXECUTADAS MELHORIAS NA ÁREA LOCALIZADA DESDE A RUA PARÁ, DO BAR DO BASÍLIO, ATÉ O FIM DA OCUPADA PELO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/918/918_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE SEREM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, PARA REGULARIZAR O TRÂNSITO DE CAMINHÕES DE GARAPÃO NA RUA ROMA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/919/919_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, A POSSIBILIDADE DE SEREM FORNECIDOS MÓVEIS À DELEGACIA DE POLÍCIA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/920/920_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, A POSSIBILIDADE DE SER ABERTO O ESTÁDIO MUNICIPAL, NO HORÁRIO DAS 18:00 ÀS 19:00 HORAS, PARA SER UTILIZADO PELAS CRIANÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/921/921_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE SEJA ARMADA NA PRAÇA DA MATRIZ, SOBRE O CORETO MUNICIPAL, A ÁRVORE DE NATAL QUE HÁ ANOS VEM ENFEITANDO A REFERIDA PRAÇA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/922/922_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL TOMAR PROVIDÊNCIAS URGENTES COM AS ESTRADAS MUNICIPAIS DA JOVITA, DO SOVACO E DA ONÇA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/923/923_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL, QUE TOME PROVIDÊNCIAS URGENTES, NO SENTIDO DE FAZER UMA PULVERIZAÇÃO NA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/924/924_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR. PREFEITO MUNICIPAL, QUE FAÇA A RECUPERAÇÃO DO ASFALTO DO JARDIM PRIMAVERA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/925/925_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, PARA QUE SEJA PROVIDENCIADO A ABERTURA DO COMÉRCIO AOS DOMINGOS E FERIADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/926/926_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, PARA QUE SEJA TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS COM RELAÇÃO AOS EUCALIPTOS DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/927/927_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, PARA QUE SEJA INFORMADO SE EXISTE OU NÃO MEDICAMENTOS BÁSICOS NO CENTRO DE SAÚDE.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/852/852_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE PROCEDIMENTO ADOTADO PELO PODER EXECUTIVO EM RELAÇÃO AO EXPEDIENTE NAS REPARTIÇÕES PÚBLICAS MUNICIPAIS NOS DIAS 14, 15 E 16 DE FEVEREIRO DE 1994</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/853/853_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SE A PREFEITURA MUNICIPAL É RÉ EM ALGUMA AÇÃO NAS ÁREAS CIVIL, TRABALHISTA OU OUTRA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/854/854_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÃO SOBRE EXERCICIO DE ATIVIDADE REMUNERADA POR PESSOAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/855/855_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DE DESPESAS REALIZADA PELA CAMARA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/856/856_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROCESSO DE PRESTAÇÃO DE CONTAS DA CRECHE CORAÇÃO DE JESUS, REFERENTE AO ANO DE 1993</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/857/857_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZ CONVOCAÇÃO DE SECRETÁRIO MUNICIPAL, PARA DIRIMIR DÚVIDAS EM SESSÃO EXTRAORDINÁRIA, COM RELAÇÃO AO TÉRMINO DAS OBRAS E INSTALAÇÕES DA ESCOLA MUNICIPAL DE PRIMEIRO GRAU DO JARDIM ITÁLIA, CONFORME SUPLEMENTAÇÃO DE VERBA SOLICITADA NO PROJETO DE LEI Nº 012/94.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/858/858_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PARTICIPAÇÃO DO MUNICÍPIO EM CONSÓRCIO A SER FIRMADO COM MUNICÍPIOS VIZINHOS, PARA A CONSTRUÇÃO DE USINA DE PROCESSAMENTO DE LIXO URBANO DOMICILIAR, NA CIDADE DE JABOTICABAL/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/859/859_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OFICIAR CONVITE AO DELEGADO DE POLÍCIA DO MUNICÍPIO, PARA COMPARECER NA EDILIDADE E DAR INFORMAÇÕES SOBRE A REESTRUTURAÇÃO E CORREÇÃO DA SINALIZAÇÃO DAS VIAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/860/860_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL OS GASTOS DE 1993 E 1994 COM DESPESAS DE CUSTEIO E INVESTIMENTOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/861/861_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DAS PORTARIAS NºS 010 E 011/93, DE 24 E 25 DE MAIO DE 1993, QUE TRATA DA NOMEAÇÃO PARA DESEMPENHO DAS FUNÇÕES DE SECRETÁRIA DE GABINETE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/862/862_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL INFORMAÇÕES SOBRE PAGAMENTO DE SEGURO DE VIDA AOS FUNCIONÁRIOS MUNICIPAIS E ALUNOS TRANSPORTADO PELA MESMA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/863/863_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A CASA DO MEL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/864/864_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ABATE DE GADO NO MATADOURO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/865/865_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOCUMENTAÇÃO DA PARTE FINANCEIRA E DE ENGENHARIA DA OBRA DO CENTRO DE PROMOÇÃO SOCIAL, PARA PROSSEGUIR ESTUDOS NA MESMA E POSTERIORMENTE EMISSÃO DE PARECERES PELAS COMISSÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/866/866_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO DOS FUNCIONÁRIOS QUE RECEBERAM HORAS-EXTRAS DURANTE O PRIMEIRO SEMESTRE DO ANO DE 1994.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/867/867_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOCUMENTAÇÃO DO PROCESSO Nº 233/94, MODALIDADE CONVITE, CUJO OBJETO FOI A CONTRATAÇÃO DE SERVIÇOS COM FORNECIMENTO DE MATERIAIS, PARA A INSTALAÇÃO DE REDES ELÉTRICAS NO CENTRO MÉDICO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/868/868_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PAGAMENTO DE TERRENO ADQUIRIDO PELA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/869/869_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DAS AUTORIZAÇÕES DE PAGAMENTOS NºS 287, 1.014, 1.462, 1.758 E 2.628, TODAS DO ANO DE 1993 COM AS COMPETENTES CÓPIAS DAS NOTAS FISCAIS E NOTAS DE EMPENHO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/870/870_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DOS PROCEDIMENTOS TOMADOS PELA JUSTIÇA DO TRABALHO, ATRAVÉS DA JUNTA DE CONCILIAÇÃO E JULGAMENTO DE JABOTICABAL, NAS RECLAMAÇÕES TRABALHISTAS MOVIDAS POR CIDADÃOS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/871/871_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE OS TRABALHOS JÁ REALIZADOS EM RELAÇÃO À CAPTAÇÃO E BOMBEAMENTO DO ESGOTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/872/872_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À CRECHE CORAÇÃO DE JESUS, PRESTAR ESCLARECIMENTOS, EM REUNIÃO, COM REFERÊNCIA AO DESTINO DA VERBA DE SUBVENÇÕES SOCIAIS CONTIDA EM PROJETO DE LEI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/873/873_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE DOCUMENTAÇÃO PERTINENTE À LICITAÇÃO EFETUADA ATRAVÉS DA MODALIDADE CONVITE, OBJETO “CONTRATAÇÃO DE SERVIÇOS TÉCNICO-PROFISSIONAIS NAS ÁREAS DE ASSESSORIA CONSULTORIA E PLANEJAMENTO”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/874/874_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE IMÓVEL OCUPADO POR EMBALAGEM PARTICULAR DE FRUTAS E QUE CONSTA PERTENCER À PREFEITURA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/875/875_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE MATERIAIS E SERVIÇOS DE PINTURA AUTORIZADOS ATRAVÉS DAS AUTORIZAÇÕES DE PAGAMENTOS NºS 287, 1014, 1462, 1758 E 2628/1994</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/876/876_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À CRECHE CORAÇÃO DE JESUS, INFORMAÇÃO SOBRE VALORES DESTINADOS AO PAGAMENTO DE DESPESAS COM MATERIAL DE LIMPEZA, GÊNERO ALIMENTÍCIOS, MEDICAMENTOS, SALÁRIOS E HORAS-EXTRAS DE FUNCIONÁRIOS, CONSTANTE NO PROJETO DE LEI Nº 036/94.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/877/877_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE DOCUMENTAÇÃO REFERENTE AO PROCESSO LICITATÓRIO Nº  263/94, OBJETO COMPRA DE MATERIAIS DE INSUMO DE CONSTRUÇÃO DESTINADOS ÀS OBRAS DE EDIFICAÇÃO DA CASA DA AGRICULTURA E CENTRO DE PROMOÇÃO SOCIAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/878/878_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA NOME DO RESPONSÁVEL PELOS VEÍCULOS E PELOS PEDREIROS._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/879/879_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROVIDÊNCIAS TOMADAS PARA COMBATER ONDA DE PERNILONGOS QUE INFESTA A CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/880/880_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROVIDÊNCIAS TOMADAS PARA REGULARIZAR A ÁREA OCUPADA PELA CASA DO MEL E BOMBAS DE RECALQUE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/881/881_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROVIDÊNCIAS TOMADAS PARA REGULARIZAR A ÁREA DA PREFEITURA MUNICIPAL OCUPADA POR EMBALAGEM DE FRUTAS PARTICULAR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/882/882_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O FUNCIONAMENTO DO CENTRO DE SAÚDE NOS FINAIS DE SEMANA, FERIADOS E DIAS SANTOS, NO MÊS DE SETEMBRO DE 1994.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/883/883_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO SOBRE INTERNAÇÕES DE PACIENTES NO CENTRO DE SAÚDE LOCAL_x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/884/884_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE VALOR MENSA CREDITADO EM CONTA CORRENTE DE FUNCIONÁRIO PÚBLICO MUNICIPAL, NOS MESES DE JULHO, AGOSTO, SETEMBRO E OUTUBRO/94.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/885/885_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZ CONVOCAÇÃO DE SECRETÁRIO MUNICIPAL DE SAÚDE, A FIM DE ESCLARECER ASSUNTOS RELACIONADOS AO SETOR DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/886/886_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO SOBRE A REPORTAGEM “CONTO DE VOTO EM VISTA ALEGRE DO ALTO”, PUBLICADA NA EDIÇÃO DO DIA 26 DE OUTUBRO NO JORNAL A COMARCA REGIONAL </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/887/887_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE REPORTAGEM PUBLICADA NO JORNAL A COMARCA REGIONAL COM O TÍTULO “ABANDONO DE ESTRADA DEIXA MORADORES ILHADOS EM VISTA ALEGRE DO ALTO”, E REPORTAGEM VEICULADA PELA EPTV RIBERIÃO, NO JORNAL REGIONAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/888/888_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE A REPORTAGEM "ABANDONO DE ESTRADA DEIXA MORADORES ILHADOS EM VISTA ALEGRE DO ALTO”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/889/889_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA À CRECHE CORAÇÃO DE JESUS, INFORMAÇÕES SOBRE APLICAÇÃO NO MERCADO FINANCEIRO DE VERBAS PÚBLICAS RECEBIDAS NO ANO DE 1993 E 1994._x000D_
 	_x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/890/890_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE DESTINO DE RECURSOS CONSTANTES NOS PROJETOS DE  LEI Nº 040/94 E Nº 043/94.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/891/891_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DOS DOCUMENTOS QUE FAZEM PARTE DO PROCESSO DE CONVÊNIO A SER FIRMADO COM A F.A.E./M.E.C.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/892/892_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAR O MOTIVO PELO QUAL NOS CARTAZES DA FESTA DO PEÃO CONSTA: “2ª FESTA DO PEÃO” E NÃO “4ª FESTA DO PEÃO”, COMO REALMENTE É, POSTO QUE JÁ HOUVE OUTRAS DUAS FESTAS NAS ADMINISTRAÇÕES ANTERIORES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/893/893_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE VALORES DE DOTAÇÕES LIBERADAS À COMISSÃO MUNICIPAL DE ESPORTES NO PRESENTE ANO DE 1994.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -853,68 +853,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1994/893/893_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1994/893/893_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>