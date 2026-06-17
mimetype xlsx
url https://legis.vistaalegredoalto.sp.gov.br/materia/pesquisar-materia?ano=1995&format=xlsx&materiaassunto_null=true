--- v0 (2026-01-31)
+++ v1 (2026-06-17)
@@ -42,340 +42,340 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/829/829_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DO MURO ERGUIDO APÓS O FIM DA AVENIDA SANTOS DUMONT, NO LOTEAMENTO REALIZADA PELOS IRMÃOS VERONA, ESTENDENDO-O ATÉ A ÚLTIMA CASA CONSTRUÍDA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/830/830_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PULVERIZAÇÃO DA REDE DE ESGOTOS, A FIM DE QUE HAJA UM COMBATE EFICAZ ÀS BARATAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/831/831_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONCLUSÃO DO SERVIÇO PARA ESCOAMENTO DAS ÁGUAS PLUVIAIS NO FINAL DA RUA DOS LÍRIOS, NO JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/832/832_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA LOMBADA NA RUA DOS OITIS NO JARDIM PRIMAVERA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/833/833_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A RECUPERAÇÃO DO ASFALTO DE VÁRIAS VIAS PÚBLICAS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/834/834_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA LOMBADA NA AVENIDA ARMANDO SALLES DE OLIVEIRA, AO LADO DAS CASAS DAS SENHORES SERÁ ATARASI E GILSON LUIS VALÉRIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/835/835_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONTACTAR A DIREÇÃO DO JORNAL FOLHA DE SÃO PAULO, A FIM DE PROVIDENCIAR O RETORNO DA ENTREGA DO CADERNO FOLHA NORDESTE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/836/836_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ADQUIRA VEÍCULOS NOVOS PARA A FROTA MUNICIPAL, EM TODOS OS SETORES EM QUE OS MESMOS SÃO UTILIZADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/837/837_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDENCIAR COMPLEMENTAÇÃO SALARIAL DO PESSOAL DE APOIO ADMINISTRATIVO DA EEPSG “PROFESSOR SALVADOR GOGLIANO JÚNIOR”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/838/838_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDENCIAR CONTROLE DOS ESTABELECIMENTOS COMERCIAIS NO SENTIDO DE EVITAR AS VENDAS DE FOGOS E ARTIFÍCIOS POR ESTABELECIMENTOS QUE NÃO ESTEJAM AUTORIZADOS A VENDÊ-LOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/839/839_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O CUMPRIMENTO DA LEI Nº 634/87, QUE DISPÕE SOBRE A CRIAÇÃO DO DISTRITO INDUSTRIAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/840/840_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PROIBIÇÃO DO USO DE ALTO VOLUME DOS AUTO-FALANTES DOS VENDEDORES AMBULANTES QUE VÊM COMERCIALIZAR EM TODOS OS BAIRROS DE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/841/841_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA CÂMARA O CREDENCIAMENTO DE  AGENTE DE IMPRENSA, RÁDIO E TELEVISÃO PARA O ACOMPANHAMENTO DOS TRABALHOS LEGISLATIVOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/842/842_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COMPRA OU DESAPROPRIAÇÃO DE UMA ÁREA NO MUNICÍPIO, PARA A CONSTRUÇÃO DE CASAS POPULARES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/843/843_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A DESAPROPRIAÇÃO DE TERRA PARA AUMENTO DA ÁREA INDUSTRIAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/844/844_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA DESVIAR OS CAMINHÕES DE CANA QUE TRAFEGAM PELA RUA ROMA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/845/845_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO, NO TREVO DE ACESSO AO MUNICÍPIO, DE UM ABRIGO PARA PESSOAS QUE PEGAM ÔNIBUS OU CARONA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/846/846_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A COMPRA DE AMBULÂNCIA PARA O MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/847/847_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS PARA REALIZAR, SEMANALMENTE, NO MUNICÍPIO, FEIRA LIVRE PELOS PRODUTORES E DEMAIS FEIRANTES E COMERCIANTES DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/848/848_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REAVALIAÇÃO DO DECRETO QUE DISPÕE SOBRE O FECHAMENTO DO COMÉRCIO NOS FERIADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/849/849_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS JUNTO À RUA HERCULANO DO LIVRAMENTO, NO SENTIDO DE EVITAR OS PROBLEMAS DE ESTOUROS E VAZAMENTOS NA REDE DE DISTRIBUIÇÃO DE ÁGUA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/850/850_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA EMPENHO JUNTO ÀS POLÍCIAS DO MUNICÍPIO, A FIM DE PROIBIR E APLICAR AS MULTAS CORRESPONDENTES AOS MOTORISTAS QUE VENHAM A ANDAR NA CONTRA MÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/851/851_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COMPRA DE LARANJA DOS PRODUTORES DO MUNICÍPIO, A FIM DE DISTRIBUIR SUCO “IN NATURA” NA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/804/804_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÃO SOBRE SITUAÇÃO DO JARDIM PRIMAVERA, JARDIM BELA VISTA, DISTRITO INDUSTRIAL E LOTEAMENTO DOS IRMÃOS VERONA </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/805/805_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 005/95.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/806/806_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTOS CONTRA A POLÍTICA SALARIAL QUE O SENHOR GOVERNO DO ESTADO, SR. MÁRIO COCAS ESTÁ IMPONDO AO FUNCIONALISMO PÚBLICO ESTADUAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/807/807_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER FORNECIMENTO DE RELAÇÃO DAS DESPESAS REALIZADAS PELA CÂMARA MUNICIPAL NOS ANOS DE 1993 E 1994.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/808/808_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 007/95</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/809/809_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 008/95</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/810/810_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE FUNCIONÁRIOS DA SOCIEDADE COMUNITÁRIA DE HABITAÇÃO POPULAR</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/811/811_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE FUNCIONÁRIOS DA CRECHE CORAÇÃO DE JESUS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/812/812_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÃO SOBRE FUNCIONAMENTO DO HOSPITAL MUNICIPAL </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/813/813_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÃO SOBRE ADMISSÃO DE FUNCIONÁRIOS E SERVIDORES POR CONCURSO PÚBLICO E PELA CONSOLIDAÇÃO DAS LEIS DO TRABALHO </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/814/814_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE RECALQUE DO ESGOTO JOGADO A CÉU ABERTO NO CÓRREGO QUE DESÁGUA EM REPRESA DA DESTILARIA NARDINI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/815/815_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE DESTINO DO LIXO URBANO, RECOLHIDO DIARIAMENTE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/816/816_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IFORMAÇÃO SOBRE ÁREA ADQUIRIDA PARA CONSTRUÇÃO DA CASA DA AGRICULTURA E CENTRO DE CONVIVÊNCIA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/817/817_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÃO SOBRE CONTRATADOS QUE PRESTAM SERVIÇOS NO CENTRO DE SAÚDE BEM COMO NO HOSPITAL MUNICIPAL </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/828/828_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONTATAR POLÍCIAS MILITAR RODOVIÁRIA, A FIM DE QUE EXERÇAM UMA FISCALIZAÇÃO CONSTANTE E RIGOROSA NOS CAMINHÕES UTILIZADOS NO TRANSPORTE DE CANA, DO GARAPÃO, E TRABALHADORES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/827/827_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÃO SOBRE ESTABELECIMENTOS QUE COMERCIALIZAM BOTIJÕES DE GÁS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/818/818_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 009/95</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/819/819_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DE SECRETÁRIO MUNICIPAL PARA DIRIMIR DÚVIDAS COM RELAÇÃO AO DESTINO DAS SUPLEMENTAÇÕES DE VERBAS DOTADAS NAS RUBRICAS DO PROJETO DE LEI Nº 016/95, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR DE R$100.000,00.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/820/820_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CÓPIA DO ANEXO I-A DO QUADRO GERAL DE PESSOAL  DA PREFEITURA MUNICIPAL, E VALORES ATUALIZADOS DOS VENCIMENTOS ATRIBUÍDOS A CADA REFERÊNCIA DO MENCIONADO QUADRO </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/821/821_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA LEI Nº 815, DE 02 DE ABRIL DE 1992, PARA ANALISE DO PROJETO DE LEI COMPLEMENTAR Nº 001/95.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/822/822_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ADIAMENTO DA VOTAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 002/95, QUE DISPÕE SOBRE A CRIAÇÃO DE CARGOS PÚBLICOS MUNICIPAIS, PARA A ESCOLA MUNICIPAL DE PRIMEIRO GRAU JARDIM ITÁLIA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/823/823_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER BALANCETE DA FESTA DO PEÃO, REALIZADA EM AGOSTO DE 1995_x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/824/824_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER OFICIO AO TRIBUNAL REGIONAL ELEITORAL E À EXMA. SRA. DRA. ISABEL CRISTINA A. B. DOS SANTOS,  JUÍZA ELEITORAL DA COMARCA, SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE REALIZAR UM RECADASTRAMENTO ELEITORAL NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/825/825_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE MOTIVO DA PARADA DE RETRANSMISSÃO DO CANAL DA REDE GLOBO DE TELEVISÃO PELA TORRE DE RETRANSMISSÃO DE CANAIS DE TV DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/826/826_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE PESSOAL E IPTU DO MUNICÍPIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -682,68 +682,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1995/826/826_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1995/826/826_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>