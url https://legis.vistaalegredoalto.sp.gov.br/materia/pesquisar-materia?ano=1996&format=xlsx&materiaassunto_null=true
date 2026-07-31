--- v0 (2026-01-31)
+++ v1 (2026-07-31)
@@ -42,141 +42,141 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/795/795_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE GUIAS E SARJETAS E A COLOCAÇÃO DE UM BRAÇO DE LUZ NA RUA SÃO PAULO DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/796/796_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE TOME PROVIDÊNCIAS NO SENTIDO DE REGULARIZAR O ABASTECIMENTO DE ÁGUA NO MUNICÍPIO, PRINCIPALMENTE NA PARTE ALTA DO MESMO (CENTRO) E QUE É ABASTECIDA PELO POÇO DE ÁGUA DA RUA HERCULANO DO LIVRAMENTO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/797/797_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA  À AVERCA – ASSOCIAÇÃO DOS VEREADORES DA REGIÃO DE CATANDUVA, PARA QUE SEJA ENVIADO AO SENHOR GOVERNADOR DO ESTADO, REGISTRANDO O DESALENTO, O DESÂNIMO E A INSATISFAÇÃO DA CATEGORIA DO MAGISTÉRIO COM O ATUAL GOVERNO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/798/798_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AVERCA – ASSOCIAÇÃO DOS VEREADORES DA REGIÃO DE CATANDUVA, QUE A SEJA ENVIADA ÀS AUTORIDADES COMPETENTES, EM ESPECIAL AOS SENHORES SECRETÁRIOS DOS TRANSPORTES E DA SEGURANÇA PÚBLICA, PARA QUE TOMEM MEDIDAS URGENTES E ENÉRGICAS, VISANDO COIBIR A CIRCULAÇÃO DE ANIMAIS, EM PARTICULAR, EQÜINOS, BOVINOS E MUARES, NAS PISTAS DAS RODOVIAS ESTADUAIS E VICINAIS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/784/784_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO OFÍCIO Nº GC-6475/95, RECEBIDO DA CORREGEDORIA REGIONAL ELEITORAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/785/785_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO OFÍCIO Nº 004/96, ENDEREÇADO À CORREGEDORIA REGIONAL ELEITORAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/786/786_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CÓPIA DO PROJETO DE LEI Nº 002/92. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/787/787_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO OFÍCIO Nº GC-115/96 DA CORREGEDORIA REGIONAL ELEITORAL DATADO DE 17 DE JANEIRO DE 1996.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/788/788_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO OFÍCIO Nº 013/96-GP, ENCAMINHADO À CORREGEDORIA REGIONAL ELEITORAL NA DATA DE 28 DE MARÇO DE 1996.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/789/789_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CERTIDÃO DO EDITAL DE CONVOCAÇÃO PARA A CONVENÇÃO MUNICIPAL, DESTINADA À ESCOLHA DE CANDIDATOS A PREFEITO, VICE-PREFEITO E VEREADORES, DO PARTIDO DO MOVIMENTO DEMOCRÁTICO BRASILEIRO – P.M.D.B.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/790/790_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CERTIDÃO DO EDITAL DE CONVOCAÇÃO PARA A CONVENÇÃO MUNICIPAL, DESTINADA À ESCOLHA DE CANDIDATOS A PREFEITO, VICE-PREFEITO E VEREADORES, DO PARTIDO DA FRENTE LIBERAL – P.F.L.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/791/791_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CERTIDÃO DO EDITAL DE CONVOCAÇÃO PARA A CONVENÇÃO MUNICIPAL, DESTINADA À ESCOLHA DE CANDIDATOS A PREFEITO, VICE-PREFEITO E VEREADORES, DO PARTIDO PROGRESSISTA BRASILEIRO – P.P.B.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/792/792_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER LICENÇA PATERNIDADE </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/793/793_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ABONO DE FALTAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/794/794_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DOCUMENTOS RELACIONADOS À FIXAÇÃO DA REMUNERAÇÃO DOS SENHORES PREFEITO, VICE-PREFEITO E VEREADORES PARA A PRÓXIMA LEGISLATURA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -483,68 +483,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1996/794/794_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1996/794/794_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>