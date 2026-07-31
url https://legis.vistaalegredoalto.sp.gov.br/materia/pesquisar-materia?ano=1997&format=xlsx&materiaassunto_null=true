--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -42,327 +42,327 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/771/771_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR JOBES DA ROCHA, PREFEITO MUNICIPAL, QUE FAÇA CUMPRIR A LEI MUNICIPAL Nº 634, DE 24 DE NOVEMBRO DE 1987, QUE DISPÕE SOBRE A CRIAÇÃO DO DISTRITO INDUSTRIAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS,  REGULARIZANDO ASSIM A SITUAÇÃO DOS TERRENOS ALI LOCALIZADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/772/772_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PREFEITO MUNICIPAL, QUE FAÇA AQUISIÇÃO DE UMA FAIXA DE TERRA,  PARA CONSTRUÇÃO DE ESTRADA MUNICIPAL VISANDO A RETIRADA DO TRÁFEGO DE CAMINHÕES PESADOS UTILIZADOS NO TRANSPORTE DE CANA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/773/773_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR JOBES DA ROCHA, PREFEITO MUNICIPAL, QUE TOME AS DEVIDAS PROVIDÊNCIAS, NO SENTIDO DE REGULARIZAR A SITUAÇÃO DO LOTEAMENTO DO JARDIM PRIMAVERA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/774/774_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR JOBES DA ROCHA, PREFEITO MUNICIPAL, QUE PROVIDENCIE UM LOCAL SEGURO E DE FÁCIL ACESSO À POPULAÇÃO, PARA DEIXAR NO PERÍODO NOTURNO, SEMPRE COM SEU TANQUE DE ÁGUA CHEIO, EM BOAS CONDIÇÕES DE USO E CHAVE NO CONTATO, O CAMINHÃO PIPA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/775/775_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR JOBES DA ROCHA, PREFEITO MUNICIPAL, QUE PROVIDENCIE A RECUPERAÇÃO DO ASFALTO DAS RUAS DA CIDADE, PRINCIPALMENTE AS LOCALIZADAS NO JARDIM PRIMAVERA, JARDIM ITÁLIA E JARDIM BELA VISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/777/777_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR JOBES DA ROCHA, PREFEITO MUNICIPAL, QUE PROVIDENCIE A SINALIZAÇÃO DE FAIXA AMARELA, EM FRENTE AS FARMÁCIAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/778/778_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AOS CHEFES DO EXECUTIVO E LEGISLATIVO MUNICIPAL, QUE ESTUDEM A POSSIBILIDADE DE REPASSAR RECURSOS AO JORNAL “EM VISTA”, COM SEDE NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/779/779_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A REALIZAÇÃO DE CONVÊNIO  MÉDICO-HOSPITALAR, COM ALGUMA FIRMA PRESTADORA DESTE SERVIÇO, PARA O FIM DE SEREM BENEFICIADOS OS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO, LIGADOS À ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/776/776_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, ESTUDOS NO SENTIDO DE VIABILIDADE DA REGULARIZAÇÃO DAS DIMENSÕES DO LEITO CARROÇÁVEL DAS ESTRADAS VICINAIS QUE FAZEM A COMUNICAÇÃO DA CIDADE E VILAS COM A ZONA RURAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/780/780_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DENOMINAR A ATUAL RUA  COM DENOMINAÇÃO DE ESTRADA MUNICIPAL VISTA ALEGRE DO ALTO À MONTE ALTO, NO LOTEAMENTO E BAIRRO JARDIM BELA VISTA, COM O NOME DE RUA SERGIPE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/781/781_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, ESTUDOS NO SENTIDO DE PROVIDENCIAR A FORRAÇÃO DO IMÓVEL PÚBLICO MUNICIPAL QUE ABRIGA O NÚCLEO DE INTEGRAÇÃO SOCIAL, E, NA MEDIDA DO POSSÍVEL, REPASSAR RECURSOS FINANCEIROS PARA A CRECHE CORAÇÃO DE JESUS, PARA QUE ELA TAMBÉM PROVIDENCIE A FORRAÇÃO DAQUELE IMÓVEL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/782/782_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, REFORMULAR O CANTEIRO CENTRAL DA RUA ROMA, LOCALIZADA NO JARDIM ITÁLIA DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/783/783_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE INTERCEDA JUNTO AO DER, SUBREGIONAL DE JABOTICABAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE LOMBADAS NOS 2 TREVOS DO MUNICÍPIO, PRINCIPALMENTE NO TREVO DE ACESSO À DESTILARIA NARDINI</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/738/738_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE OS MOTORISTAS QUE TRANSPORTAM OS ESTUDANTES DE VISTA ALEGRE DO ALTO À RIBEIRÃO PRETO, JABOTICABAL, TAQUARITINGA, DA ZONA RURAL E DO JARDIM PRIMAVERA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/739/739_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO JUIZO ELEITORAL O NÚMERO DE ELEITORES INSCRITOS NOS MUNICÍPIOS DA COMARCA DE MONTE ALTO, NA ÚLTIMA ELEIÇÃO MUNICIPAL REALIZADA EM 3 DE OUTUBRO DE 1997</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/740/740_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE TODAS AS PORTARIAS EXPEDIDAS PELA PREFEITURA MUNICIPAL, NO PERÍODO COMPREENDIDO DE 2 DE JANEIRO ATÉ 10 DE MARÇO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/741/741_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INCLUSÃO DOS PROJETOS DE LEIS DE NºS 003 E 004/97 EM REGIME DE URGÊNCIA </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/742/742_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DISPENSA DA LEITURA E VOTAÇÃO DE REDAÇÃO FINAL DOS PROJETOS DE LEI DE NºS 001, 003, 004, 005, E 006/97.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/743/743_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA PARA DELIBERAÇÃO DO PROJETO DE LEI Nº 009/97</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/744/744_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCESSÃO DE URGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 009/97</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/745/745_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE LEGISLAÇÃO OU MINUTA DE CONVÊNIO RELACIONADO AO OBJETO DO PROJETO DE LEI Nº 008, DE 8 DE ABRIL DE 1997, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DOS NEGÓCIOS DA FAZENDA DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/746/746_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇAO SOBRE PROJETO DE LEI COMPLEMENTAR Nº 001/97, NO QUE DIZ RESPEITO A PESSOAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/747/747_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCESSÃO DE UGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 012/97</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/748/748_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DISPENSA DE LEITURA E VOTAÇÃO DA REDAÇÃO FINAL DOS PROJETOS DE LEI DE NºS 010 E 012/97.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/749/749_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONVOCAÇÃO DE UMA SESSÃO EXTRAORDINÁRIA O MAIS BREVE POSSÍVEL, PARA QUE SEJA DELIBERADO O PROJETO DE LEI Nº 015/97</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/750/750_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCESSÃO DE URGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 015</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/751/751_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSADA DA LEITURA E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI DE Nº 015/1997 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/752/752_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCESSÃO DE UGÊNCIA ESPECIAL AOS PROJETOS DE LEI NºS 011. 013, 017 E 019/97</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/753/753_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPENSADA DA LEITURA E VOTAÇÃO DA REDAÇÃO FINAL DOS PROJETOS DE LEI DE NºS 011, 013, 017 E 019/97</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/754/754_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O HORÁRIO DE TRABALHO DE TODOS OS FUNCIONÁRIOS CONTRATADOS, CONCURSADOS E FUNCIONÁRIOS ESTADUAIS MANTIDOS  SISTEMA ÚNICO DE SAÚDE, QUE TRABALHAM JUNTO AO HOSPITAL OU PRONTO SOCORRO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/755/755_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO À SOCIEDADE COMUNITÁRIA DE HABITAÇÃO POPULAR, ATRAVÉS DO EXECUTIVO MUNICIPAL, COM REFERÊNCIA A SUPLEMENTAÇÃO DO PROJETO DE LEI Nº 018/97</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/756/756_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O ANDAMENTO DA IMPLANTAÇÃO DO ATERRO SANITÁRIO NA PROPRIEDADE DO SENHOR AURÉLIO NARDINI, OBJETO DO PROJETO DE LEI Nº 004/97</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/757/757_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CONCESSÃO DE UGÊNCIA ESPECIAL AO PROJETO DE DECRETO LEGISLATIVO Nº 3, DE 7 DE JULHO DE 1997 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/758/758_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCESSÃO DE UGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 018/97</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/759/759_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A DISPENSADA DA LEITURA E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI DE Nº 018/97 E PROJETO DE DECRETO LEGISLATIVO Nº 003/97 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/760/760_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O MOTIVO DA NÃO CONTINUIDADE DO TRABALHO QUE ERA REALIZADO COM O “GRUPO DA 3ª IDADE”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/761/761_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O MOTIVO DA NÃO CONTINUIDADE DO TRABALHO QUE ERA REALIZADO NA CASA DO TRABALHADOR RURAL DO MUNICÍPIO, QUE FORNECIA, MATINALMENTE, AOS TRABALHADORES RURAIS DA CIDADE, PÃO E LEITE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/762/762_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO AO PREFEITO MUNICIPAL, COM REFERÊNCIA AO PROJETO DE LEI Nº 025/97, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/763/763_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O ANDAMENTO DE PROJETO DE TRATAMENTO DE ESGOTO DA CIDADE, TENDO EM VISTA O EMPENHO DE AUTORIDADES SANITÁRIAS NA PREVENÇÃO DE DOENÇAS ORIGINÁRIAS DA POLUIÇÃO CAUSADA PELO SEU LANÇAMENTO NOS CURSOS D’ÁGUA DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/764/764_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE SESSÃO SOLENE DE INSTALAÇÃO DA NOVA SEDE DA CÂMARA MUNICIPAL, A SER REALIZADA EM 25 DE OUTUBRO DE 1997, À AVENIDA LUÍS BASSOLI, 79 – CENTRO, VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/765/765_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O NÚMERO E SALÁRIO MÉDIO DOS SERVIDORES MUNICIPAIS PARA CADA NÍVEL DE ESCOLARIDADE (SEM INSTRUÇÃO FORMAL, 1º GRAU INCOMPLETO, 1º GRAU COMPLETO, 2º GRAU INCOMPLETO, 2º GRAU COMPLETO, TÉCNICO INCOMPLETO, TÉCNICO COMPLETO, SUPERIOR INCOMPLETO E SUPERIOR COMPLETO).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/766/766_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O PROJETO DE LEI Nº 031/97, QUE DISPÕE SOBRE A ATUALIZAÇÃO DA PLANTA GENÉRICA DE VALORES, PARA EFEITO DE LANÇAMENTO DOS IMPOSTOS SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA NO EXERCÍCIO DE 1998</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/767/767_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO SOBRE AS PROVIDÊNCIAS TOMADAS NO SENTIDO DE REGULARIZAR A SITUAÇÃO DO LOTEAMENTO DO JARDIM PRIMAVERA DO MUNICÍPIO </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/768/768_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O PROJETO DE LEI Nº 031/97, QUE DISPÕE SOBRE A ATUALIZAÇÃO DA PLANTA GENÉRICA DE VALORES, PARA EFEITO DE LANÇAMENTO DE IMPOSTO PREDIAL E TERRITORIAL URBANO NO EXERCÍCIO DE 1998</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/769/769_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONSTITUIÇÃO DE CHAPA PARA CONCORRER AOS CARGOS DA MESA PARA O ANO DE 1998</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/770/770_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCESSÃO DE URGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 034/97</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -669,68 +669,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1997/770/770_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1997/770/770_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>