--- v0 (2025-10-28)
+++ v1 (2026-06-17)
@@ -42,357 +42,357 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/714/714_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE RECUPERAR OU RECAPEAR O ASFALTO NO CRUZAMENTO DA RUA MARANHÃO COM A RUA 25 DE MARÇO (LOTEAMENTO JARDIM BELA VISTA), E, SAÍDA PARA MONTE ALTO, DEFRONTE O CAMPO DE BOCHA, NA RUA PARÁ COM A SP 323.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/715/715_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE RECUPERAR OU ENTRAR EM CONTATO COM ÓRGÃO COMPETENTE, PARA QUE SEJA  REFORMULADO E RECONSTRUÍDO O TREVO DE ACESSO À SP-323, CONHECIDO COMO O TREVO DA MINA, COLOCANDO POSTERIORMENTE AS DEVIDAS PLACAS DE SINALIZAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/716/716_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE RETIRAR O TRÁFEGO DE CAMINHÕES DE CANA-DE-AÇÚCAR OU RESTILO DAS VIAS URBANAS, MAIS PRECISAMENTE DA AVENIDA ROMA, PARA A PRÓXIMA SAFRA QUE SE INICIA EM MEADOS DE ABRIL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/717/717_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE COLOCAR PLACA DE SINALIZAÇÃO NO LOTEAMENTO RESIDENCIAL CENTER PARQUE, NA ESQUINA DO PROLONGAMENTO DA RUA HERCULANO DO LIVRAMENTO COM A AVENIDA MILTON HITOSI YAEKASHI, SINALIZANDO A SAÍDA PARA A RODOVIA SP-323.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/718/718_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE SE DIGNE PROVIDENCIAR A CONSERVAÇÃO DA ESTRADA MUNICIPAL QUE LIGA VISTA ALEGRE DO ALTO À ARIRANHA, NO TRECHO QUE VAI DA PROPRIEDADE DO SENHOR VALDENIR ROSSI ATÉ A DIVISA DO MUNICÍPIO COM ARIRANHA E TAMBÉM NA ESTRADA QUE LIGA VISTA ALEGRE DO ALTO A PIRANGI (ESTRADA DO SOVACO) NO TRECHO QUE VAI DA PROPRIEDADE DO SENHOR DESIDÉRIO CADAMURO ATÉ A DIVISA DO MUNICÍPIO COM PIRANGI E NA MESMA ESTRADA O TRECHO QUE DÁ ACESSO À PROPRIEDADE DO SENHOR SILVIO FIORANI JÚNIOR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/719/719_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO CHEFE DO EXECUTIVO MUNICIPAL, ESTUDAR A PERMISSÃO PARA INSTALAÇÃO DE BOMBAS DE COMBUSTÍVEIS (DIESEL, GASOLINA E ÁLCOOL) NO ALMOXARIFADO DA PREFEITURA MUNICIPAL, JÁ PARA O PRESENTE PROCESSO DE LICITAÇÃO Nº 409/98 - TOMADA DE PREÇOS Nº 001/98, PUBLICADA NO EDITAL Nº 11, DE “MARÇO”DE 1998.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/725/725_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL,SINALIZAR A ÁREA DEFRONTE A ESCOLA ESTADUAL, PINTANDO FAIXA DE PEDESTRE, PINTANDO DE AMARELO A SARJETA DO PORTÃO PRINCIPAL DA ESCOLA ESTADUAL E COLOCANDO PLACAS DE ÁREA ESCOLAR .</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/720/720_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE EXECUTAR OU ENTRAR EM CONTATO COM ÓRGÃO COMPETENTE, A FIM DE FAZER UMA REFORMULAÇÃO DA SINALIZAÇÃO DAS RUAS DO MUNICÍPIO, CORRIGINDO, COLOCANDO E TIRANDO AS PLACAS QUE NÃO ESTIVEREM DE ACORDO COM A LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/721/721_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE PROVIDENCIAR, ATRAVÉS DOS PEDREIROS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, UMA PINTURA DE CONSERVAÇÃO, NAS MESMAS CORES EM QUE SE ENCONTRAM, AS SEGUINTES OBRAS DO MUNICÍPIO: GINÁSIO DE ESPORTES; CORETO; RODOVIÁRIA; VELÓRIO; E MURO DO CEMITÉRIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/722/722_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, ESTUDAR A POSSIBILIDADE DE INSTALAÇÃO DE UM BRAÇO DE LUZ NA RUA SÃO PAULO DESTE MUNICÍPIO, NO POSTE LOCALIZADO EM FRENTE AO IMÓVEL DO SENHOR PAULO DE SALES AMARAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/723/723_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE ENTRE EM CONTATO COM A CPFL, RESPONSÁVEL PELO LOTEAMENTO RESIDENCIAL CENTER PARK OU QUEM DE DIREITO, PARA QUE SEJA REALIZADA A ILUMINAÇÃO DO MENCIONADO BAIRRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/724/724_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE FAZER UM JARDIM NO TERRENO DO MUNICÍPIO, LOCALIZADO NAS ESQUINAS DA RUA MANOEL MARQUES COM A AV. SANTOS DUMONT, ABAIXO DA DELEGACIA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/726/726_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE ENTRE EM CONTATO COM A CONSECIONÁRIA DE RODOVIA TEBE, LOCALIZADA NO MUNICÍPIO DE BEBEDOURO, À PRAÇA BARÃO DO RIO BRANCO, 48, FONE (017)342-1166 - COM DR. FERNANDO, PARA QUE ESTUDE A POSSIBILIDADE DE EXECUTAR UMA MELHORIA NO TREVO DE ACESSO À SP-323 (TREVO DA MINA).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/727/727_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR JOBES DA ROCHA, PREFEITO MUNICIPAL, QUE PROVIDENCIE A RECUPERAÇÃO DO ASFALTO DAS RUAS DA CIDADE, PRINCIPALMENTE AS LOCALIZADAS NO JARDIM PRIMAVERA, JARDIM ITÁLIA E JARDIM BELA VISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/728/728_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE MELHORAR A ILUMINAÇÃO OU SUBSTITUIR AS LÂMPADAS QUEIMADAS DA PRAÇA DO JARDIM PRIMAVERA E DA ROTATÓRIA LOCALIZADA NO FINAL DA RUA ROMA COM ENTRADA PARA A ESTRADA MUNICIPAL VAA-TAIAÇU.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/729/729_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS URGENTES NO SENTIDO DE ENTRAR EM CONTATO COM OS MOTORISTAS DE ÔNIBUS CONTRATADOS PELA PREFEITURA MUNICIPAL, PARA EXECUTAREM OS SERVIÇOS DE TRANSPORTES DE ALUNOS NO MUNICÍPIO, PARA QUE OS MESMOS NÃO PERMITAM QUE OS ALUNOS VIAJEM COM O CORPO PARA FORA DAS JANELAS DOS ÔNIBUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/730/730_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE O TÉRMINO DA “FONTE” LOCALIZADA NO PRAÇA CENTRAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/731/731_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO CHEFE DO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM CAMPO DE MALHAS PARA OS MUNÍCIPES VISTALEGRENSES</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/732/732_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE PARA QUE NO EXERCÍCIO DE 1999, OS VALORES QUE CONSTAM DO IPTU (IMPOSTO PREDIAL E TERRITORIAL URBANO), COMO PAGAMENTO E VALORES VENAIS, SAIAM COM VALORES EXPRESSOS EM MOEDA CORRENTE (REAIS).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/733/733_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE PARA QUE VENHA ASFALTAR O TRECHO DA RUA MARCIONÍLIO TEODORO DE LIMA LOCALIZADO ENTRE O TREVO DE ACESSO À SP-323 (PIRANGI) E A AV. LUÍS BASSOLI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/734/734_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE TOME PROVIDÊNCIAS URGENTES NO SENTIDO DE LIMPAR A RUA INOCÊNCIO DE PAULA EDUARDO, COM UMA POSSÍVEL DEDETIZAÇÃO CONTRA INSETOS, E, EM ESPECIAL, ESCORPIÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/735/735_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VISTA ALEGRE DO ALTO, OBSERVADO A LEGISLAÇÃO VIGENTE, QUE VENHA A AFIXAR MENSALMENTE, BALANCETE MENSAL DE RECEITAS E DESPESAS DO MENCIONADO INSTITUTO, NAS SEGUINTES DEPENDÊNCIAS DA PREFEITURA MUNICIPAL: ALMOXARIFADO/GARAGEM; PAÇO MUNICIPAL; POSTO DE SAÚDE/PRONTO SOCORRO/HOSPITAL MUNICIPAL; ESCOLAS MUNICIPAIS IRINEU JULIÃO E ANTIGA JARDIM ITÁLIA; E CÂMARA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/736/736_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VISTA ALEGRE DO ALTO, OBSERVADO A LEGISLAÇÃO VIGENTE, QUE ESTUDE A POSSIBILIDADE DE MARCAR UMA REUNIÃO COM OS CONTRIBUINTES DO MENCIONADO INSTITUTO, PARA QUE OS MESMO TOMEM CONHECIMENTO DAS NOVAS ALTERAÇÕES EM ANDAMENTO NO CONGRESSO NACIONAL DE MATÉRIA QUE MODIFICARÁ A MANEIRA DE FUNCIONAMENTO DOS INSTITUTOS DE PREVIDÊNCIAS MUNICIPAIS, ESTADUAIS E FEDERAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/737/737_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO CHEFE DO EXECUTIVO MUNICIPAL QUE DESIGNE UM FUNCIONÁRIO PÚBLICO DA MUNICIPALIDADE PARA EXERCER AS FUNÇÕES DE ALMOXARIFE JUNTO À ADMINSITRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/686/686_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO MENSAL, DE OUTUBRO A NOVEMBRO DO ANO DE 1996, DOS VALORES GASTOS PELOS VEÍCULOS DA PREFEITURA MUNICIPAL COM ÓLEO DIESEL, GASOLINA , ÁLCOOL E ÓLEO LUBRIFICANTE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/687/687_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE COMO ESTÁ O ATENDIMENTO ODONTOLÓGICO DAS CRIANÇAS DO MUNICÍPIO, REALIZADO NA ESCOLA ESTADUAL, NA ESCOLA MUNICIPAL E NA CRECHE CORAÇÃO DE JESUS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/688/688_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO SOBRE O CONSELHO MUNICIPAL DE SAÚDE </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/689/689_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE OS CARGOS PÚBLICOS DE PROVIMENTO EM COMISSÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/690/690_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRADA DE TRAMITAÇÃO A INDICAÇÃO Nº 006/98 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/691/691_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O PROJETO DE LEI Nº 5, DE 18 DE MARÇO DE 1998, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL DE R$50.000,00, DESTINADO AO APOIO AO MICRO PRODUTOR RURAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/692/692_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO DECRETO Nº 1424, DE 19 DE FEVEREIRO DE 1998, QUE DÁ PONTO FACULTATIVO NAS REPARTIÇÕES PÚBLICAS MUNICIPAIS NO DIA 23 DE FEVEREIRO DE 1998</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/693/693_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR JUIZ ELEITORAL A MOVIMENTAÇÃO DOS TÍTULOS DE ELEITORES DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP NOS ANOS DE 1995 E 1996.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/694/694_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O FERIADO MUNICIPAL DE VINTE E CINCO DE MARÇO, CONSTANTE NO ART. 141 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/695/695_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO OFÍCIO Nº 54/98, DATADO DE 19 DE MARÇO DE 1998, PROVENIENTE DO DIR DE BARRETOS E ENCAMINHADO AO SECRETÁRIO MUNICIPAL DE SAÚDE DE VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/713/713_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE QUE É O SECRETARIO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/697/697_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MINUTA CONVENIO RELATIVO AO PROJETO DE LEI Nº 8, DE 6 DE ABRIL DE 1998, QUE AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO PARA A AMPLIAÇÃO DE SALAS DE AULA NA EEPSG PROFESSOR SALVADOR GOGLIANO JÚNIOR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/698/698_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MINUTA CONVÊNIO DO PROJETO DE LEI Nº 9, DE 6 DE ABRIL DE 1998, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL DE R$80.000,00, DESTINADO À AMPLIAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL E FUNDAMENTAL “IRINEU JULIÃO”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/699/699_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO PROCESSO DE LICITAÇÃO Nº 409/98 - TOMADADE PREÇOS Nº 001/98, QUE DISPÕE SOBRE A CONTRATAÇÃO DE FORNECIMENTO DIÁRIO E CONTÍNUO DE COMBUSTÍVEIS PARA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/700/700_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO PROCESSO DE SINDICÂNCIA OU PROCESSO ADMINISTRATIVO INSTALADO JUNTO AO SETOR DE SAÚDE DO MUNICÍPIO, PARA VERIFICAÇÃO DE POSSÍVEIS IRREGULARIDADES OCORRIDAS JUNTO AO MENCIONADO SETOR</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/701/701_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PAGAMENTO DA DIFERENÇA A MENOR CONSTATADA NA PARTE VARIÁVEL DE REMUNERAÇÃO DE VEREADOR NO MÊS DE FEVEREIRO DE 1998.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/702/702_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O PROJETO DE LEI Nº 9, DE 6 DE ABRIL DE 1998, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL DE R$80.000,00, DESTINADO À AMPLIAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL E FUNDAMENTAL “IRINEU JULIÃO”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/704/704_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO SOBRE O PROJETO DE LEI Nº 4, DE 13 DE FEVEREIRO DE 1998, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR DE R$82.000,00, DESTINADO À AMPLIAÇÃO E SUBSTITUIÇÃO DA REDE DE ÁGUA </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/705/705_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COPIA DE NOTAS DE EMPENHO DOS MESES DE SETEMBRO E OUTUBRO DE 1998</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/706/706_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIA DA ORDEM DE COMPRA DE SERVIÇO (E NOTA DE EMPENHO QUE ORIGINOU A REALIZAÇÃO DA DESPESA COM A AQUISIÇÃO E POSTERIOR INSTALAÇÃO DE UMA GARAGEM </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/708/708_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE AUTORIZAÇÃO DE LICENÇA E ALVARÁ DE LANCHONETE NA AV. MARGINAL, LOCALIZADA NO DISTRITO INDUSTRIAL, PRÓXIMA AO NÚMERO 273</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/707/707_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DAS NOTAS DE EMPENHO E RESPECTIVAS NOTAS FISCAIS  DOS SERVIÇOS DE RETÍFICA DE MOTORES E REFORMAS  REALIZADOS NOS ÔNIBUS E NAS MÁQUINAS DA PREFEITURA MUNICIPAL NO ANO DE 1997</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/709/709_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PROJETO DE LEI Nº 021/98, EM 24 DE JULHO DE 1998 E QUE AUTORIZOU O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$14.000,00, PARA AQUISIÇÃO DE VEÍCULO A SER UTILIZADO NO DESENVOLVIMENTO DAS AÇÕES DE ERRADICAÇÃO DO AEDES AEGYPTI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/710/710_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO DE TODOS OS SEUS FUNCIONÁRIOS (CONCURSADOS, CONTRATADOS, EM COMISSÃO, PENSIONISTAS, APOSENTADOS, E OUTROS) DA FOLHA DE PAGAMENTO DA PREFEITURA MUNICIPAL DO MÊS DE OUTUBRO DE 1998</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/711/711_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO AO PREFEITO MUNICIPAL PARA QUE OS VEREADORES VERIFICAREM QUAISQUER PROCESSOS LICITATÓRIOS,  NOTAS DE EMPENHOS E NOTAS FISCAIS DA ADMINISTRAÇÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/712/712_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÃO JUNTO À SOCIEDADE COMUNITÁRIA HABITACIONAL </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/703/703_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFROMAÇÃO AO SENHOR PREFEITO MUNICIPAL SOBRE O REQUERIMENTO PROTOCOLADO NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP, E ASSINADO PELOS MUNÍCIPES SEBASTIÃO CÂNDIDO REZENDE E SUA MULHER MARIA GARDINI REZENDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -699,68 +699,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/1998/703/703_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/1998/703/703_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>