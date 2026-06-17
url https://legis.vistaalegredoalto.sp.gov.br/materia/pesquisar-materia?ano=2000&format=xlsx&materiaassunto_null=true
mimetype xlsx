--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -42,378 +42,378 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/618/618_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA ATENDER O ALUNO JOSIEL BELANTANI, REMANESCENTE DO SERVIÇO DE TRANSPORTTE DE ALUNOS DE VISTA ALEGRE DO ALTO À RIBEIRÃO PRETO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/619/619_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE REPASSE AO INSTITUTO NACIONAL DO SEGURO SOCIAL-INSS, O VALOR TRANSFERIDO AOS COFRES MUNICIPAIS PELO EXTINTO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VISTA ALEGRE DO ALTO-IPMVAA</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/565/565_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI COMPLEMENTAR Nº 29, DE 9 DE DEZEMBRO DE 1999, DE AUTORIA DE CAMPOS MACHADO, QUE TRATA DO NÍVEL DE ESCOLARIDADE DE INVESTIGADOR E ESCRIVÃO DE POLÍCIA.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/564/564_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CRIAÇÃO DE CARGO DE AUXILIAR DE DOCENTE NO QUADRO GERAL DA PREFEITURA E NÃO NO QUADRO DO MAGISTÉRIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/566/566_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO SOBRE O TERMO DE MUNICIPALIZAÇÃO DO ENSINO DE 1ª A 4ª SÉRIE, E AS DESPESAS DO FUNDEF </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/567/567_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PROJETO DE LEI Nº 006/2000</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/568/568_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O PROJETO DE LEI Nº 001/200</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/569/569_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INSTAURAÇÃO DE COMISSÃO ESPECIAL DE INQUÉRITO, NA FORMA DA LEI ORGÂNICA MUNICIPAL, DO REGIMENTO INTERNO DA CÂMARA E DEMAIS LEGISLAÇÕES APLICÁVEIS À ESPÉCIE, OBJETIVANDO APURAR EVENTUAIS IRREGULARIDADES PRATICADAS PELO SR. PREFEITO MUNICIPAL E OUTROS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/570/570_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DELIBERAÇÃO REGIME URGÊNCIA ESPECIAL O REQUERIMENTO DE INSTALAÇÃO DE COMISSÃO ESPECIAL DE INQUÉRITO PARA APURAÇÃO DE FATOS DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/571/571_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CONTRATAÇÃO ADVOGADOS E ASSESSORIA JURÍDICA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/572/572_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE LOCAL DE TRABALHO E FUNÇÃO DE SERVIDOR</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/573/573_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO À SOCIEDADE COMUNITÁRIA DE HABITAÇÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/574/574_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE APOSENTADORIA DE SERVIDOR</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/575/575_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO SOBRE FISCALIZAÇÃO DE CONSTRUÇÕES DO MUNICÍPIO </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/576/576_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO SOBRE RECURSO REPASSADO PELO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VISTA ALEGRE DO ALTO IPMVAA À PREFEITURA MUNICIPAL </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/577/577_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PROJETO DE LEI COMPLEMENTAR Nº 006/2000</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/578/578_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O PROJETO DE LEI Nº 008/2000</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/579/579_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO CONTENDO OS NOMES DE PESSOAS E EMPRESAS CONTRATADAS PARA EXECUÇÃO DE SERVIÇOS JUNTO À PREFEITURA MUNICIPAL NOS ANOS DE 1999 E 2000, EM TODAS AS SUAS ÁREAS (EDUCAÇÃO, SAÚDE, ADMINISTRAÇÃO)</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/580/580_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE INSTITUIÇÕES DE ENSINO NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/581/581_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE RECEITA PARA CRIAÇÃO DE CARGO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/593/593_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ORIGEM DE EXCESSO DE ARRECADAÇÃO EM PROPOSITURA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/582/582_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ORIGEM DE EXCESSO DE ARRECADAÇÃO PARA APRESENTAÇÃO DE PROPOSITURA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/583/583_texto_integral.pdf</t>
-[...8 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/594/594_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/583/583_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/584/584_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/585/585_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ORIGEM DE EXCESSO DE ARRECADAÇÃO DE PROPOSITURA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/586/586_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO POSTO DO INSS ESCLARECIMENTOS SOBRE APLICAÇÃO DE RECURSO PROVENIENTE DO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/587/587_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE SITUAÇÃO DOS LOTEAMENTOS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/588/588_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ORIGEM DE EXCESSO DE ARRECADAÇÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/589/589_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O P.L. 007/2000</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/590/590_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ORIGEM DO EXCESSO DE ARRECADAÇÃO EM PROPOSITURA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/591/591_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VISTA AO PROJETO DE LEI Nº 007/2000, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS, NO VALOR DE R$154.000,00, DESTINADO A AQUISIÇÃO DE DOIS TRATORES E UM ÔNIBUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/592/592_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CONCURSO PARA PREENCHIMENTO DOS CARGOS DE FONOAUDIÓLOGO, PSICÓLGO E FISIOTERAPEUTA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/595/595_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O PROJETO DE LEI Nº 006/2000</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/596/596_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO COM RELAÇÃO AO CONCURSO PARA PREENCHIMENTO DOS CARGOS DE PEDREIRO, LIXEIRO E MOTORISTA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/597/597_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI COMPLEMENTAR Nº 006/2000, QUE DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/598/598_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 008/2000, QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$61.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/599/599_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA, PARA DELIBERAÇÃO DOS PROJETOS DE RESOLUÇÃO Nº 004, 005, E 006/2000 E A CONCESSÃO DE REGIME DE URGÊNCIA ESPECIAL PARA OS PROJETOS DE RESOLUÇÃO Nº 004, 005 E 006/2000</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/600/600_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA SERVIDOR PARA PARTICIPAR DE REUNIÃO ORDINÁRIA DA COMISSÃO DE FINANÇAS E ORÇAMENTOS, PARA DAR ESCLARECIMENTOS AO  PROJETO DE LEI Nº 016/2000</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/601/601_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O PROJETO DE LEI Nº 017/2000, QUE TRATA DE SUPLEMENTAÇÃO PARA IMPLANTAÇÃO DE BIBLIOTECA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/602/602_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A RETIRADA DE TRAMITAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 001/2000, QUE APROVA O RELATÓRIO E CONCLUSÕES DA COMISSÃO ESPECIAL DE INQUÉRITO INSTITUÍDA NOS TERMOS DO REQUERIMENTO 005/2000 E RESOLUÇÃO 001/2000 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/603/603_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 018/2000, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$16.500,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/604/604_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE DECRETO LEGISLATIVO Nº 002/2000, QUE APROVA O RELATÓRIO E CONCLUSÕES DA COMISSÃO ESPECIAL DE INQUÉRITO INSTITUÍDA NOS TERMOS DO REQUERIMENTO Nº 005/2000 E RESOLUÇÃO Nº 001/2000 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/605/605_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO PROJETO DE EXECUÇÃO DAS OBRAS DA LAGOA DE TRATAMENTO DE ESGOTOS DO MUNICÍPIO CONTENDO OS GASTOS DE CADA ETAPA DA OBRA, BEM COMO INFORMAR AINDA O NOME DA EMPRESA GANHADORA DO REFERIDO CERTAME E O VALOR QUE SERÃO GASTOS PARA A EXECUÇÃO DA REFERIDA OBRA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/606/606_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE TODAS NOTAS EMPENHOS E NOTAS FISCAIS  REALIZADAS NA REFORMA DO GINÁSIO DE ESPORTES MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/607/607_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE AMPLIAÇÃO DA EMEIEF IRINEU JULIÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/608/608_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI SUBSTITUTIVO AO PROJETO DE LEI Nº 021/2000, QUE FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO, DOS VEREADORES E DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/609/609_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO CONTRATO Nº 028/2000, CELEBRADO COM A CONSTRUTORA PEZATTI LTDA E QUE REFERE À MODALIDADE LICITAÇÃO Nº 014/2000</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/610/610_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE ENTRADA NA JUSTIÇA COM MEDIDA JUDICIAL PARA SUSPENDER O PAGAMENTO DE CONTRIBUIÇÃO PREVIDENCIÁRIA DO PREFEITO E VICE-PREFEITO MUNICIPAL E VEREADORES</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/611/611_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÃO SOBRE OCUPANTE DAS FUNÇÕES DE SECRETÁRIO MUNICIPAL DE SAÚDE DO MUNICÍPIO, NO PERÍODO COMPREENDIDO ENTRE 1O DE JANEIRO A 25 DE SETEMBRO DE 1997 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/612/612_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI COMPLEMENTAR Nº 009/2000, QUE DISPÕE SOBRE A INCLUSÃO NO CÓDIGO TRIBUTÁRIO MUNICIPAL, DE ITEM NA LISTA DE SERVIÇOS DO ISSQN – IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/613/613_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI COMPLEMENTAR Nº 010/2000, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO NO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/614/614_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 023/2000, QUE DISPÕE SOBRE AS SUBVENÇÕES SOCIAIS A SEREM REPASSADAS ÀS ENTIDADES NO EXERCÍCIO DE 2001</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/615/615_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 028/2000, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL ESPECIAL NO VALOR DE R$2.700,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/616/616_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE PROJETO DE LEI Nº 033/2000 COM SUPLEMENTAÇÃO NA ÁREA DA SAÚDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -720,68 +720,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2000/616/616_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2000/616/616_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>