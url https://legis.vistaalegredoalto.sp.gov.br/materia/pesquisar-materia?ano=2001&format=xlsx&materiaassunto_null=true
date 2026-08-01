--- v0 (2025-10-31)
+++ v1 (2026-08-01)
@@ -42,417 +42,417 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/514/514_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TOME AS PROVIDÊNCIAS NECESSÁRIAS SOBRE A CRIAÇÃO DE GALINHAS, EM QUINTAL, EXISTENTE NA RUA GUARANTÃ DESTE MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/513/513_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDER ESTUDO PARA QUE OS SERVIDORES PÚBLICOS MUNICIPAIS VOLTEM A CONTRIBUIR PARA UM REGIME DE PREVIDÊNCIA MUNICIPAL PRÓPRIO, TAL QUAL OCORRIA ANTERIORMENTE COM O EXTINTO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VISTA ALEGRE DO ALTO - IPMVAA, E, QUE SEJA FEITO AINDA UM ESTUDO PARA PROCEDER UMA POSSÍVEL CONTRATAÇÃO DE UM PLANO DE SAÚDE AOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/515/515_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PRESIDENTE DA CÂMARA MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA PROCEDER UM ESTUDO PARA CONSTRUÇÃO DE UM PRÉDIO PARA A CÂMARA MUNICIPAL.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/516/516_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE PROCEDER A FORRAÇÃO DA COZINHA PILOTO MUNICIPAL LOCALIZADA JUNTO AO PRÉDIO DO PAÇO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/517/517_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE PROCEDER A CONSTRUÇÃO DE UM BANHEIRO E CERCAMENTO DO CAMPO DE BOCHA II, LOCALIZADA NA PRAÇA DOS ITALIANOS DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/518/518_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMAR PROVIDÊNCIAS NECESSÁRIAS JUNTO TELECOMUNICAÇÕES DE  SÃO PAULO S/A, NO SENTIDO DE PLEITEAR A INSTALAÇÃO DE TORRE DE CELULAR NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/519/519_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLVER O PROBLEMA DE FALTA DE ÁGUA NA RUA JOÃO RICARDO DE MELLO, NO TRECHO LOCALIZADO ENTRE A AV SANTOS DUMONT E RUA AMAZONAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/520/520_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A SINALIZAÇÃO HORIZONTAL DA ESTRADA VICINAL VISTA ALEGRE DO ALTO/TAIAÇU, NO TRECHO QUE PERTENCE AO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/521/521_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A AQUISIÇÃO DE APARELHO DE PULVERIZAÇÃO/DEDETIZAÇÃO DE INSETOS E MOSQUITOS, E, AQUISIÇÃO DE APARELHO DE SUCÇÃO UTILIZADO PARA ESVAZEAR PEQUENOS RESERVATÓRIOS DE ÁGUA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/522/522_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE UMA SEDE PARA O RECANTO DA TERCEIRA IDADE DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/523/523_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAR, POR MEIO DE LEGISLAÇÃO PRÓPRIA MUNICIPAL, O SERVIÇO DE LIMPEZA DE TERRENOS BALDIOS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/524/524_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAR O HORÁRIO DE TRABALHO DOS MÉDICOS DO MUNICÍPIO QUE PRESTAM SERVIÇOS NA UNIDADE MISTA DE SAÚDE E NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/525/525_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMENIZAR AS LOMBADAS LOCALIZADAS NA AV. MILTON HITOSI YAEKASHI, 276 (EM FRENTE À AUTO ELÉTRICA MONTE ALTO), E, 181 (EM FRENTE À RESIDÊNCIA DO SENHOR JOSÉ ANGELO POPIM).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/526/526_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A ILUMINAÇÃO DO TRECHO DA VICINAL VISTA ALEGRE DO ALTO/TAIAÇU, LOCALIZADO ENTRE A RUA ROMA E RUA DOS OITIS, NO JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/527/527_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIMINUIR AS VALETAS LOCALIZADAS NO CRUZAMENTO DA RUA JEREMIAS DE PAULA EDUARDO COM A AVENIDA SANTOS DUMONT (PRÓXIMO À CASA DO SR. JOAQUIM RAIMUNDO), NO CRUZAMENTO DA RUA JEREMIAS DE PAULA EDUARDO COM A AVENIDA DR LUIZ ZACHARIAS DE LIMA (PRÓXIMO AO BARRACÃO DO BETTINI) E A EXISTENTE ENTRE A IGREJA DE SÃO CRISTÓVÃO E SÃO NICOLAU E O NÚCLEO DE INTEGRAÇÃO SOCIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/528/528_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMAR AS PROVIDÊNCIAS NECESSÁRIAS COM RELAÇÃO À EXISTÊNCIA DE GRANDE NÚMERO DE CACHORROS SOLTOS PELAS RUAS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/529/529_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAR A CONSTRUÇÃO DE CALÇADAS NOS IMÓVEIS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/530/530_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A COLOCAÇÃO DE DOIS BRAÇOS DE LUZ NA TRAVESSA ACRE E DOIS BRAÇOS DE LUZ NA TRAVESSA RIO BRANCO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/531/531_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A PINTURA DAS LOMBADAS EXISTENTES NAS RUAS E AVENIDAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/532/532_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE BANHEIROS PRÓXIMO AOS "TREILLERS" EXISTENTES JUNTO À AVENIDA 18 DE FEVEREIRO, AO LADO DA ANTIGA "ESTAÇÃO FERROVIÁRIA" DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/533/533_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE UM MINI-CAMPO E UMA CAIXA DE AREIA PARA PRÁTICA DE SALTO EM DISTÂNCIA, JUNTO AO CENTRO DE LAZER DO TRABALHADOR RURAL DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/534/534_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA REFORMA NO PARQUE LOCALIZADO NA PRAÇA DOS ITALIANOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/535/535_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA REFORMA NA ANTIGA ESTAÇÃO FERROVIÁRIA DA CIDADE, LOCALIZADA JUNTO À AV. 18 DE FEVEREIRO DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/536/536_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REPOSIÇÃO DE CADEIRAS NO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/537/537_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REFORMA OU A SUBSTITUIÇÃO DO SISTEMA DE ILUMINAÇÃO DA PRAÇA DR HENRIQUE EMÍLIO OWER SANDOLTH, BEM COMO FAÇA UMA REFORMA NO CALÇAMENTO DA MESMA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/538/538_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAR MULHERES PARA FAZER A LIMPEZA DE RUAS E AVENIDAS DA CIDADE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/539/539_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAMPAR OS BURACOS NO ASFALTO DA RUA PIAUÍ (ENTRE A RUAS 25 DE MARÇO A AVENIDA MARGINAL), E DA RUA 25 DE MARÇO (ENTRE A RUA PIAUÍ E CEARÁ).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/540/540_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR A CAMARA, PROJETO DISPONDO SOBRE O ESCOAMENTO DAS ÁGUAS PLUVIAIS ORIUNDAS DAS PROPRIEDADES RURAIS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, BEM COMO OFICIAR UMA LARGURA PADRÃO PARA AS REFERIDAS ESTRADAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/541/541_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A SUBSTITUIÇÃO DAS LÂMPADAS DOS POSTES LOCALIZADOS AO LADO DO MERCADO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/542/542_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA PEQUENA REFORMA NO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/543/543_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REPOSIÇÃO E A INSTALAÇÃO DE NOVAS PLACAS DE SINALIZAÇÃO DE TRÂNSITO NAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/544/544_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A ILUMINAÇÃO DA ROTATÓRIA LOCALIZADA EM FRENTE AO CEMITÉRIO DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/545/545_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTATAR PROPRIETÁRIO DO BARRACÃO LOCALIZADO NA RUA DR AURELIO CAETANO DA SILVA, ESQUINA COM A AV SANTOS DUMONT, PARA PROVIDENCIAR O SEU FECHAMENTO E NÃO UTILIZÁ-LO PARA GUARDAR EQUIPAMENTOS SUJOS DE VENENO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/546/546_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE PAVIMENTAR E ILUMINAR A RUA INOCÊNCIO DE PAULA EDUARDO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/547/547_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTATAR O PROPRIETÁRIO DO LOTE URBANO LOCALIZADO NA RUA MANOEL MARQUES S/Nº, LOCALIZADO EM FRENTE AO SUPERMERCADO PORTUGUÊS, PARA QUE SEJA PROVIDENCIADO A RECONSTRUÇÃO DO MURO DETERIORADO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/548/548_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL E À CONCESSIONÁRIA DE RODOVIAS TEBE S/A, PROVIDÊNCIAS NO SENTIDO REFORMULAR E CONCLUIR O TREVO DE ACESSO À SP-323 - SAÍDA PARA PIRANGI, BEM COMO COLOCAR AS DEVIDAS PLACAS DE SINALIZAÇÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/549/549_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL E À TELECOMUICAÇÕES DE SÃO PAULO S/A - SETOR DE TELEFONIA CELULAR, QUE SE DIGNEM, JUNTOS, TOMAR AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE INSTALAR JUNTO AO MUNICÍPIO UMA TORRE DE TELEFONIA CELULAR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/550/550_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL E À COMPANHIA PAULISTA DE FORÇA E LUZ - CPFL, QUE TOMEM AS MEDIDAS NECESSÁRIAS NO SENTIDO DE REATIVAR A ILUMINAÇÃO QUE EXISTIA NO POSTE LOCALIZADO NA AVENIDA 18 DE FEVEREIRO, PRÓXIMO AO Nº 147, DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/551/551_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A RECUPERAÇÃO DO ASFALTO DA RODOVIA VICINAL VISTA ALEGRE DO ALTO/TAIAÇU, NO TRECHO QUE PERTENCE AO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/552/552_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A URBANIZAÇÃO DO LOTREAMENTO RESIDENCIAL CENTER PARK, CONSTRUINDO, NA ÁREA INSTITUCIONAL E DE SISTEMA DE LAZER DO REFERIDO LOTEAMENTO, PISTA PARA "COOPER" E CAMINHADA, E, COLOCAÇÃO DE EQUIPAMENTOS DE LAZER PARA UTILIZAÇÃO DOS MUNÍCIPES E DAS PESSOAS DA TERCEIRA IDADE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/553/553_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE PASSAR DEFENSIVO, DO TIPO "MATA MATO", NO LEITO DA TRAVESSA DOS IPÊS E TRAVESSA DAS ACÁCIAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/554/554_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSAGEM DE NÍVEL DIRETA, DA CIDADE DE VISTA ALEGRE DO ALTO PARA A USINA NARDINI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/555/555_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAR A ABERTURA DOS ESTABELECIMENTOS COMERCIAIS AOS DOMINGOS, FERIADOS CÍVICOS E RELIGIOSOS, QUE CONTRARIA O DISPOSTO NA LEI Nº 869, DE 01 DE JULHO DE 1993</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/556/556_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR VENTILADORES NOS QUARTOS DO HOSPITAL MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/557/557_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR GUIAS E SARJETAS NO LOTEAMENTO JARDIM SANTA RITA DESTE MUNICÍPIO, ESTUDANDO AINDA A POSSIBILIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DO MESMO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/559/559_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMAR PROVIDÊNCIAS NECESSÁRIAS QUANTO AO DESTINO DE RESÍDUO DE ÁGUA E DERIVADOS DE PETRÓLEO QUE CORREM PELA RUA PIAUÍ DESTE MUNICÍPIO, PROVENIENTE DE OFICINA MECÂNICA LOCALIZADA NA MESMA RUA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/558/558_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR À ADMINISTRAÇÃO PÚBLICA OU AO PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA PARANÁ, PRÓXIMO AO Nº 94, NO LOTEAMENTO RESIDENCIAL CENTER PARK, PARA PROCEDER A LIMPEZA E CAPINAGEM DO MESMO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/560/560_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRAR A LOMBADA EXISTENTE NA ESTRADA VICINAL VISTA ALEGRE DO ALTO – ARIRANHA, PRÓXIMA À CASA LOCALIZADA NA PROPRIEDADE DO SENHOR WALTER DURIGAN. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/561/561_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/502/502_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE FUNCIONÁRIOS E PAGAMENTO DE GRATIFICAÇÃO DE FUNÇÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/504/504_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INSTAURAÇÃO ESPECIAL DE INQUÉRITO, PARA APURAR IRREGULARIDADE EM CONVÊNIO COM A SECRETARIA DE ESTADO DO INTERIOR, 213/87, PREFEITO ANTONIO APARECIDO FIORANI NA  GESTÃO 1984/1988, COM OBJETO A TRANSFERÊNCIA DE RECURSOS FINANCEIROS PARA IMPLANTAÇÃO NO MUNICÍPIO DE VISTA ALEGRE DO ALTO DE UM POLO DE DESENVOLVIMENTO DA APICULTURA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/505/505_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INSTAURAÇÃO ESPECIAL DE INQUÉRITO, PARA APURAR IRREGULARIDADE EM CONVÊNIO COM A SECRETARIA DE ESTADO DO INTERIOR, 110/88, PREFEITO ANTONIO APARECIDO FIORANI NA  GESTÃO 1984/1988, COM OBJETO A TRANSFERÊNCIA DE RECURSOS FINANCEIROS PARA CONSTRUÇÃO DE CRECHE NO MUNICÍPIO DE VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/508/508_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXCELENTÍSSIMO PROMOTOR DE JUSTIÇA DA COMARCA DE MONTE ALTO/SP, PARA INFORMAR AS PROVIDÊNCIAS TOMADAS COM RELAÇÃO AO APURADO NA COMISSÃO ESPECIAL DE INQUÉRITO CRIADA PELA RESOLUÇÃO Nº 1, DE 14 DE MARÇO DE 2000, DESTINADA A APURAR EVENTUAIS IRREGULARIDADES PRATICADAS PELO PREFEITO MUNICIPAL E OUTROS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ENCAMINHADA PELA PRESIDÊNCIA DESTA CASA AO MINISTÉRIO PÚBLICO DA COMARCA NA DATA DE 9 DE AGOSTO DE 2001. </t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/497/497_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE POSSÍVEL  CONTRATAÇÃO DE PRÉDIO PARA ACOMODAÇÃO DA SEDE DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/498/498_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PESSOAL, FOLHA PAGAMENTO, SETOR SAÚDE E ESTATUTO FUNCIONÁRIOS PUBLICOS MUNICIPAIS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/499/499_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O PROJETO DE LEI Nº 007/2001, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$20.000,00 E DÁ OUTRAS PROVIDÊNCIAS, QUE TEM POR FIM A REGULARIZAÇÃO DE LOTEAMENTOS NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/500/500_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ATENDIMENTO, HORARIO DE TRABALHO, E FUCIONÁRIOS CONCURSADOS E CONTRATADOS DO SETOR DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/501/501_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕE SOBRE OS CONCURSOS REALIZADOS NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/503/503_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA FORNECIMENTO DE CÓPIA INTEGRAL DOS PROCESSOS DAS COMISSÕES ESPECIAIS DE INQUÉRITO CRIADAS NO ANO DE 2000 PELAS RESOLUÇÕES DE NºS 002 E 003, AMBAS DO DIA 14 DE MARÇO DE 2000.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/506/506_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/507/507_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/506/506_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXCELENTÍSSIMO PROMOTOR DE JUSTIÇA DA COMARCA DE MONTE ALTO/SP, INFORMAR AS PROVIDÊNCIAS TOMADAS COM RELAÇÃO AO APURADO NO INQUÉRITO POLICIAL Nº 16/00 DA DELEGACIA DE POLÍCIA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -759,68 +759,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2001/507/507_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2001/507/507_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>