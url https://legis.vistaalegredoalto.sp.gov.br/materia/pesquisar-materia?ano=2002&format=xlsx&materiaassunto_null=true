--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -42,384 +42,384 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/446/446_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAR O RACIONAMENTO DE ÁGUA DO MUNICÍPIO NAS SEGUNDAS E TERÇAS-FEIRAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/447/447_texto_integral.doc</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/447/447_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE GUIAS E SARJETAS COM POSTERIOR PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO LOTEAMENTO RESIDENCIAL CENTER PARK, JARDIM SANTA HELENA E JARDIM SANTA RITA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/448/448_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A CRIAÇÃO DE UMA GUARDA MUNICIPAL EM NOSSA CIDADE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/449/449_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS E QUEBRADAS DOS POSTES LOCALIZADOS AO LADO DO MERCADO MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/450/450_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR À ADMINISTRAÇÃO PÚBLICA OU AO PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA PARANÁ, PRÓXIMO AO Nº 94, NO LOTEAMENTO RESIDENCIAL CENTER PARK, PARA PROCEDER A LIMPEZA E CAPINAGEM DO MESMO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/451/451_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE PROCEDER O TÉRMINO DO BANHEIRO E O CERCAMENTO, EM ALAMBRADO, DO CAMPO DE BOCHA II, LOCALIZADA NA PRAÇA DOS ITALIANOS DESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/452/452_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTRAR EM CONTATO COM O PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA 25 DE MARÇO, AO LADO DA RESIDÊNCIA DO SENHOR VALDIR TRISÓGLIO, SOLICITANDO AO MESMO QUE PROCEDA A CONSTRUÇÃO DE MURO FRONTAL NO REFERIDO IMÓVEL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/453/453_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR OU SUBSTITUIR HIDRÔMETROS NAS RESIDÊNCIAS QUE AINDA NÃO POSSUEM OU NAS QUAIS OS MESMOS SE ENCONTRAM DANIFICADOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/454/454_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE CONSTRUÇÃO DE UM NOVO PRÉDIO PARA O HOSPITAL E PRONTO SOCORRO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/455/455_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE CONTRATAR O CONJUNTO ANEURISMA, DE NOSSA CIDADE, PARA SE APRESENTAR NO PRÓXIMO DIA 25 DE MARÇO À POPULAÇÃO VISTALEGRENSE EM LOCAL E HORÁRIO A SER DEFINIDO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/456/456_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO ASFÁLTICA DA RUA AMAZONAS, PRÓXIMO AOS NÚMEROS 550 (RESIDÊNCIA DO SENHOR ELIAS SANTANA) E NO INÍCIO DA RUA MANOEL MARQUES (AO LADO RESIDÊNCIA DA SENHORA IZABEL R CAPOCCI). </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/457/457_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>A LIMPEZA DA ÁREA INSTITUCIONAL DO LOTEAMENTO JARDIM BELA VISTA, MAIS PRECISAMENTE NA RUA PARÁ, ENTRE OS IMÓVEIS DOS SENHORES JOÃO GALLO E FIGUEIREDO PEREIRA RUIVO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/458/458_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS E QUEBRADAS LOCALIZADAS AO LADO DO MERCADO MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/459/459_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINAR A COLOCAÇÃO DE ENTULHOS NAS VIAS E LOGRADOUROS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/460/460_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR O LEITO CARROÇÁVEL DA AV ARMANDO SALLES DE OLIVEIRA (EM FRENTE À FARMÁCIA SANTA LÚCIA) E DA RUA HERCULANO LIVRAMENTO (EM FRENTE  À RESIDÊNCIA DO SR. IZOLDINO BUENO DE FREITAS E EM FRENTE À RESIDÊNCIA DO SR. VANDERLEI SIMÃO, DO LADO DA PÇA DR H E O SANDOLTH)</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/461/461_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INICIAR UMA GRANDE E SÉRIA CAMPANHA  DE COMBATE AO MOSQUITO TRANSMISSOR DA DENGUE EM NOSSA CIDADE. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/462/462_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR OTACÍLIO JOSÉ DE SOUZA, CAPITÃO DA 3ª COMPANHIA DA POLÍCIA MILITAR, LOCALIZADA NA CIDADE DE BEBEDOURO DESTE ESTADO, QUE SE DIGNE ESTUDAR A POSSIBILIDADE DE TRANSFERIR O SOLDADO ANDERSON LARIDONDO, DA CIDADE DE TAIAÇU PARA VISTA ALEGRE DO ALTO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/463/463_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DE MAIS BANCOS PARA O VELÓRIO MUNICIPAL, BEM COMO PROVIDENCIAR A TROCA DAS TRANCAS DOS VITRÔS E REFORMA DAS CORTINAS E BANCOS ALI EXISTENTES</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/495/495_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERIR OS “TRAILERS” LOCALIZADOS NA AV L8 DE FEVEREIRO PARA A PRAÇA DR HENRIQUE EMILIO OWER SANDOLTH DESTA CIDADE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/465/465_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOTAR A UNIDADE DE SAÚDE DO MUNICÍPIO, PRINCIPALMENTE NOS FINS DE SEMANAS, COM UM  MÉDICO PLANTONISTA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/466/466_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTATAR O PROPRIETÁRIO DO LOTE URBANO LOCALIZADO NA RUA MANOEL MARQUES S/Nº, LOCALIZADO EM FRENTE AO SUPERMERCADO PORTUGUÊS, PARA QUE SEJA PROVIDENCIADO A RECONSTRUÇÃO DA CALÇADA E DO MURO DO IMÓVEL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/467/467_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDER A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS LOCALIZADOS AO LADO DO MERCADO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/468/468_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDER O CONSERTO DAS LAJOTAS E DAS CAIXAS DE ESGOTO DA RUA DAS ACÁCIAS DESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/469/469_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À CONCESSIONÁRIA DE RODOVIAS TEBE S/A, QUE DE SIGNE ESTUDAR A POSSIBILIDADE DE COLOCAR PLACAS NA RODOVIA SP-323, SINALIZANDO A ENTRADA E A PROXIMIDADE DA DESTILARIA NARDINI LOCALIZADA NESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/470/470_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À CONCESSIONÁRIA DE RODOVIAS TEBE S/A,  QUE SE DIGNE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE CONSTRUÇÃO DE UMA PASSAGEM DE NÍVEL DIRETA, DA CIDADE DE VISTA ALEGRE DO ALTO PARA A USINA NARDINI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/471/471_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR PLACA DE DENOMINAÇÃO NO MATADOURO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/472/472_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A ILUMINAÇÃO DO TRECHO DA VICINAL VISTA ALEGRE DO ALTO/TAIAÇU, LOCALIZADO ENTRE A RUA ROMA E RUA DOS OITIS, NO JARDIM PRIMAVERA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/473/473_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR A FISCALIZAÇÃO E CONSEQÜENTE PROIBIÇÃO DE USO DE ALTO-FALANTES E APARELHOS SONOROS POR COMERCIANTES AMBULANTES DENTRO DO PERÍMETRO URBANO DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/474/474_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUTAR OU ENTRAR EM CONTATO COM O ÓRGÃO COMPETENTE, PARA QUE SE PROCEDA A SINALIZAÇÃO DA ESTRADA MUNICIPAL VISTA ALEGRE DO ALTO-ARIRANHA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/475/475_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>, INDICA AO PREFEITO MUNICIPAL E À COMPANHIA PAULISTA DE FORÇA E LUZ, QUE TOMEM AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE COLOCAR BRAÇOS DE LUZ NOS POSTES EXISTENTES NA RUA RIO GRANDE DO SUL, NO LOTEAMENTO RESIDENCIAL CENTER PARK</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/476/476_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR  NOVAMENTE PARTE DO MURO DESTRUÍDO NO GINÁSIO DE ESPORTES MUNICIPAL, EM DECORRÊNCIA DAS FORTES CHUVAS QUE CAÍRAM NO MUNICÍPIO EM 30 DE NOVEMBRO PASSADO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/477/477_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIR A ATUAL ILUMINAÇÃO PÚBLICA EXISTENTE NA ESQUINA DA AVENIDA SANTOS DUMONT COM A RUA HERCULANO DO LIVRAMENTO, IMPLANTANDO NO POSTE ALI EXISTE, UM BRAÇO DE LUZ E LUZ PRÓPRIA COM VOLTAGEM ADEQUADA PARA ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/478/478_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER A ILUMINAÇÃO DA QUADRA POLIESPORTIVA CONSTRUÍDA RECENTEMENTE NA EMEIF IRINEU JULIÃO, BEM COMO A ILUMINAÇÃO DO INTERIOR DA ESCOLA MUNICIPAL NAS VIAS DE ACESSO À MESMA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/479/479_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA AMPLA ÁREA DE ESPORTES NO LOCAL ONDE SE ENCONTRA CONSTRUÍDA A ATUAL QUADRA POLIESPORTIVA DO MUNICÍPIO NA EMEIEF IRINEU JULIÃO, PROMOVENDO INCLUSIVE A LIGAÇÃO DA ESCOLA COM ESTA ÁREA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/480/480_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVER DOTAÇÃO ORÇAMENTÁRIA PARA REALIZAR A COBERTURA DA QUADRA POLIESPORTIVA CONSTRUÍDA NA EMEIEF IRINEU JULIÃO, BEM COMO A CONSTRUÇÃO DE ARQUIBANCADAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/481/481_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR PLACAS DE DENOMINAÇÃO DAS RUAS DO LOTEAMENTO SANTA HELENA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/482/482_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR UM POSTE, COM RESPECTIVO BRAÇO DE LUZ, NO INÍCIO DA RUA DAS HORTÊNCIAS, NO JARDIM PRIMAVERA, SAÍDA PARA TAIAÇU</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/483/483_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DO LEITO CARROÇÁVEL DA AV ARMANDO SALLES DE OLIVEIRA, EM FRENTE À FARMÁCIA SANTA LÚCIA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/484/484_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PRAÇA, OU TOMAR MEDIDA SEMELHANTE, NA ÁREA DE LAZER DO LOTEAMENTO JARDIM BELA VISTA, LOCALIZADA ENTRE AS RUAS MARANHÃO E PARÁ DESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/485/485_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À TELEFÔNICA – TELECOMUNICAÇÕES DE SÃO PAULO S/A, QUE SE DIGNE ESTUDAR A POSSIBILIDADE DE INSTALAR MAIS TELEFONES PÚBLICOS POR TODOS OS BAIRROS DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/486/486_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR MESAS E CADEIRAS DE CONCRETO OU OUTRO MATERIAL, DEBAIXO DA SETE COPAS LOCALIZADA NA PRAÇA DR HENRIQUE EMÍLIO OWER SANDOLTH, ESQUINA DA RUA HERCULANO DO LIVRAMENTO COM A AVENIDA LUÍS BASSOLI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/487/487_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR O ACOSTAMENTO DA ESTRADA VICINAL MUNICIPAL VISTA ALEGRE DO ALTO/ARIRANHA, PRINCIPALMENTE NOS LOCAIS DE ENTRADA E SAÍDA DAS PROPRIEDADES RURAIS LOCALIZADAS AO LONGO DA REFERIDA ESTRADA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/488/488_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR A FISCALIZAÇÃO SANITÁRIA DO MUNICÍPIO, NA TENTATIVA DE EVITAR QUE MUNÍCIPES JOGUEM LIXOS NOS LOTES SEM EDIFICAÇÕES NA CIDADE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/489/489_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR A PROPAGANDA ELEITORAL DOS POSTES DA REDE DE ENERGIA ELÉTRICA DA CIDADE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/490/490_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BRAÇOS DE LUZ NOS POSTES EXISTENTES NA RUA RIO GRANDE DO SUL, NO LOTEAMENTO RESIDENCIAL CENTER PARK</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/491/491_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAR, COM POSTE DE LUZ, AS LATERAIS E O FUNDO DA IGREJA DE SÃO CRISTÓVÃO E SÃO NICOLAU, LOCALIZADA NO LOTEAMENTO SANTA RITA DESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/492/492_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BRAÇOS DE LUZ NOS POSTES EXISTENTES NA RUA MINAS GERAIS, NO LOTEAMENTO RESIDENCIAL CENTER PARK</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/493/493_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR POSTES E RESPECTIVOS BRAÇOS DE LUZ NO PROLONGAMENTO DA AVENIDA SANTOS DUMONT DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/494/494_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/496/496_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/442/442_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES COM RELAÇÃO À CONSERVAÇÃO DAS ESTRADAS MUNICIPAIS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/443/443_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO COM RELAÇÃO À CONSERVAÇÃO DAS ESTRADAS MUNICIPAIS E O DISPOSTO NA LEI Nº 1.119/2001, QUE INSTITUI O PROGRAMA MUNICIPAL DE ABERTURA, CONSERVAÇÃO E MANUTENÇÃO DE ESTRADAS MUNICIPAIS RURAIS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/444/444_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE APLICABILIDADE DA LEI Nº 869, DE 1º DE JULHO DE 1993, QUE DISPÕE SOBRE O FECHAMENTO DOS ESTABELECIMENTOS COMERCIAIS, INDUSTRIAIS, CIVIS E SIMILARES, NOS DOMINGOS, FERIADOS CÍVICOS E RELIGIOSOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/445/445_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO COM RELAÇÃO À DOTAÇÃO ORÇAMENTÁRIA DESTINADA ÀS PROGRAMA DE MELHORIA HABITACIONAL </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -723,68 +723,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2002/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2002/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>