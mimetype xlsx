--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -42,748 +42,748 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/386/386_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETOMAR OS SERVIÇOS DE PODA DE ÁRVORES EXISTENTES NAS CALÇADAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/387/387_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE RESTAURAR A ANTIGA ESTAÇÃO DE TREM DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/388/388_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, MEDIANTE ESTUDO DO SETOR RESPONSÁVEL DA PREFEITURA MUNICIPAL E NOS TERMOS DA LEGISLAÇÃO VIGENTE, A INTERRUPÇÃO DE CESSÃO DE ÁREAS PÚBLICAS DO MUNICÍPIO PARA INSTALAÇÃO DE “TRAILERS” E OUTROS PONTOS SIMILARES DE COMÉRCIO, CEDENDO UNICAMENTE O ESPAÇO DISPONÍVEL NO JARDIM DA PRAÇA CENTRAL PARA TAL FINALIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/389/389_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR JUNTO ÀS EMPRESAS DE TRANSPORTE COLETIVO RODOVIÁRIO, ÔNIBUS QUE FAÇA O TRAJETO DE VISTA ALEGRE DO ALTO À CIDADE DE SÃO PAULO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/390/390_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE VERIFICAR A OCORRÊNCIA DE ESGOTO LANÇADO NO CÓRREGO DO MATADOURO E TOMAR MEDIDAS ADEQUADAS PARA SANAR O PROBLEMA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/391/391_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA LOMBADA NO LEITO DA RUA GUARANTÃ DESTE MUNICÍPIO, ENTRE A TRAVESSA DAS ACÁCIAS E TRAVESSA DOS IPÊS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/392/392_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BRAÇO DE LUZ NA RUA HERCULANO DO LIVRAMENTO, NA PROXIMIDADE DO Nº 130 – FRANGOLÂNDIA FRANGOBOM, NO LOTEAMENTO RESIDENCIAL CENTER PARK</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/393/393_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRAMAR E COLOCAR ALAMBRADO NO CAMPO DE FUTEBOL EXISTENTE NO JARDIM SANTA RITA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/394/394_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/395/395_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/394/394_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS NOS IMÓVEIS DO MUNICÍPIO QUE NÃO AS POSSUEM OU QUE AS TÊM EM PÉSSIMAS CONDIÇÕES DE USO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/396/396_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICAÇÃO DOS TRILHOS DAS BOCAS-DE-LOBO EXISTENTES NOS CRUZAMENTOS DA AVENIDA SANTOS DUMONT COM AS RUAS GUARANTÃ E JEREMIAS DE PAULA EDUARDO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/397/397_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE MELHORAR O APROVEITAMENTO PÚBLICO DO MERCADO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/398/398_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAR BANCOS DE CONCRETO EM FRENTE AO CENTRO DE REABILITAÇÃO SOCIAL DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/399/399_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE PROVICENDIAR A RECUPERAÇÃO ASFÁLTICA ( SERVIÇOS DE TAPA BURACOS) DAS RUAS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/400/400_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDER UMA REFORMA NO PRÉDIO DA CRECHE CORAÇÃO DE JESUS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/401/401_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA ASFÁLTICA DA RUA HERCULANO DO LIVRAMENTO E AVENIDAS LUÍS BASSOLI E DR. LUIZ ZACHARIAS DE LIMA, QUE SÃO ATUALMENTE PAVIMENTADAS COM LAJOTAS DE CONCRETO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/402/402_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO ASFALTO EXISTENTE NA ESTRADA VICINAL QUE LIGA VISTA ALEGRE DO ALTO A ARIRANHA, COM O FECHAMENTO DE BURACOS QUE JÁ ESTÃO DANIFICANDO E COMPROMETENDO O PAVIMENTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/403/403_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REFORMA E PINTURA DAS LOMBADAS EXISTENTES NAS RUAS E AVENIDAS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/404/404_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOME AS PROVIDÊNCIAS NECESSÁRIAS QUANTO AO DESTINO DE RESÍDUO DE ÁGUA E DERIVADOS DE PETRÓLEO QUE CORREM PELA RUA PIAUÍ DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/405/405_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE CRIAÇÃO DE UM ASILO NO MUICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/406/406_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAR O MURO DE BALAÚSTRE DA ENTRADA DA CIDADE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/407/407_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINAR O DEPÓSITO DE ENTULHOS, NAS VIAS E LOGRADOUROS PÚBLICOS, EM CAÇAMBAS APROPRIADAS PARA TAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/408/408_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINAR O COMÉRCIO AMBULANTE NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/409/409_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR MESAS E CADEIRAS DE CONCRETO OU OUTRO MATERIAL, DEBAIXO DA ÁRVORE (SETE COPAS) LOCALIZADA NA PRAÇA DR HENRIQUE EMÍLIO OWER SANDOLTH, ESQUINA DA RUA HERCULANO DO LIVRAMENTO COM A AVENIDA LUÍS BASSOLI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/410/410_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTRAR EM CONTATO COM OS PROPRIETÁRIOS DOS TERRENOS QUE SE ENCONTREM SEM CONSTRUÇÃO DE MUROS E CALÇADAS E SOLICITE PROVIDÊNCIAS NO SENTIDO DE PROCEDER A REFERIDA CONSTRUÇÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/411/411_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR O LEITO CARROÇÁVEL DA AV ARMANDO SALLES DE OLIVEIRA, EM FRENTE À FARMÁCIA SANTA LÚCIA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/412/412_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDER A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS E QUEBRADAS LOCALIZADAS AO LADO DO MERCADO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/413/413_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BRAÇOS DE LUZ NOS POSTES EXISTENTES NAS RUAS RIO GRANDE DO SUL E MINAS GERAIS,  NO LOTEAMENTO RESIDENCIAL CENTER PARK</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/414/414_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR UM POSTE, COM RESPECTIVO BRAÇO DE LUZ, NO INÍCIO DA RUA DAS HORTÊNCIAS, NO JARDIM PRIMAVERA, SAÍDA PARA TAIAÇU, E NO PROLONGAMENTO DA AVENIDA SANTOS DUMONT, PARTE CENTRAL DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/441/441_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAR, COM POSTES, A LATERAL DA IGREJA DE SÃO CRISTOVÃO E SÃO NICOLAU DO JARDIM SANTA RITA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/415/415_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR E INTENSIFICAR A FISCALIZAÇÃO NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/416/416_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE INCENTIVAR E APOIAR A REALIZAÇÃO DE FESTA DO PEÃO BOIADEIRO NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t>SOLICITAR À COMPANHIA PAULISTA DE FORÇA E LUZ A MUDANÇA DO POSTE LOCALIZADO NA PROXIMIDADE DA RUA SERGIPE COM A FORTALEZA, EM FRENTE À RESIDÊNCIA DO SENHOR IZILDO A MIRANDA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/418/418_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUMENTAR OU MELHORAR A GRADE DE PROTEÇÃO DO BARRACÃO DA CRECHE CORAÇÃO DE JESUS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/419/419_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE PROCEDER A SUBSTITUIÇÃO DO POSTE, DE MADEIRA, DA REDE DE ENERGIA ELÉTRICA, LOCALIZADO NA AV.DR. ARMANDO SALLES DE OLIVEIRA, PRÓXIMO AO NÚMERO 414</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/420/420_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMULAR E CONCLUIR O TREVO DE ACESSO À SP-323 - SAÍDA PARA PIRANGI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/421/421_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR UM POSTE COM BRAÇO DE LUZ NA RUA SÃO PAULO, Nº 69, PRÓXIMO À RESIDÊNCIA DO SENHOR EVANDRO ROBERTO SERAFIM</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/422/422_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTRAR EM CONTATO COM O PROPRIETÁRIO DA FIRMA FRUT´AGRO - COMÉRCIO DE INSUMOS LTDA, E ESTUDAR A POSSIBILIDADE DE MUDANÇA DE ENDEREÇO DA REFERIDA FIRMA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/423/423_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAR A RUA SÃO PAULO E TRECHO DA RUA MANOEL MARQUES DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/424/424_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BRAÇO DE LUZ NO POSTE EXISTENTE NA RUA AMAZONAS, NA PROXIMIDADE DO Nº 574, NO LOTEAMENTO RESIDENCIAL CENTER PARK</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/425/425_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR POSTE(S) E BRAÇO(S) DE LUZ NO TRECHO DA ESTRADA VICINAL VAA-ARIRANHA QUE PASSA AO LADO DO LOTEAMENTO SANTA HELENA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/426/426_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR LOMBADA NA AV MILTON HITOSI YAEKASHI, PRÓXIMO À RUA HERCULANO DO LIVRAMENTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/427/427_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BRAÇOS DE LUZ NOS DOIS POSTES EXISTENTE NA RUA JEREMIAS DE PAULA EDUARDO, ENTRE A RUA RIO GRANDE DO SUL E AVENIDA SANTOS DUMONT</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/428/428_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR A RECUPERAÇÃO DO ASFALTO DA RUA RIO GRANDE DO SUL, Nº 74</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/429/429_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIGAR, À REDE COLETORA DE ESGOTO DA CIDADE, O ESGOTO PROVENIENTE DA RESIDÊNCIA LOCALIZADA NA RUA JEREMIAS DE PAULA EDUARDO, 506</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/430/430_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR GALERIA PLUVIAL NO CRUZAMENTO DA RUA MARCEONÍLIO TEODORO DE LIMA COM A RUA PARÁ DESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/431/431_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À CONCESSIONÁRIA DE RODOVIAS TEBE S/A, PROVIDÊNCIAS NO SENTIDO DE PROCEDER ESTUDO PARA CONSTRUÇÃO DE DISPOSITIVO NO FINAL DO DISTRITO INDUSTRIAL DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/432/432_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE INCLUA A APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO, NO ROL DAS ENTIDADES QUE RECEBERÃO SUBVENÇÃO SOCIAL NO EXERCÍCIO DE 2004.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/433/433_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À POLÍCIA MILITAR DO MUNICÍPIO, QUE SE DIGNE AUMENTAR A PRESENÇA DE POLICIAIS NA ESCOLA ESTADUAL PROFESSOR SALVADOR GOGLIANO JÚNIOR DO MUNICÍPIO, NO MOMENTO DE ENTRADA, SAÍDA E RECREIO DOS ALUNOS, PRINCIPALMENTE NO PERÍODO NOTURNO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/434/434_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUTAR O PROLONGAMENTO DA REDE DE ENERGIA ELÉTRICA EXISTENTE NA RUA MINAS GERAIS – LOTEAMENTO CENTER PARK, DESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/435/435_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAR A SINALIZAÇÃO HORIZONTAL NO CRUZAMENTO DA RUA HERCULANO DO LIVRAMENTO, RUA MANOEL MARQUES E AVENIDA 18 DE FEVEREIRO COM A AVENIDA LUIS BASSOLI, AVENIDA ARMANDO SALLES DE OLIVEIRA, AVENIDA SANTOS DUMONT E AVENIDA MILTON HITOSI YAEKASHI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/436/436_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR VALETA NO CRUZAMENTO DA RUA PARANÁ E AMAZONAS, A FIM DE CANALIZAR A ÁGUA QUE CORRE JUNTO À SARJETA DA PRIMEIRA RUA CITADA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/437/437_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À TELEFÔNICA – TELECOMUNICAÇÕES DE SÃO PAULO S/A, QUE SE DIGNE ESTUDAR A POSSIBILIDADE DE INSTALAR TELEFONE PÚBLICO NA RUA RORAIMA, Nº 32, E AVENIDA SANTOS DUMONT, Nº 25, DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/438/438_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR O QUADRO DE POLICIAIS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/439/439_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR LOMBADA NA RUA HERCULANO DO LIVRAMENTO, PRÓXIMA À AVENIDA LUÍS BASSOLI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/440/440_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR ARI ROBERTO VICENTE DA SILVA, TENENTE CORONEL PM COMANDANTE DO TRIGÉSIMO TERCEIRO BATALHÃO DE POLÍCIA MILITAR DO INTERIOR E SENHOR OTACÍLIO JOSÉ DE SOUZA, CAPITÃO DA 3ª COMPANHIA DA POLÍCIA MILITAR, QUE SE DIGNEM ESTUDAR A POSSIBILIDADE DE TRANSFERIR O SOLDADO ANDERSON LARIDONDO, DA CIDADE DE TAIAÇU PARA VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/326/326_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIADO AO GRUPO DA TERCEIRA IDADE DE VISTA ALEGRE DO ALTO, NA PESSOA DE SUA PRESIDENTA, A SENHORA NAIDE TEREZINHA DURIGAN CADAMURO, CUMPRIMENTOS A TODOS OS SEUS MEMBROS PELO INESTIMÁVEL E IMPORTANTE SERVIÇO PRESTADO À NOSSA COMUNIDADE</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/327/327_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE A PRODUÇÃO MENSAL E INDIVIDUAL DE CADA UM DOS DENTISTAS DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, EFETIVOS E OU CONTRATADOS, NO PERÍODO DE 1º DE JUNHO A  31 DE DEZEMBRO DE 2002</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/328/328_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE FUNCIONÁRIOS PÚBLICOS MUNICIPAIS QUE VÊM RECEBENDO ADICIONAL DE NÍVEL UNIVERSITÁRIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/329/329_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOCUMENTOS DE NOMEAÇÃO DOS CARGOS DE COORDENADOR MÉDICO DA FAMÍLIA, COORDENADOR DE ENFERMAGEM DA FAMÍLIA, E SECRETÁRIO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/330/330_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO DE HORÁRIO DE TRABALHO DO FUNCIONÁRIO PÚBLICO MUNICIPAL LOTADO NO SETOR DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/331/331_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE VALOR REPASSADO PELO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VISTA ALEGRE DO ALTO AOS COFRES DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/332/332_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A USINA NARDINI INFORMAÇÃO SOBRE SERVIDORES QUE TRABALHAM NA EMPRESA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/333/333_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO ERSA DE BARRETOS INFORMAÇÃO SOBRE O PROGRAMA SAÚDE FAMILIA </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/334/334_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CARGA HORÁRIA FUNCIONÁRIOS PROGRAMA SAÚDE DA FAMILIA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/335/335_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR DE TRAMITAÇÃO O PROJETO DE LEI Nº 046/2002, QUE DÁ DENOMINAÇÃO A VIA PÚBLICA QUE ESPECIFICA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/336/336_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA SERVIDOR PARA COMPARECER À EDILIDADE, EM DIA E HORÁRIO A SER MARCADO PELO PRESIDENTE DA EDILIDADE, A FIM DE PRESTAR ESCLARECIMENTO AO PLENÁRIO SOBRE OS FUNCIONÁRIOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/337/337_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA SERVIDORES PARA COMPARECEREM À EDILIDADE, EM DIA E HORÁRIO A SER MARCADO PELO PRESIDENTE DA EDILIDADE, A FIM DE PRESTAREM ESCLARECIMENTO AO PLENÁRIO SOBRE A EXTINÇÃO DO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/338/338_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOFRE RESPOSTA DADA AO REQUERIMENTO Nº 004/2003 PELO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/339/339_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANCELAMENTO DA REALIZAÇÃO DA OITIVA DOS SERVIDORES PÚBLICOS MUNICIPAIS CONVOCADOS PARA PRESTAR ESCLARECIMENTOS RELACIONADOS AOS ASSUNTOS DOS REQUERIMENTOS Nº 010 E 011/2003</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/340/340_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE OBRAS DE INFRA-ESTRUTURA (GUIAS, SARJETAS E GALERIAS) NO LOTEAMENTO JARDIM SANTA RITA DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/341/341_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE VEÍCULO VOLKSWAGEN, MODELO PARATI, ADQUIRIDO NO ANO DE 2001, ADQUIRIDO COM RECURSOS DA EDUCAÇÃO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/342/342_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE LEILÃO DE VEICULOS REALIZADO NO EXERCÍCIO DE 2002</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/343/343_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLISITA CÓPIA DOS EMPENHOS E NOTAS FISCAIS DOS GASTOS REALIZADOS NA URBANIZAÇÃO DO LOTEAMENTO CENTER PARK </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/344/344_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PROCESSOS JUDICIAIS E TRABALHISTAS QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL FAZ PARTE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/345/345_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PESSOAS FÍSICAS E JURÍDICAS CONTRATADAS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/346/346_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE EXERCICIO DE FUNÇÃO DIFERENTE DAQUELA PARA QUAL FUNCIONARIOS FORAM ADMITIDOS EM CONCURSO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/347/347_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CONTROLE DO CONSUMO DE COMBUSTÍVEIS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/348/348_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE APLICAÇÃO E UTILIZAÇÃO DOS RECURSOS REPASSADOS PELO EXTINTO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/349/349_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE VINCULO EMPREGATÍCIO DE FUNCIONÁRIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/350/350_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO SOBRE EXECUÇÃO DE MELHORIAS HABITACIONAIS EM 65 UNIDADES E  CONSTRUÇÃO DE 2 MORADIAS, OBJETO DO CONTRATO Nº 0121972-00/2001, FIRMADO ENTRE O MUNICÍPIO DE VISTA ALEGRE DO ALTO E A CAIXA ECONÔMICA FEDERAL </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/351/351_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE FUNÇÕES EXERCIDAS POR FUNCIONÁRIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/352/352_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE INEXISTÊNCIA DE MUROS E CALÇADAS EM IMÓVEIS LOCALIZADOS NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/353/353_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PROVIDÊNCIAS COM RELAÇÃO À PRECÁRIA ILUMINAÇÃO EXISTENTE NA ESQUINA DA AV SANTOS DUMONT COM A RUA HERCULANO DO LIVRAMENTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/354/354_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA COM RELAÇÃO À QUEDA DO ALAMBRADO E À PRECÁRIA SITUAÇÃO DO FORRO DE GESSO LOCALIZADOS NA ESCOLA JARDIM ITÁLIA DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/355/355_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE LOTEAMENTOS SANTA RITA, SANTA HELENA, CENTER PARK E O JARDIM PARAÍSO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/356/356_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMÇÃO SOBRE VÍNCULO EMPREGATÍCIO DE PESSOA COM A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO?</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/357/357_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE DISTRITO INDUSTRIAL DE VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/358/358_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE EXECUÇÃO DE ASFALTO EM TRECHO DA AV. MARGINAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/359/359_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA NOME DE FUNCIONARIOS DA EMPRESA FERREIRA &amp; POSSA S/C LTDA QUE PRESTAM SERVIÇOS PARA A PREFEITURA MUNICIPAL </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/360/360_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE FUNCIONARIOS DA EMC CONSTRUÇÃO E PROJETOS TECNICOS LTDA, QUE PRESTAM SERVIÇOS PARA A PREFEITURA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/361/361_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA FORNECIMENTO CÓPIA DO REGISTRO DE PONTO DOS CARGOS: COODENADOR MÉDICO DA FAMÍLIA, COORDENADOR DE ENFERMAGEM DA FAMÍLIA E SECRETÁRIO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/362/362_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ARRECADAÇÃO DAS RECEITAS ADVINDAS DO ALUGUEL DE ÁREA PÚBLICA DA PRAÇA DR HENRIQUE EMÍLIO OWER SANDOLTH, QUANDO DAS REALIZAÇÕES DE FESTEJOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/363/363_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À CRECHE CORAÇÃO DE JESUS, INFORMAÇÃO SOBRE PESSOAL CONTRATADO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/364/364_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE COMO É FEITO O ABASTECIMENTO DE ÁGUA E ESGOTO DAS RESIDÊNCIAS LOCALIZADAS NA RUA JEREMIAS DE PAULA EDUARDO, Nº 506, E RUA MINAS GERAIS, Nº 11</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/365/365_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE LOCAL DE TRABALHO DE PEDREIROS E SERVENTES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/366/366_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO HORARIO DE TRABALHO DE MÉDICOS CONCURSADOS E COMISSIONADOS ADMITIDOS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/367/367_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIA DO ÚLTIMO CONTRATO CELEBRADO COM A EMPRESA FERREIRA &amp; POSSA S/C LTDA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/368/368_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DOS CONTRATOS ADMINISTRATIVOS Nº 030 E 38/2003  E057/2003</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/369/369_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O VALOR DAS DESPESAS REALIZADAS COM PAVIMENTAÇÃO ASFÁLTICA NO MUNICÍPIO NO EXERCÍCIO DE 2003</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/370/370_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CUSTOS DO PROCESSO SH 689/05/2002 – SECRETARIA DE HABITAÇÃO, RELATIVO AS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA, GUIAS, SARJETAS E GALERIAS PLUVIAIS NO BAIRRO CENTER PARK</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/371/371_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REGIME DE URGÊNCIA ESPECIAL PARA PROJETO DE LEI COMPLEMENTAR Nº 9, PROJETO DE LEI Nº 48, E PROJETO  DE LEI Nº 49/2003</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/372/372_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA À SECRETARIA DE ESTADO DA SAÚDE – DIR. IX – BARRETOS, MEDIDAS A SEREM TOMADAS COM RELAÇÃO À EXISTÊNCIA DE FOSSA NEGRA NO MUNICÍPIO – RUA JEREMIAS DE PAULA EDUARDO, 506 – CENTRO </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/373/373_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A SITUAÇÃO FINANCEIRA DO MUNICÍPIO, COM BASE NO BALANCETE DO MÊS DE SETEMBRO DE 2003</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/374/374_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE AMPLIAÇÃO OU CONSTRUÇÃO DE NOVAS DEPENDÊNCIAS NO ALMOXARIFADO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/375/375_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATENDIMENTO DOS REQUERIMENTOS DE NºS 18, 37, 38, 43, 44 E 45/2003</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/376/376_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO JUIZO ELEITORAL PARA DISPONIBILIZAR A ENTREGA DOS TÍTULOS ELEITORAIS NAS DEPENDÊNCIAS DO PRÉDIO DA CÂMARA </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/377/377_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAR SOBRE ADVERTÊNCIA À FUNCIONÁRIA PÚBLICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/378/378_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE OS MOTIVOS QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL NÃO DEU ATENDIMENTO À INDICAÇÃO Nº 033/2003</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/379/379_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/380/380_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/379/379_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROVIDÊNCIAS TOMADAS PARA SOLUÇÃO DO PROBLEMA DE ESGOTO DA RESIDÊNCIA LOCALIZADA NA RUA JEREMIAS DE PAULA EDUARDO, 506</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/381/381_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO ERSA DE BARRETOS, INFORMAR SOBRE A SUBORDINAÇÃO DE SERVIDOR ESTADUAL DA ÁREA DE SAÚDE NO MUNICÍPIO EM QUE A SAÚDE É MUNICIPALIZADA_x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/382/382_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PRESIDÊNCIA A PUBLICAÇÃO DE COMUNICADO ALERTANDO A POPULAÇÃO VISTALEGRENSE SOBRE A  SITUAÇÃO FINANCEIRA DO MUNICÍPIO NO MÊS DE SETEMBRO DE 2003</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/383/383_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIA EMPENHOS, NOTAS FISCAIS E REQUISIÇÕES DE ABASTECIMENTO DE COMBUSTÍVEL DOS VEÍCULOS DO SETOR DE SAÚDE DO MUNICÍPIO, REFERENTE AOS EXERCÍCIOS DE 1997 E 1998. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/384/384_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE URGÊNCIA SIMPLES AO REQUERIMENTO DO MUNÍCIPE WILSON JOSÉ MAGORNO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/385/385_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA INSTAURAÇÃO DE COMISSÃO PROCESSANTE, VISANDO A CASSAÇÃO DO MANDATO ELETIVO DO PREFEITO MUNICIPAL DE VISTA ALEGRE DO ALTO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1090,68 +1090,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2003/385/385_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2003/385/385_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>