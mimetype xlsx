--- v0 (2025-12-14)
+++ v1 (2026-06-17)
@@ -42,273 +42,273 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/308/308_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A AQUISIÇÃO DE MAIS BANCOS E CADEIRAS PARA O VELÓRIO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/309/309_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR VALETA NO CRUZAMENTO DA RUA AMAZONAS E PARANÁ, A FIM DE CANALIZAR A ÁGUA QUE CORRE JUNTO À SARJETA DA PRIMEIRA RUA CITADA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/310/310_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR TELEFONE PÚBLICO NA RUA TOCANTINS, 155, DESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/316/316_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À POLÍCIA MILITAR DO MUNICÍPIO, QUE SE DIGNE INTENSIFICAR O POLICIAMENTO PELAS RUAS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/311/311_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR, NOS FERIADOS E FINAIS DE SEMANAS, CARTAZ OU PLACA INDICANDO QUAL FARMÁCIA ESTÁ DE PLANTÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/312/312_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGAR URGENTEMENTE A PORTARIA Nº 129 DE 27 DE NOVEMBRO DE 2002, QUE CONCEDE DISPENSA A SERVIDORES PÚBLICOS MUNICIPAIS (DISPENSA DE USO DO CARTÃO ELETRÔNICO DE IDENTIFICAÇÃO FUNCIONAL, BEM COMO A NECESSIDADE DE REGISTRO DIÁRIO DE SUAS FREQÜÊNCIAS)</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/313/313_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE RECUPERAR A SINALIZAÇÃO HORIZONTAL E VERTIDAL DO MUNICÍPIO, PRINCIPALMENTE A DA ROTATÓRIA DO CEMITÉRIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/314/314_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIR AS LÂMPADAS QUEIMADAS DOS REFLETORES DO ESTÁDIO E GINÁSIO DE ESPORTES MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/315/315_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>READEQUAR A ESCALA DE MÉDICOS QUE ATENDEM A POPULAÇÃO VISTALEGRENSE NO SETOR DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/317/317_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR A MODIFICAÇÃO DOS TRILHOS DAS BOCAS-DE-LOBO EXISTENTES NOS CRUZAMENTOS DA AVENIDA SANTOS DUMONT COM AS RUAS GUARANTÃ E JEREMIAS DE PAULA EDUARDO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/318/318_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DISPOSITIVO DE REDUÇÃO DE VELOCIDADE NA RUA JUVENAL FERNANDES CHAVES DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/319/319_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DOS DOIS BUEIROS E RESPECTIVAS BOCAS-DE-LOBO EXISTENTES NO CRUZAMENTO DA AVENIDA SANTOS DUMONT COM A RUA MARCEONÍLIO TEODORO DE LIMA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/320/320_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDER ESTUDO PARA INSTALAÇÃO DE DISPOSITIVO REDUTOR DE VELOCIDADE NO TREVO DE ACESSO À SP-323 – SAÍDA PARA PIRANGI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/321/321_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO E CONSEQÜENTE PROIBIÇÃO DE USO DE ALTO-FALANTES E APARELHOS SONOROS POR COMERCIANTES AMBULANTES DENTRO DO PERÍMETRO URBANO DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/322/322_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM PONTO DE ÔNIBUS, COM ABRIGO, PRÓXIMO AO TREVO PRINCIPAL DE VISTA ALEGRE DO ALTO, SENTIDO MONTE ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/323/323_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR A SINALIZAÇÃO E EFETUAR REPAROS DA ESTRADA VICINAL JOSÉ CURI, UMA VEZ QUE A MESMA É MUITO SINUOSA E TEM-SE OBSERVADO QUE DIVERSOS MOTORISTAS TRAFEGAM EM ALTA VELOCIDADE ATRAVÉS DA CITADA ESTRADA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/324/324_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DO TRECHO DA VICINAL VISTA ALEGRE DO ALTO/TAIAÇU, LOCALIZADO ENTRE A RUA ROMA E RUA DOS OITIS, NO JARDIM PRIMAVERA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/325/325_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA LOMBADA, NA ESTRADA VICINAL VISTA ALEGRE DO ALTO/TAIAÇU, UM POUCO ANTES DA RUA DOS OITIS, NO JARDIM PRIMAVERA</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/289/289_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CÓPIA DE TODOS OS EMPENHOS E RESPECTIVAS NOTAS FISCAIS DO MÊS DE JANEIRO DE 2004. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/290/290_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER PRESTAÇÃO DE CONTAS À CÂMARA MUNICIPAL, DO PERÍODO EM QUE KALIL AIDAR FILHO ESTEVE NO CARGO DE PREFEITO MUNICIPAL (22 DE JULHO DE 2003 A 8 DE MARÇO DE 2004), DISCRIMINANDO, MENSALMENTE, A EVOLUÇÃO DA DESPESA E DA RECEITA DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/291/291_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE O CARTÃO DE PONTO NO SETOR DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/292/292_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE O PROGRAMA SAÚDE DA FAMILIA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/293/293_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE O IMÓVEL LOCALIZADO À RUA PIAUÍ NO DISTRITO INDUSTRIAL DO MUNICÍPIO E DE PROPRIEDADE DO SENHOR LUIZ CARLOS MARIOTTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/294/294_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER FORNECIMENTO DE CÓPIA DOS EMPENHOS E NOTAS FISCAIS DO PERÍODO DE SETEMBRO DE 2002 A DEZEMBRO DE 2003 DA CRECHE CORAÇÃO DE JESUS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/295/295_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE CONTRATO DE REPASSE DO ORÇAMENTO GERAL DA UNIÃO – OGU MORAR MELHOR – Nº 0121972-00/2001, ASSINADO COM O MUNICÍPIO EM 24/12/2001</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/296/296_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE O PROCESSO SH – 689/05/2003, CELEBRADO COM A SECRETARIA DA HABITAÇÃO, COM A FINALIDADE DE CONSTRUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA, GUIAS, SARJETAS E GALERIAS PLUVIAIS NO BAIRRO CENTER PARK</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/297/297_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE CONVÊNIO FIRMADO COM A SECRETARIA FEDERAL DE DESENVOLVIMENTO URBANO – SEDU, ATRAVÉS DA CAIXA ECONÔMICA FEDERAL, NO EXERCÍCIO DE 2002 E CONFORME INFORMADO NA JUSTIFICATIVA DO PROJETO DE LEI Nº 5/2004</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/298/298_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE PESSOAL DA CRECHE CORAÇÃO DE JESUS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/299/299_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA FOLHA DE PAGAMENTO DA PREFEITURA MUNICIPAL DO MÊS DE FEVEREIRO DE 2004, CONTENDO TODOS OS CARGOS EFETIVOS, COMISSIONADOS, CONTRATADOS, VENCIMENTOS, GRATIFICAÇÕES E DESCONTOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/300/300_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE CUSTO DO TRANSPORTE DE ALUNOS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/301/301_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE QUEM ESTÁ COMANDANDO A PREFEITURA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/302/302_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE UTILIZAÇÃO DE VEÍCULOS DA PREFEITURA MUNICIPAL NOS FINS DE SEMANAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/303/303_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE OCUPANTES DOS CARGOS EM COMISSÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/304/304_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE BOMBAS DE RECALQUE DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/305/305_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE CARGO SECRETÁRIO MUNICIPAL SAÚDE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/306/306_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ADIANTAMENTO NO VALOR DE R$500,00 REAIS PRA COBRIR DESPESAS COM HOSPEDAGEM, COMBUSTÍVEL E ALIMENTAÇÃO DO ASSESSOR JURÍDICO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/307/307_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE CARGO MUNICIPAL SAÚDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -615,68 +615,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2004/307/307_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2004/307/307_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="254.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>