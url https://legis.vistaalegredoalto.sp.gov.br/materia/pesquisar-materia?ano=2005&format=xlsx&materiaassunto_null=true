--- v0 (2025-10-29)
+++ v1 (2026-08-01)
@@ -42,225 +42,225 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/274/274_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR A FISCALIZAÇÃO E CONSEQÜENTE PROIBIÇÃO DE USO DE ALTO-FALANTES E APARELHOS SONOROS POR COMERCIANTES AMBULANTES DENTRO DO PERÍMETRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/275/275_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINAR O COMÉRCIO AMBULANTE NO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/276/276_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINAR A PANFLETAGEM DE PROPAGANDA DENTRO DO PERÍMETRO URBANO DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/277/277_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR A LIMPEZA DA ÁREA INSTITUCIONAL E SISTEMA DE LAZER DO LOTEAMENTO CENTER PARK. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/278/278_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE UM MINI-CAMPO E UMA CAIXA DE AREIA PARA PRÁTICA DE SALTO EM DISTÂNCIA, JUNTO AO CENTRO DE LAZER DO TRABALHADOR RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/279/279_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE EFETUAR REPASSE DE RECURSOS ATRAVÉS DE SUBVENÇÃO SOCIAL, PARA A FUNDAÇÃO PIO XII, MANTENEDORA DO HOSPITAL DE CÂNCER DE BARRETOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/280/280_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE ADEQUAR AS LOMBADAS EXISTENTES NA RUA AMAZONAS (EM FRENTE AO GINÁSIO DE ESPORTES) RUA MANOEL MARQUES, 65 (EM FRENTE À CASA DO “DITO LEOPOLDINO”)  E RUA JOÃO RICARDO DE MELLO, 85 (EM FRENTE À CASA DA “GUEDA”).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/281/281_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDAR A POSSIBILIDADE DE RECUPERAR A SINALIZAÇÃO VERTIDAL DO MUNICÍPIO.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/282/282_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA RAMPA E UM CORRIMÃO NA ENTRADA DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/283/283_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMAR E SINALIZAR A LOMBADA EXISTENTE NA RUA ROMA, 77, PRÓXIMO AO “BAR DO CHAVES”. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/284/284_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR A ÁRVORE EXISTENTE NA CALÇADA DO “BARRACÃO DO VILLELA” LOCALIZADO NA RUA ROMA DESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/285/285_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE CELEBRAR CONVÊNIO COM A SECRETARIA DE SEGURANÇA PÚBLICA, OBJETIVANDO O PAGAMENTO DE GRATIFICAÇÃO A POLICIAIS MILITARES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/286/286_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZAR UM APARELHO CELULAR  AO CONSELHO TUTELAR DO MUNICÍPIO PARA LOCALIZAÇÃO E ATENDIMENTO EM DIAS NORMAIS E DE PLANTÕES. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/287/287_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR RECURSO FINANCEIRO À COMISSÃO MUNICIPAL DE ESPORTES, A FIM DE PAGAR GARANTIAS DE JOGOS DE FUTEBOL REALIZADOS POR ATLETAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/509/509_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE FIRMAR PARCERIA PARA DISPONIBILIZAR COBERTURA MUNICIPAL PARA CONEXÃO SEM FIO À INTERNET</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/260/260_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ÁREA SAÚDE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/261/261_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PESSOAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/262/262_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONTRATAÇÃO DE EMPRESAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/263/263_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A CRECHE CORAÇÃO DE JESUS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/264/264_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COPIA CONTRATOS E PORTARIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/265/265_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROGRAMA SAÚDE DA FAMILIA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/266/266_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE FELIPE FIORANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/267/267_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AQUISIÇÃO DE COMBUSTÍVEL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/268/268_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE BOMBA DE ÁGUA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/269/269_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE LIMPEZA CENTER PARK</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/270/270_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUÇÃO DA ÁREA MÍNIMA DE LOTE URBANO RESIDENCIAL DE 150 PARA 120 METROS QUADRADOS E A TESTADA MÍNIMA DE 6 PARA 5 METROS, QUE FOR DESTINADO EXCLUSIVAMENTE PARA FINS COMERCIAIS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/271/271_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DOCUMENTOS PESSOAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/272/272_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CRECHE CORAÇÃO DE JESUS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/273/273_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONVENIO COM A POLÍCIA MILITAR E POLICIA CIVIL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -567,68 +567,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2005/273/273_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2005/273/273_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="239.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>