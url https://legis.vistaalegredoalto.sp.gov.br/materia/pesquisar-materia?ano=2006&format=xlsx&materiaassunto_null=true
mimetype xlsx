--- v0 (2025-10-27)
+++ v1 (2026-08-01)
@@ -42,802 +42,802 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/22/22_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EXECUTIVO MUNICIPAL CALÇAMENTO E LIMPEZA DE TERRENOS BALDIOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/23/23_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL EFETUAR CONTROLE DE ZOONOSE NA ÁREA INSTITUCIONAL E SISTEMA DE LAZER DO LOTEAMENTO CENTER PARK PARA COMBATER MORCEGOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/24/24_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA, POLICIA CIVIL E MILITAR PARA FAZER TRIAGEM DE CIDADÃOS QUE CHEGAM À CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/37/37_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO ASFALTO DOS LOGRADOUROS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/38/38_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BRAÇO DE LUZ NO PROLONGAMENTO DA RUA HERCULANO DO LIVRAMENTO, 93</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/39/39_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DISPOSITIVO DE REDUÇÃO DE VELOCIDADE AV MILTO H YAEKASHI COM HERCULANO LIVRAMENTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/40/40_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENOS BALDIOS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/102/102_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS PARA PROCEDER LIMPEZA DE TERRENOS BALDIOS DO MUNICIPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/103/103_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ILUMINAÇÃO NO TRECHE DA VICINAL VAA/ARIRANHA - ENTRE O CEMITÉRIO E A RUA JUVENAL FERNADES CHAVES</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/104/104_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE SISTEMA DE ÁGUAS PLUVIAIS E PAVIMENTAÇÃO ASFÁLTICA NA RUA DAS BROMÉLIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/105/105_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MAIS 4 GARIS PARA LIMPEZA DAS RUAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/106/106_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AMENIZAR AS LOMBADAS EXISTENTES NO MUNICIPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/107/107_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA LIMPEZA E FECHAMENTO DA CONSTRUÇÃO DA SEDE DO RECANTO DA TERCEIRA IDADE._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/108/108_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM TAMPADOS OS BURACOS DA RUA SANTA CATARINA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/114/114_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DISCIPLINAR A COLOCAÇÃO DE ENTULHOS NAS VIAS E LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/110/110_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE GUIAS, SARJETAS E PAVIMENTAÇÃO ASFÁLTICA DO LOTEAMENTO SANTA HELENA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/113/113_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPRA DE BALANÇA PARA A CRECHE CORAÇÃO DE JESUS E PROGRAMA SAUDE DA FAMILIA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/133/133_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROCEDA ESTUDO PARA INSTALAÇÃO DE DISPOSITIVO REDUTOR DE VELOCIDADE NA RUA JUVENAL FERNANDES CHAVES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/134/134_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROCEDA ESTUDO PARA INSTALAÇÃO DE DISPOSITIVO REDUTOR DE VELOCIDADE NA RUA AMAZONAS, PROXIMO AO Nº 563.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/135/135_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME PROVIDÊNCIAS NO SENTIDO DE REGAR A RUA DAS BROMÉLIAS DUAS VEZES AO DIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/140/140_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA ESTUDO PARA INSTALAÇÃO DE DISPOSITIVO REDUTOR DE VELOCIDADE NA RUA HERCULANO DO LIVRAMENTO.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/10/10_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/13/13_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/14/14_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO QUADRO DE MAGISTÉRIO PÚBLICO MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/16/16_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/72/72_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALIENAÇÃO, POR DOAÇÃO, MEDIANTE ESCRITURA PÚBLICA CLÁUSULA DE REVERSÃO, DE LOTE DO DISTRITO INDUSTRIAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/73/73_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALIENAÇÃO, POR DOAÇÃO, MEDIANTE ESCRITURA PÚBLICA CLÁUSULA DE REVERSÃO, DE LOTES DO DISTRITO INDUSTRIAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/74/74_texto_integral.pdf</t>
-[...50 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/91/91_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/74/74_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/75/75_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/76/76_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/77/77_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/78/78_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/79/79_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/80/80_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/81/81_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/82/82_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/83/83_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/84/84_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/85/85_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/86/86_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/87/87_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/88/88_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/89/89_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/90/90_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO ATRAVÉS DE DOAÇÃO COM ENCARGOS DE DOIS LOTES REFERENTES AS MATRICULAS DO SERVIÇO IMOBILIÁRIO SOB NºS 20.534 E 20.681.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/115/115_texto_integral.pdf</t>
-[...35 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/127/127_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/115/115_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/116/116_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/117/117_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/118/118_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/119/119_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/120/120_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/121/121_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/122/122_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/123/123_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/124/124_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/125/125_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/126/126_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO ESPECIAL AO SERVIDOR TITULAR DO CARGO DE MÉDICO COORDENADOR DO PSF</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/144/144_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE BENEFÍCIOS DE PARCELAMENTO AOS CONTRIBUINTES DE TRIBUTOS GERAIS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, COM DÉBITOS INSCRITOS EM DÍVIDA ATIVA TRIBUTÁRIA E NÃO TRIBUTÁRIAS, NA FORMA QUE ESPECIFICA E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/150/150_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/3/3_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO CAPUT DO ARTIGO 18, ACRESCENDO OS INCISOS I E II, E INCLUI O ARTIGO 18-A NA LEI MUNICIPAL Nº 1.119 DE 18 DE ABRIL DE 2001.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/4/4_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCLUSÃO SOCIAL DE DISTRIBUIÇÃO DE BOLSAS DE ESTUDO - PROESTUDO - A ESTUDANTES CARENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/5/5_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$52.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/6/6_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO AO ANEXO I DA LEI MUNICIPAL Nº 1.298, DE 30 DE JUNHO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/8/8_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/9/9_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$20.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/11/11_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ACRESCENTAR ANEXO DE CRIAÇÃO DE CARGO À LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/12/12_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ACRESCENTAR CARGO AO ANEXO VII DA LEI MUNICIPAL Nº 1.298, DE 30 DE JUNHO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/15/15_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$25.657,74, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/19/19_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$45.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/20/20_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$280.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/21/21_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$40.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/25/25_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/26/26_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL ESPECIAL NO VALOR DE R$60.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/27/27_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ACRESCENTAR PROGRAMA AO ANEXO DA LEI MUNICIPAL Nº 1.298, DE 30 DE JUNHO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/28/28_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/29/29_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$200.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/30/30_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE QUE ESPECIFICA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/31/31_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO, A CELEBRAR CONVÊNIO COM O FUNDO SOCIAL DE SOLIDARIEDADE DO ESTADO DE SÃO PAULO - FUSSESP </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/32/32_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL ESPECIAL NO VALOR DE R$17.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/33/33_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO AO ANEXO DA LEI MUNICIPAL Nº 1.298, DE 30 DE JUNHO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/34/34_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/35/35_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/34/34_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADE COMO ORGANIZAÇÕES SOCIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/36/36_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/41/41_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A RECEBER, MEDIANTE CONTRATO ESPECÍFICO, RECURSOS FINANCEIROS DO FUNDO ESTADUAL DE PREVENÇÃO E CONTROLE DE POLUIÇÃO - FECOP</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/42/42_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/43/43_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/44/44_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/43/43_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/45/45_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO,MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO PROMOCIONAL VIDA NOVA "HORTO DE DEUS".</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/46/46_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DOS LOTES DO DISTRITO INDUSTRIAL, DÁ NOVA REDAÇÃO AO ARTIGO 2º CAPUT E AO ARTIGO 5º CAPUTA E REVOGA O PARÁGRAFO ÚNICO DO ARTIGO 2º E O ARTIGO 3º DA LEI MUNICIPAL Nº 634 DE 24 DE NOVEMBRO DE 1987</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/47/47_texto_integral.pdf</t>
-[...56 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/66/66_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/47/47_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/48/48_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/49/49_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/50/50_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/51/51_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/52/52_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/53/53_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/54/54_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/55/55_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/56/56_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/57/57_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/58/58_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/59/59_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/60/60_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/61/61_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/62/62_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/63/63_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/64/64_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/65/65_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA COMUNITÁRIO DE MELHORAMENTOS - PCM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/67/67_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO ATRAVÉS DE DOAÇÃO COM ENCARGOS DE DOIS LTES REFERENTES AS MATRICULAS DO SERVIÇO IMOBILIARIO SOB NºS 20.534 E 20.681.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/68/68_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL ESPECIAL NO VALOR DE R$7.350,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/69/69_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/70/70_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/69/69_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO A LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/92/92_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$9.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/93/93_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$4.200,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/94/94_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/96/96_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/94/94_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/95/95_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO "CAPUT" DO ARTIGO 1º E PARÁGRAFO 3º DO ARTIGO 2º, DA LEI MUNICIPAL Nº 1.198, DE 10 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/97/97_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$10.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/98/98_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/100/100_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/98/98_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/99/99_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/101/101_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA GARTIFICAÇÃO ESPECIAL AO SERVIDOR TITULAR DO CARGO DE MEDICO COORDENADOR DO PSF.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/128/128_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ARTIGO 3º DA LEI MUNICIPAL Nº 1.350, DE 04 DE ABRIL DE 2006, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/129/129_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$5.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/130/130_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$9.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/136/136_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, AO CLUBE VISTA ALEGRE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/137/137_texto_integral.pdf</t>
-[...8 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/141/141_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/137/137_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/138/138_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/139/139_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEIT A E FIXA A DESPESA DO MUNICIPIO DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2007</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/142/142_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/143/143_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/142/142_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO AO ANEXO I DA LEI MUNICIPAL Nº 1.369, DE 13 DE JUNHO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/146/146_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/147/147_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$175.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/148/148_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$94.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/149/149_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$2.900,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/151/151_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$14.200,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/152/152_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$50.220,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/153/153_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$4.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/154/154_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$71.500,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/155/155_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$72.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/156/156_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$8.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/157/157_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$22.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/159/159_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$11.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/17/17_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/18/18_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/71/71_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CAMARA MUNICIPAL DE VISTA ALEGRE DO ALTO A CELEBRAR CONVÊNIO COM O BANCO NOSSA CAIXA S/A, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/132/132_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE LEVANTAMENTO DAS ÁGUAS PLUVIAIS DO MUNICIPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/158/158_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DA ÁREA EXISTENTE ENTRE AS CASAS DO LOTEAMENTO CENTER PARK E A CERCA VIVA DA PROPRIEDADE RURAL DO SENHOR IRINEU JULIÃO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1144,68 +1144,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2006/158/158_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2006/158/158_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="239.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>