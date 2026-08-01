--- v0 (2025-10-31)
+++ v1 (2026-08-01)
@@ -42,705 +42,705 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE REPARE BURACO NA RUA PARANÁ</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE ESTABELEÇA PREFERÊNCIA DE CIRCULAÇÃO NO CRUZAMENTO DA RUA AMAZONAS COM 25 DE MARÇO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL CONSTRUIR LOMBADAS E COLOCAR BRAÇO DE LUZ NA RUA INOCENCIO DE PAULA EDUARDO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA AMAZONAS, PRÓXIMO AO NUMERO 563</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL REFORMULAR E REFORMAR O PARQUE LOCALIZADO NA PRAÇA DOS ITALIANOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL CONCEDER IMPRESSORA PARA O SETOR DE IDENTIDADES DA POLÍCIA CIVIL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/181/181_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL COLOCAR TUBULAÇÃO DE ÁGUA ABAIXO DA SARJETA DA RUA MANOEL MARQUES</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/190/190_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL PROVIDÊNCIAS PARA PROCEDER A PODA DAS ÁRVORES LOCALIZADAS NA RUA JEREMIAS DE PAULA EDUARDO, AO LADO DO ESTÁDIO MUNICIPAL, EM AMBROS OS LADOS DA RUA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/191/191_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS AO PREFEITO MUNICIPAL NO SENTIDO DE PROCEDER A PODA DAS ÁRVORES LOCALIZADAS NO SISTEMA DE LAZER E ÁREA INSTITUCIONAL DO LOTEAMENTO CENTER PARK, COM POSTERIOR COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NO LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/200/200_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS AO EXECUTIVO MUNICIPAL PARA COLOCAÇÃO DE PLACA OU PINTURA DE MURO, DESIGNANDO QUE NO O IMÓVEL LOCALIZADO NA RUA ETELVINO DE SOUSA, 130, FUNCIONA O CONSELHO TUTELAR DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/202/202_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ESTUDOS PARA ADQUIRIR VIATURA PARA O CONSELHO TUTELAR DO MUNICIPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/208/208_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE COLOQUE BANCOS NO CENTRO DE REABILITAÇÃO SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/209/209_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL CONSTRUIR LOMBADA NA RUA PARANÁ, 58.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/232/232_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ADMITA 3 MENSALISTAS DO CONCURSO REALIZADO RECENTEMENTE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/233/233_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DISPONIBILIZAR UM VEÍCULO EXCLUSIVO PARA O TRANSPORTE DE MERENDA ESCOLAR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/241/241_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO NOMEAR RUA COM O NOME DE JULIO SQUIBOLA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/242/242_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA EXECUTIVO ADEQUAR BUEIRO DA RUA SANTA CATARINA E QUE DESPEJA NO BUEIRO DA RUA RIO GRANDE DO SUL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUIR LOMBADAS A RUA RORAIMA DO CENTER PARK</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE COLOQUE GUARDA NOTURNO NO TERMINAL RODOVIÁRIO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL O CONSERTO DOS BURACOS DAS RUAS E AVENIDAS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE LOMBADA NA RUA 25 DE MARÇO, 135</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR A INSTALAÇÃO DE AR CONDICIONADO NAS SALAS DE ATENDIMENTO DO CENTRO DE REABILITAÇÃO SOCIAL – CENTRINHO, LOCALIZADO À AVENIDA ROMA, 20</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE FIRMAR PARCERIA PARA DISPONIBILIZAR COBERTURA MUNICIPAL PARA CONEXÃO SEM FIO À INTERNET</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA APOIO PARA APROVAÇÃO DA PROPOSTA E EMENDA CONSTITUCIONAL Nº 549/2006, QUE INTRODUZ ARTIGO 251 NA CONSTITUIÇÃO FEDERAL PARA A DISCIPLINA DA CARREIRA DE DELEGADO DE POLÍCIA, VINCULAÇÃO DA SUA REMUNERAÇÃO AOS SUBSÍDIOS DOS MEMBROS DO MINISTÉRIO PÚBLICO E OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA ORÇAMENTÁRIA DA CAMARA MUNICIPAL PARA O EXERCÍCIO DE 2008, NO VALOR DE R$348.000,00</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/199/199_texto_integral.doc</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/199/199_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO Nº 1 AO PLC 39, DE 22 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/201/201_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA AO PREFEITO MUNICIPAL, O SENHOR ANTONIO APPARECIDO FIORANI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/212/212_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2005 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/562/562_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2004 DA PREFEITURA MUNI-CIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/563/563_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA AO PREFEITO MUNICIPAL, O SENHOR ANTONIO APPARECIDO FIORANI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/166/166_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 2º, DO ARTIGO 6º DA LEI MUNICIPAL Nº 815/92.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/192/192_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/193/193_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/227/227_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/193/193_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL – BNDES, ATRAVÉS DO BANCO DO BRASIL S/A, NA QUALIDADE DE MANDATÁRIO, A OFERECER GARANTIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO ATRAVÉS DE DOAÇÃO COM ENCARGOS DE UMA ÁREA REFERENTE A MATRÍCULA DO SERVIÇO IMOBILIÁRIO SOB Nº 11.375.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/160/160_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL ESPECIAL NO VALOR DE R$62.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/161/161_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/162/162_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$689.700,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/163/163_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$63.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/164/164_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ACRECENTAR ANEXO DE CRIAÇÃO DE CARGO À LEI MUNICIPAL Nº 1.322, DE 13 DE AOUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/165/165_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ACRESCENTAR CARGO AO DEMONSTRATIVO IX DA LEI Nº 1.369, DE 13 DE JUNHO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$5.000,00,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$232.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ACRESCENTAR ANEXO DE CRIAÇÃO DE CARGO À LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/185/185_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/198/198_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/185/185_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$45.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/187/187_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$14.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/188/188_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL ESPECIAL NO VALOR DE R$1.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/189/189_texto_integral.doc</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/189/189_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PADRONIZAÇÃO E A MANUTENÇÃO DE MUROS E CALÇADAS E A LIMPEZA DE IMÓVEIS SITUADOS DENTRO DO PERÍMETRO URBANO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/194/194_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$16.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/195/195_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO DO FUNDEB DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/196/196_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/197/197_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/196/196_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ACRESCENTAR CARGO AO DEMONSTRATIVO IX DA LEI MUNICIPAL Nº 1.369, DE 13 DE JUNHO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/203/203_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$4.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/204/204_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$40.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/205/205_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/206/206_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/207/207_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2008 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/213/213_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/214/214_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.369, DE 13 DE JUNHO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/215/215_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$120.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/219/219_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO PROMO-CIONAL VIDA NOVA “HORTO DE DEUS” </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/220/220_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/221/221_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/222/222_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.369, DE 13 DE JUNHO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/223/223_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$16.200,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/224/224_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/226/226_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, AO HOSPITAL DE CANCER DE BARRETOS “FUNDAÇÃO PIO XII”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/228/228_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$16.933,55, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/229/229_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANO DE ERRADICAÇÃO E SUBSTITUIÇÃO DE ÁRVORES DA ESPÉCIE MURTA NO PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/234/234_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$8.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/235/235_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/236/236_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/237/237_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/236/236_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$109.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/238/238_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/240/240_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/238/238_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/239/239_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$178.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO “DIA DO EVANGÉLICO”, NO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE SAÚDE E INSTITUI A CONFERÊNCIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$295.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$6.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2008</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$430.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/800/800_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO BENEFICENTE DE PIRANGI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/801/801_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE ESPORTE, LAZER E TURISMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/802/802_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$50.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/803/803_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$32.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FILIAÇÃO DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO À ASSOCIAÇÃO DAS CAMARA MUNICIPAIS DA REGIÃO DE CATANDUVA E MÉDIA ARARAQUARENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 150 DA RESOLUÇÃO Nº 3, DE 30 DE OUTUBRO DE 2003.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/211/211_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL CÓPIA DO PROCESSO DE CONCESSÃO DE BOLSA DE ESTUDO, OBJETO DE PUBLICAÇÃO DO EDITAL Nº 2, DE 22 DE FEVEREIRO DE 2007. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/210/210_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE SITUAÇÃO DAS GUIAS E SARJETAS E SOBRE A PAVIMENTAÇÃO ASFALTICA DO LOTEAMENTO CENTER PARK</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/216/216_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE VIGILÂNCIA DO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/217/217_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE DOAÇÃO DE LOTES PARA CONSTRUÇÃO DE CASAS NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/218/218_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE CRIAÇÃO DE NOVA ÁREA INDUSTRIAL NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/230/230_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE 3 VANS ESTACIONADAS NO ALMOXARIFADO E GARAGEM DO PAÇO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 35, QUE DISPÕE SOBRE PLANO DE ERRADICAÇÃO E SUBSTITUIÇÃO DE ÁRVORE DA ESPÉCIE MURTA NO PERÍMETRO URBANO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO SANTA RITA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A PAVIMENTAÇÃO ASFATICA DO BAIRRO SANTA HELENA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1047,68 +1047,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/199/199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/189/189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/199/199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/189/189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>