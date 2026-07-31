--- v0 (2025-10-28)
+++ v1 (2026-07-31)
@@ -42,669 +42,669 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ILUMINAÇÃO DO TRECHO DA VICINAL VISTA ALEGRE DO ALTO/ARIRANHA, LOCALIZADO ENTRE O CEMITÉRIO MUNICIPAL E A RUA JUVENAL FERNANDES CHAVES, NO JARDIM SANTA HELENA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO CONSTRUIR DISPOSITIVO REDUTOR DE VELOCIDADE, UMA NA RUA DAS BROMÉLIAS E UMA NA RUA DAS ORQUÍDEAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1326/1326_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO ESTUDAR A POSSIBILIDADE DE INSTALAR AR-CONDICIONADO OU TOMAR OUTRAS PROVIDÊNCIAS CORRELATAS JUNTO À COZINHA DA CRECHE CORAÇÃO DE JESUS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1360/1360_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DE POLTRONAS DO ÔNIBUS QUE FAZ A LINHA VISTA ALEGRE DO ALTO A JABOTICABAL NO PERÍODO NOTURNO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1374/1374_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A RECUPERAÇÃO DO ASFALTO LOCALIZADO NA RUA TEIA CHAVES, ALTURA DO Nº 77, NO BAIRRO SANTA HELENA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1387/1387_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE SOLICITAR A COLOCAÇÃO DE BRAÇO DE LUZ NA RUA MINAS GERAIS, NA PROXIMIDADE DA IGREJA ASSEMBLÉIA DE DEUS – MINISTÉRIO BELÉM. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1398/1398_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE NOMEAR ALGUMA RUA DO MUNICÍPIO COM O NOME DE PEDRO SILVA DO AMARAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1403/1403_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO PROVIDENCIAR A CONSTRUÇÃO DE CALÇADA AO REDOR DA IMAGEM DE SÃO CRISTÓVÃO E NA ESQUINA NO MESMO LOCAL, EM QUE CRUZAM AS RUAS PARÁ E MARCIONILIO TEODORO DE LIMA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1404/1404_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO ADEQUAR A VALETA DE ÁGUAS PLUVIAIS LOCALIZADA NO CRUZAMENTO DAS RUAS PARÁ E MARCIONILIO TEODORO DE LIMA. </t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1361/1361_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTA AO SENADO FEDERAL, APOIO À APROVAÇÃO DO PROJETO DE LEI DO SENADO Nº 58/2003</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1362/1362_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTA A CAMARA FEDERAL, APOIO À APROVAÇÃO DO PROJETO DE LEI DA CÂMARA Nº 3.299/2008.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1375/1375_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1328/1328_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2006 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1350/1350_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O NÚMERO DE VEREADORES PARA A LEGISLATURA DO QUADRIÊNIO 2009-2012, DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1338/1338_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1334/1334_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FUNÇÃO DE PREGOEIRO E DA EQUIPE DE APOIO DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1349/1349_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1363/1363_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGO NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.429, DE 14 DE JUNHO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL ESPECIAL NO VALOR DE R$170.800,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1243/1243_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1244/1244_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.429, DE 14 DE JUNHO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1245/1245_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$395.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1320/1320_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1321/1321_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1320/1320_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$160.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRATAÇÕES PELO SISTEMA DE REGISTRO DE PREÇOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1325/1325_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$141.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1327/1327_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA BIBLIOTECA PÚBLICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1330/1330_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$43.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1331/1331_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR A LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1332/1332_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR A LEI MUNICIPAL Nº 1.429, DE 14 DE JUNHO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1333/1333_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO A VIAS PÚBLICAS, DOS DESMEMBRAMENTOS DE LOTES URBANOS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1335/1335_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1336/1336_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1335/1335_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$50.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1337/1337_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO PROMOCIONAL VIDA NOVA “HORTO DE DEUS”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1339/1339_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR REDE DE ENERGIA A REDE CPFL – COMPANHIA PAULISTA DE FORÇA E LUZ, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1340/1340_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1341/1341_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DE ESPORTE, LAZER E TURISMO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1342/1342_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1343/1343_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA ESTADUAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, OBJETIVANDO A TRANSFERÊNCIA DE RECURSOS PARA AQUISIÇÃO DE UM ÔNIBUS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1344/1344_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO A ALTERAR A LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO  DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1345/1345_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.429, DE 14 DE JUNHO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1346/1346_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$350.000,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1347/1347_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$110.000,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1348/1348_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$40.000,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1351/1351_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$35.000,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1352/1352_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1354/1354_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1355/1355_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1354/1354_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO A ALTERAR A LEI MUNICIPAL Nº 1.429, DE 14 DE JUNHO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1356/1356_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$30.000,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1357/1357_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$594.000,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1364/1364_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1365/1365_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO A INSERIR PROJETO À LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1366/1366_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO A INSERIR PROJETO À LEI MUNICIPAL Nº 1.429, DE 14 DE JUNHO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1367/1367_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$20.650,00, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1368/1368_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$472.500,00, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1369/1369_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIAS PÚBLICAS, DO LOTEAMENTO “JARDIM AURORA”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1370/1370_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$30.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1371/1371_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$500.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1372/1372_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À HOSPITAL MUNICIPAL DE BEBEDOURO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1373/1373_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$26.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1376/1376_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$22.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1377/1377_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$45.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1378/1378_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$80.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1379/1379_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$36.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1380/1380_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1381/1381_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO A INSERIR PROJETO À LEI MUNICIPAL Nº 1.429, DE 14 DE JUNHO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1382/1382_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$710.000,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1383/1383_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIO MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1385/1385_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL S.A. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1386/1386_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$43.000,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1388/1388_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1389/1389_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ARTIGO 3º DA LEI MUNICIPAL Nº 1.446, DE 12 DE OUTUBRO DE 2007, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1390/1390_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$36.500,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1391/1391_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À PREFEITURA MUNICIPAL DE BEBEDOURO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1392/1392_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$80.000,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1393/1393_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1395/1395_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1393/1393_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1394/1394_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, AO CRAJ – CENTRO DE REFERÊNCIA E APOIO A JUVENTUDE DE PIRANGI. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1396/1396_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$7.500,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1397/1397_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1399/1399_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1397/1397_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$203.500,00, E DÁ OUTRAS PROVIDÊNCIAS E JUSTIFICATIVA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1400/1400_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$24.000,00 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1401/1401_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$99.600,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1402/1402_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$4.500,00, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1405/1405_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO A VIAS PÚBLICAS, DO LOTEAMENTO RESIDENCIAL E COMERCIAL JARDIM PAULISTA, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1406/1406_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVENIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO BENEFICENTE DE PIRANGI </t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTO DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1384/1384_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE OS MOTIVOS DO NÃO ATENDIMENTO DAS INDICAÇÕES DE NºS 18/2007, 13/2007, E 3/2007.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO SOBRE PROVIDÊNCIAS TOMADAS COM RELAÇÃO ÀS ÁGUAS PLUVIAIS QUE DESCEM PELA RUA AMAZONAS E DESEMBOCAM NAS RUAS PARANÁ, SANTA CATARINA E RIO GRANDE DO SUL  DO LOTEAMENTO CENTER PARK. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE OBRA EXECUTADA NA CALÇADA DA RUA INOCÊNCIO DE PAULA EDUARDO DO MUNICÍPIO, DISCRIMINANDO METRAGEM, VALORES A SEREM GASTOS, EMPRESA EXECUTORA E DATA PREVISTA PARA O TÉRMINO DA MESMA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1329/1329_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA EDILIDADE A TRANSFERÊNCIA DA SESSÃO ORDINÁRIA DO DIA 8 PARA O DIA 7 DE ABRIL DE 2008.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1358/1358_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO COM RELAÇÃO AO LANÇAMENTO DE ESGOTO À CÉU ABERTO NA PROXIMIDADE DA RODOVIA SP-323</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1359/1359_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OFICIAR A CPFL PARA PROCEDER SUBSTITUIÇÃO DE POSTE DE MADEIRA DA REDE ELÉTRICA LOCALIZADO NA AV. SANTOS DUMONT Nº 6, E INSPEÇÃO NOS DEMAIS LOGRADOUROS DA CIDADE PARA VERIFICAR SE NÃO HÁ POSTES EM SITUAÇÃO SEMELHANTE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1011,67 +1011,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2008/1359/1359_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2008/1359/1359_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>