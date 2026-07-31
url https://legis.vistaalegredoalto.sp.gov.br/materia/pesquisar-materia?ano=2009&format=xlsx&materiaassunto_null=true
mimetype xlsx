--- v0 (2025-12-18)
+++ v1 (2026-07-31)
@@ -45,1192 +45,1192 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Ricardo Joanini</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1425/1425_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL,QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS JUNTO À CONCESSIONÁRIA DE RODOVIAS TEBE S/A, AO DEPARTAMENTO DE ESTRADAS E RODAGEM – DER, E DEMAIS ÓRGÃOS PERTINENTES, NO SENTIDO DE ALTERAR O TREVO DE ACESSO QUE LIGA VISTA ALEGRE DO ALTO À ARIRANHA – SP 323, DENOMINADA ESTRADA VICINAL JOSÉ CURI.</t>
   </si>
   <si>
     <t>Inácio Marques de Lima</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1428/1428_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NDICA AO PREFEITO MUNICIPAL, QUE SE DIGNE ENTRAR EM CONTATO COM OS PROPRIETÁRIOS DOS TERRENOS QUE SE ENCONTREM SEM CONSTRUÇÃO DE MUROS E CALÇADAS E SOLICITE PROVIDÊNCIAS NO SENTIDO DE PROCEDER A REFERIDA CONSTRUÇÃO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS, NO SENTIDO DE DETERMINAR A FISCALIZAÇÃO DE RESIDÊNCIA LOCALIZADA NA AV SANTOS DUMONT, 4, NO QUE DIZ RESPEITO A ARMAZENAMENTO DE MADEIRA EM LOCAL INADEQUADO, PRODUÇÃO DE SERRAGEM E PROVOCAÇÃO DE BARULHO DE SERRA ELÉTRICA DURANTE O DIA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1430/1430_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE EXECUTAR DUAS VIAGENS A RIBEIRÃO PRETO NOS DIAS EM QUE HOUVER PACIENTES PARA SEREM ATENDIDOS NO PERÍODO DA MANHÃ E DA TARDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1431/1431_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA À PRESIDENTE DA CRECHE CORAÇÃO DE JESUS, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE COLOCAR CÂMERAS DE SEGURANÇA NAS DEPENDÊNCIAS DA ENTIDADE. </t>
   </si>
   <si>
     <t>Edson Antonio Junta</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1440/1440_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROCEDER ESTUDOS PARA MELHORAR O ATENDIMENTO NA ÁREA DE SAÚDE DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1441/1441_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROCEDER ESTUDOS PARA REATIVAR O CENTRO CIRÚRGICO NO HOSPITAL MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1442/1442_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE TOME AS MEDIDAS NECESSÁRIAS NO SENTIDO DE PROVIDENCIAR A REFORMULAÇÃO DA SINALIZAÇÃO DE TRÂNSITO - VERTICAL E HORIZONTAL - DAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1443/1443_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE ESTUDAR A CRIAÇÃO DE UMA GUARDA MUNICIPAL NO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1444/1444_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE REATIVAR O FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À POLÍCIA MILITAR DO MUNICÍPIO QUE SE DIGNE EFETUAR FISCALIZAÇÃO DE VEÍCULOS QUE ESTÃO TRANSPORTANDO TRABALHADORES RURAIS NO COMPARTIMENTO DE CARGA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA À PREFEITURA MUNICIPAL QUE SE DIGNE PROVIDENCIAR JUNTO À COMPANHIA PAULISTA DE FORÇA E LUZ - CPFL A COLOCAÇÃO BRAÇO DE LUZ NA RUA INOCÊNCIO DE PAULA EDUARDO, PRÓXIMO AO NÚMERO 540, E RUA AMAPÁ, PRÓXIMO AO CRUZAMENTO COM A RUA GUARANTÃ.   </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROCEDER ESTUDOS PARA CONSTRUÇÃO DE UM PONTO PARA TRABALHADORES BRAÇAIS, CHAPAS, PRÓXIMO À RODOVIA SP 323. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROCEDER ESTUDOS PARA FORNECIMENTO DE REFEIÇÕES A PACIENTES QUE SE LOCOMOVEM PARA FORA DO MUNICÍPIO EM VEÍCULOS DA REDE DE SAÚDE LOCAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROCEDER ESTUDOS PARA AUMENTAR A LIMPEZA DAS VIAS PÚBLICAS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE INCENTIVAR E APOIAR A RECÉM FORMADA COMISSÃO DE FESTA DO PEÃO BOIADEIRO DE VISTA ALEGRE DO ALTO, NA REALIZAÇÃO DAS ATIVIDADES PARA AS QUAIS FORA CRIADA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1462/1462_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE TOMAR AS MEDIDAS NECESSÁRIAS NO SENTIDO DE PROIBIR O TRÁFEGO E ESTACIONAMENTO DE VEÍCULOS ARTICULADOS NAS RUAS CENTRAIS DO MUNICÍPIO NO PERÍODO NOTURNO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1463/1463_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE TOMAR AS MEDIDAS NECESSÁRIAS NO SENTIDO DE CONSTRUIR ABRIGOS DE PARADA DE ÔNIBUS NA AVENIDA ROMA, AVENIDA MILTON HITOSI YAEKASHI, PRAÇA DR. HENRIQUE EMILIO OWER SANDOLTH E RUA MINAS GERAIS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1464/1464_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE TOME AS MEDIDAS NECESSÁRIAS NO SENTIDO DE  PROVIDENCIAR A AQUISIÇÃO DE UMA UTI MÓVEL PARA A ÁREA DE SAÚDE DO MUNICÍPIO, SEJA COM RECURSO PRÓPRIO OU PROVENIENTE DE SECRETARIAS OU MINISTÉRIOS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1465/1465_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE ENCAMINHAR À EDILIDADE, EM REGIME DE URGÊNCIA, PROJETO DE LEI RESTRINGINDO A CIRCULAÇÃO E ESTACIONAMENTO DE VEÍCULOS PESADOS NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1466/1466_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE PROCEDER CONSTRUÇÃO DE DOIS ABRIGOS COM BANCOS (PONTOS COBERTOS), PARA TRABALHADORES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1467/1467_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO REALIZAR FISCALIZAÇÃO JUNTO ÀS RESIDÊNCIAS QUE APRESENTAM CALÇADAS COM PISOS DE CERÂMICAS E RAMPAS ÍNGREMES PARA ENTRADA DE VEÍCULOS E QUE TEM PREJUDICADO O TRÂNSITO DE PEDESTRES SOBRE AS MESMAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO ASFÁLTICA DAS RUAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE A CONSTRUÇÃODE  CAMPO DE AREIA E QUADRA POLI-ESPORTIVA, COM RESPECTIVA ARQUIBANCADA E ARBORIZAÇÃO, EM ÁREA EXISTENTE NO JARDIM SANTA RITA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE AUMENTAR URGENTEMENTE A QUANTIDADE DE MÉDICOS NA UNIDADE DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE DAR ATENDIMENTO À SOLICITAÇÃO DOS EXAMES MÉDICO SOLICITADOS PELOS MÉDICOS AOS PACIENTES VISTALEGRENSES. </t>
   </si>
   <si>
     <t>Joaquim Rodrigues de Figueiredo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE PROCEDER URGENTE SERVIÇO DE TAPA BURACOS NAS RUAS ASFALTADAS DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE PROVIDENCIAR UMA DEDETIZAÇÃO NA REDE DE ESGOTO DO MUNICÍPIO, COMBATENDO ASSIM OS INSETOS ALI EXISTENTES, EM ESPECIAL, AS BARATAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À CONCESSIONÁRIA DE RODOVIAS TEBE S/A,  QUE SE DIGNE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE AGILIZAR A CONSTRUÇÃO DE PASSAGEM DE NÍVEL DIRETA, DA CIDADE DE VISTA ALEGRE DO ALTO PARA A USINA NARDINI.</t>
   </si>
   <si>
     <t>Arlindo Benedito Balsanelli</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLACAS EM HASTES METÁLICAS, COM A INDICAÇÃO  DOS NOMES DAS RUAS, EM TODAS AS ESQUINAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1498/1498_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE TOME PROVIDÊNCIAS NO SENTIDO DE FISCALIZAR E PROIBIR O USO DE ALTO-FALANTES E APARELHOS SONOROS POR COMERCIANTES AMBULANTES DENTRO DO PERÍMETRO URBANO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>Geraldo Luchezi Filho</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1501/1501_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A LIMPEZA DO BANHEIRO DA PRAÇA DR. HENRIQUE EMILIO OWER SANTOLTH, DUAS OU TÊS VEZES POR SEMANA OU DESIGNAR FUNCIONÁRIO PARA LIMPEZA DIÁRIA DO MESMO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1502/1502_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE GUIA E SARJETA NA AV. DR. LUIZ ZACHARIAS DE LIMA, DEFRONTE AO IMÓVEL DA FRUTICOLA SÃO FRANCISCO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DENOMINAR UMA DAS RUAS DO LOTEAMENTO JARDIM PAULISTA COM A GRAÇA DE SANTO CARBONI. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REALIZAR ALGUM EVENTO JUNINO NA PRAÇA CENTRAL OU GINÁSIO DE ESPORTES DA CIDADE. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL E À SECRETÁRIA MUNICIPAL DE SAÚDE QUE DETERMINEM AO FUNCIONÁRIO PÚBLICO MUNICIPAL, LOURIVAL ANTONIO BELES DE MIRANDA, A EXECUÇÃO DAS TAREFAS DO CARGO QUE OCUPA, DE ACORDO COM AS DISPOSIÇÕES CONTIDAS NO ESTATUDO DOS SERVIDORES MUNICIPAIS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE DESIGNAR VIGIA PARA AS DEPENDÊNCIAS DA UNIDADE DE SAÚDE DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE DESIGNAR UMA TELEFONISTA PARA AS DEPENDÊNCIAS DA UNIDADE DE SAÚDE DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1508/1508_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL E À CONCESSIONÁRIA TEBE S/A QUE SE DIGNEM ESTUDAR A POSSIBILIDADE DE MANUTENÇÃO DA ENTRADA DE ACESSO À CIDADE QUE DESEMBOCA NA AV. DR. LUIZ ZACHARIAS DE LIMA, APÓS A CONCLUSÃO DO TREVO EM EXECUÇÃO PELA CONCESSIONÁRIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1509/1509_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE IMPLANTAR NO MUNICÍPIO, COBERTURA MUNICIPAL PARA CONEXÃO GRATUITA SEM FIO À INTERNET.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL E À SECRETARIA MUNICIPAL DE SAÚDE A CONTRATAÇÃO DO MÉDICO ORTOPEDISTA, DR. EIJI SATO, PARA ATENDER À POPULAÇÃO VISTALEGRENSE DUAS VEZES POR SEMANA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL A CRIAÇÃO DE UMA PRAÇA DE ALIMENTAÇÃO NO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE BANHEIROS AO LADO DA ANTIGA ESTAÇÃO FERROVIÁRIA OU ESTUDAR MANEIRA DE UTILIZAÇÃO DO BANHEIRO DA RODOVIÁRIA PELOS USUÁRIOS DO TREILLER E DA SORVETERIA EXISTENTES NA PROXIMIDADE. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE RAMPAS DE ACESSO ÀS CALÇADAS PARA PORTADORES DE DEFICIÊNCIA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DESIGNAR OU ADMITIR POR CONCURSO UM FISCAL RESPONSÁVEL PELA SAÚDE E PELA VIGILÂNCIA SANITÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL AUMENTAR A BOCA DE CAPTAÇÃO DE ÁGUA DA TUBULAÇÃO DA REDE DE ÁGUAS PLUVIAIS DA AVENIDA SANTOS DUMONT. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL UMA OPERAÇÃO TAPA BURACO NA ESTRADA VICINAL VISTA ALEGRE DO ALTO A TAIAÇU. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1559/1559_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL MEDIDA URGENTE NO SENTIDO DE TAMPAR OS BURACOS EXISTENTES NAS RUAS E AVENIDAS DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACAS DE ADVERTÊNCIA DE TRÂNSITO, CONFORME DISPÕE AS PROIBIÇÕES CONTIDAS NA LEI Nº 1.577, DE 11 DE SETEMBRO DE 2009. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL READEQUAR E PROCEDER A INSTALAÇÃO DE LOMBADAS NAS RUAS E AVENIDAS DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1562/1562_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE  PLACAS ALUSIVAS À PROIBIÇÃO DE USO DE ALTO-FALANTES E APARELHOS SONOROS DENTRO DO PERÍMETRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE ACIONAR O DEPARTAMENTO JURÍDIDO DO MUNICÍPIO, A FIM DE RESOLVER PENDÊNCIAS DA SOCIEDADE COMUNITÁRIA HABITACIONAL, PARA QUE OS MORADORES DO JARDIM PRIMAVERA POSSAM PROVIDENCIAR AS ESCRITURAS DE SEUS IMÓVEIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1571/1571_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL E À SECRETÁRIA MUNICIPAL DE SAÚDE QUE SE DIGNEM TOMAR PROVIDÊNCIAS URGENTES COM RELAÇÃO AO PÉSSIMO ATENDIMENTO DO POSTO DE SAÚDE MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA A COBERTURA ASFÁLTICA DAS AVENIDAS LUÍS BASSOLI E DR. LUIZ ZACHARIAS DE LIMA, BEM COMO DA RUA HERCULANO DO LIVRAMENTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE TOMAR PROVIDÊNCIA URGENTE  NO SENTIDO DE RECUPERAR O ASFALTO DO ENTRONCAMENTO DA RUA JEREMIAS DE PAULA EDUARDO COM A RUA RIO GRANDE DO SUL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE ESTUDAR A POSSIBLIDADE DE READEQUAR A SALA DE ESPERA, A SALA DE CURATIVOS E A SALA DE ATENDIMENTO DA UNIDADE DE SAÚDE  MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE ESTUDAR A POSSIBLIDADE DE ADQUIRIR APARELHAGEM DE PRIMEIROS SOCORROS PARA USO NA UNIDADE DE SAÚDE  MUNICIPAL. </t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP, PARA O EXERCÍCIO DE 2010. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRÁFEGO E ESTACIONAMENTO DE VEÍCULOS PESADOS NAS VIAS URBANAS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE “CIDADÃO VISTALEGRENSE” AO PREFEITO MUNICIPAL, SENHOR ANTONIO APPARECIDO FIORANI. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1497/1497_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2007 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Inácio Marques de Lima_x000D_
 Joaquim Rodrigues de Figueiredo_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO AO ARTIGO 61 DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1º DO ART. 28 DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1408/1408_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1409/1409_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1410/1410_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE GOVERNO, ADMINISTRAÇÃO E FINANÇAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1432/1432_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALIENAÇÃO, POR DOAÇÃO, MEDIANTE ESCRITURA PÚBLICA CLÁUSULA DE REVERSÃO, DE LOTE DO DISTRITO INDUSTRIAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1433/1433_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1434/1434_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1433/1433_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALIENAÇÃO, POR DOAÇÃO, MEDIANTE ESCRITURA PÚBLICA CLÁUSULA DE REVERSÃO, DE LOTE DO DISTRITO INDUSTRIAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGO NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1554/1554_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E PERMUTA DE IMÓVEL PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TAXAS EM EMOLUMENTOS A EMPRESA CLASSIFICADA COMO MICROEMPREENDEDOR INDIVIDUAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1580/1580_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANDO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL – BNDES,  ATRAVÉS DO BANCO DO BRASIL S/A, NA QUALIDADE DE MANDATÁRIO, A OFERECER GARANTIAS, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS. </t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1411/1411_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.322, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1412/1412_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.429, DE 14 DE JUNHO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1413/1413_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL ESPECIAL NO VALOR DE R$36.300,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1414/1414_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1415/1415_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1414/1414_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL ESPECIAL NO VALOR DE R$30.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1416/1416_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, AO CRAJ – CENTRO DE REFERÊNCIA E APOIO A JUVENTUDE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1417/1417_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$160.493,20, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1418/1418_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL S/A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1419/1419_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1420/1420_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1422/1422_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1423/1423_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1424/1424_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1423/1423_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 3º DO ARTIGO 2º DA LEI MUNICIPAL Nº 1.198, DE 10 DE DEZEMBRO DE 2002, QUE FOI ALTERADA PELA LEI 1.373, DE 14 DE JUNHO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1435/1435_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO À LEI MUNICIPAL Nº 1.479, DE 12 DE JUNHO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1436/1436_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$1.150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1437/1437_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À CRECHE CORAÇÃO DE JESUS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1438/1438_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1439/1439_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1438/1438_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$33.216,86, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVENIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$24.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$180.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR TERMO ADITIVO AO CONVÊNIO Nº 03/2009, MEDIANTE REPASSE MENSAL DE VALORES À CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º, DA LEI MUNICIPAL Nº 1.530, DE 2 DE FEVEREIRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSERIR PROJETO È LEI MUNICIPAL Nº 1.479, DE 12 DE JUNHO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$15.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTÃO DE ESPORTE, LAZER E TURISMO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$20.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$20.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1476/1476_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$20.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DE VISTA ALEGRE DO ALTO PARA O PERÍODO DE 2010 A 2013.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE EDUCAÇÃO COMPLEMENTAR DENOMINADO JARDIM ITÁLIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1499/1499_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA ESTADUAL DA EDUCAÇÃO, OBJETIVANDO APLICAÇÃO DO SARESP NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE INSPEÇÃO VEICULAR NO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1513/1513_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EDUCAÇÃO AMBIENTAL NO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARBORIZAÇÃO URBANA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O CALENDÁRIO DE DATAS COMEMORATIVAS AMBIENTAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESMEMBRAMENTO E DESAFETAÇÃO DE BEM IMÓVEL PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER ALIENAÇÃO DE PARTE DE IMÓVEL DESCRITO NA MATRÍCULA Nº 23.391, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE MADEIRA LEGALIZADA NO MUNICÍPIO DE VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO DO ARTIGO 4º DA LEI MUNICIPAL Nº 1.558, DE 17 DE JULHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE MATERIAIS DE EXPEDIENTE CONFECCIONADOS EM PAPEL RECICLADO PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$255.0000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ARTIGO 3º DA LEI MUNICIPAL Nº 1.518, DE 19 DE DEZEMBRO DE 2008, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, COM A NARDINI AGROINDUSTRIAL LTDA DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, SEM VALOR FINANCEIRO COM A GRANOL INDUSTRIA, COMÉRCIO E EXPORTAÇÃO S/A DE BEBEDOURO/SP. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$87.000,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO,MEDIANTE REPASSE MENSAL DE VALORES, AO CRAJ – CENTRO DE REFERÊNCIA E APOIO A JUVENTUDE DE PIRANGI. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$12.800,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVALIDAR OS ATOS DOS CONVÊNIOS CELEBRADOS ENTRE O MUNICÍPIO DE VISTA ALEGRE DO ALTO E A CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$13.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE E ESTABELECE OS CRITÉRIOS DE APLICAÇÕES TÉCNICAS NA CONSTRUÇÃO E ADEQUAÇÃO DE LOMBADAS OU QUEBRA-MOLAS NO TERRITÓRIO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1553/1553_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO E ADITIVOS COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DA AGRICULTURA E ABASTECIMENTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$180.000,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2010</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$183.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1564/1564_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$10.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1565/1565_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$302.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1578/1578_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM   CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$-185.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR TERMO ADITIVO AO CONVÊNIO N° 03/2009, MEDIANTE REPASSE MENSAL DE VALORES, Á CRECHE CORAÇÃO DE JESUS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1584/1584_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$184.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$187.200,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$163.450,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR TERMO ADITIVO AO CONVÊNIO Nº 04/2009, MEDIANTE REPASSE MENSAL DE VALORES À CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1587/1587_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$31.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1588/1588_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1590/1590_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1588/1588_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1589/1589_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$1.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1591/1591_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À SANTA CASA DE MISERICÓRDIA DE BARRETOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1592/1592_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO BENEFICENTE DE PIRANGI. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1593/1593_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À CRECHE CORAÇÃO DE JESUS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1594/1594_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$23.630,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1595/1595_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$4.358,81, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1421/1421_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS II E IV, DA RESOLUÇÃO Nº 2, DE 25 DE AGOSTO DE 1992 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Geraldo Luchezi Filho_x000D_
 José Ricardo Joanini_x000D_
 José Roberto Russino</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1576/1576_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA RESOLUÇÃO Nº 4, DE 27 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A EXECUÇÃO DE DUAS VIAGENS A RIBEIRÃO PRETO NOS DIAS EM QUE HOUVER PACIENTES PARA SEREM ATENDIDOS NO PERÍODO DA MANHÃ E TARDE. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO AO EXECUTIVO MUNICIPAL SOBRE O ATENDIMENTO MÉDICO À POPULAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL SOBRE A REALIZAÇÃO DE PROCEDIMENTO DE TRATAMENTO DE CANAL PELOS DENTISTAS DO QAUDRO DE PESSOAL </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL FORNECER RELAÇÃO DOS CARGOS EM COMISSÃO E DOS CARGOS DE SECRETÁRIOS MUNICIPAIS BEM COMO OS NOMES DE QUEM ESTÃO OCUPANDO OS REFERIDOS CARGOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE MEDIDAS ADOTADAS COM RELAÇÃO À FISCALIZAÇÃO DA RESIDÊNCIA LOCALIZADA NA AV SANTOS DUMONT, 4, NO QUE DIZ RESPEITO A ARMAZENAMENTO DE MADEIRA EM LOCAL INADEQUADO, PRODUÇÃO DE SERRAGEM E PROVOCAÇÃO DE BARULHO DE SERRA ELÉTRICA DURANTE O DIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE CARGOS E VENCIMENTOS DE FUNCIONÁRIOS COMISSIONADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE REPASSES EFETUADOS À CRECHE CORAÇÃO DE JESUS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE CELEBRAÇÃO DE CONVÊNIOS COM O GOVERNO FEDERAL E SITUAÇÃO ORÇAMENTÁRIA E FINANCEIRA DO MUNICÍPIO NO ANO DE 2008. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE CONTRATAÇÃO DE EMPRESA PRESTADORA DE SERVIÇO DE LIMPEZA DE RUA E PAISAGISMO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL SOBRE PAVIMENTAÇÃO DE RUAS, AVENIDAS E ESTRADAS VICINAIS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROVIDÊNCIAS A SEREM TOMADAS COM RELAÇÃO A ACÚMULO DE ÁGUAS PLUVIAIS NA RUA INOCÊNCIO DE PAULA EDUARDO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CONCESSÃO DE REGIME DE URGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 51/2009, QUE DISPÕE SOBRE O TRÁFEGO E ESTACIONAMENTO DE VEÍCULOS PESADOS NAS VIAS URBANAS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES À CONCESSIONÁRIA DE RODOVIAS TEBE S/A, SOBRE OS PROCEDIMENTOS QUE SERÃO TOMADOS COM RELAÇÃO À OBSTRUÇÃO DA GALERIA DE ÁGUAS PLUVIAIS DA RUA INOCÊNCIO DE PAULA EDUARDO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1551/1551_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE DOAÇÃO DE LOTE DO JARDIM PRIMAVERA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A COBRANÇA DE DÉBITOS DE ÁGUA NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER PROVIDÊNCIAS COM RELAÇÃO À FISCALIZAÇÃO DE RESIDÊNCIA EM QUE  FUNCIONA SERRARIA, ARMAZENA MADEIRA EM LOCAL INADEQUADO, PRODUZ SERRAGEM E PERTURBA A VIZINHANÇA COM BARULHO DE SERRA ELÉTRICA DURANTE O DIA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES AO EXECUTIVO MUNICIPAL SOBRE FALTA DE ÁGUA NA RUA RIO GRANDE DO SUL E MINAS GERAIS DO LOTEAMENTO CENTER PARK, NOS FINS DE SEMANAS E FERIADOS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A INSCRIÇÃO DE CHAPA PARA ELEIÇÃO DA MESA DA CÂMARA PARA O ANO DE 2010. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSCRIÇÃO DE CHAPA PARA ELEIÇÃO DA MESA DA CÂMARA PARA O ANO DE 2010.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1585/1585_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PREFEITO MUNICIPAL QUE PULVERIZE A TRAVESSA DOS IPÊS COM HERBICIDA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1586/1586_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PREFEITO MUNICIPAL O TÉRMINO DO ASFALTO DA AVENIDA SANTOS DUMONT, NO BAIRRO CENTER PARK. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1596/1596_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE PROVIDÊNCIAS QUE SERÃO TOMADAS COM RELAÇÃO À COLOCAÇÃO E READAPTAÇÃO DE LOMBADAS NAS RUAS E AVENIDAS DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1597/1597_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE AS PROVIDÊNCIAS QUE SERÃO TOMADAS COM RELAÇÃO À RECUPERAÇÃO DO ASFALTO DAS RUAS E AVENIDAS DO MUNICÍPIO. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1537,67 +1537,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2009/1597/1597_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2009/1597/1597_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>