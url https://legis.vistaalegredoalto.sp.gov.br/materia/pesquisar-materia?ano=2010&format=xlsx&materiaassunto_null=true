--- v0 (2025-10-28)
+++ v1 (2026-08-01)
@@ -45,1408 +45,1408 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>José Roberto Russino</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1789/1789_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E DÁ NOVA REDAÇÃO A ARTIGO DO PROJETO DE LEI Nº 87/2010</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edson Antonio Junta_x000D_
 Inácio Marques de Lima_x000D_
 Joaquim Rodrigues de Figueiredo_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CRIAÇÃO DE TRÊS CARGOS DE PROFESSORES DE EDUCAÇÃO FÍSICA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL FORNECER ÔNIBUS, SEMANALMENTE, AOS DOMINGOS, PARA TRANSPORTE DE ATLETAS DOS TIMES DE FUTEBOL DE CAMPO DO MUNICÍPIO: VITÓRIA E BARCELONA. </t>
   </si>
   <si>
     <t>Arlindo Benedito Balsanelli_x000D_
 Geraldo Luchezi Filho_x000D_
 José Ricardo Joanini_x000D_
 José Roberto Russino_x000D_
 Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA ESTUDOS PARA CRIAR GUARDA MUNICIPAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE FAÇA A RECUPERAÇÃO DE BRINQUEDO LOCALIZADO NA ÁREA DE LAZER DO JARDIM SANTA HELENA. </t>
   </si>
   <si>
     <t>Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA NA ÁREA DE LAZER DO LOTEAMENTO JARDIM BELA VISTA, LOCALIZADA ENTRE AS RUAS MARANHÃO E PARÁ DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇINHA NO CRUZAMENTO DAS RUA SANTOS DUMONT COM A GUARANTÃ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SE DIGNE PROCEDER A CONSTRUÇÃO DE TRÊS  ABRIGOS COM BANCOS (PONTOS COBERTOS), PARA TRABALHADORES RURAIS DO MUNICÍPIO, QUE VÃO DESDE OS CORTADORES DE CANA ÀS MAIS VARIADAS OCUPAÇÕES DA ÁREA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROCEDER ESTUDOS PARA AUMENTAR A LIMPEZA DAS VIAS PÚBLICAS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROCEDER LIMPEZA, ROÇADA E TAPA BURACOS DA PRAÇA DO SÃO CRISTÓVÃO E PRAÇA DOS ITALIANOS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROCEDER PAGAMENTO DE DIÁRIAS A MOTORISTAS DA SAÚDE E DA EDUCAÇÃO (TRANSPORTE DOS UNIVERSITÁRIOS), QUANDO OS MESMOS ESTÃO FORA DO MUNICÍPIO EM HORÁRIO DE REFEIÇÕES. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS E URGENTE NO SENTIDO DE PROCEDER DEDETIZAÇÃO NA AV. AURÉLIO CAETANO DA SILVA ENTRE A AV. MILTON YEKASHI E AV. AMAZONAS, NO SENTIDO DE COMBATER RATAZANAS QUE ALI ESTÃO APARECENDO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PRESIDENTE DA CÂMARA QUE SE DIGNE FORNECER CÓPIA DAS CHAVES DA CÂMARA MUNINICIPAL AOS VEREADORES DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO PREFEITO MUNICIPAL QUE TOME AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE PAVIMENTAR O ANEL VIÁRIO QUE LIGA A VICINAL VAA-TAIAÇU À VICINAL VAA-ARIRANHA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA À CONCESSIONÁRIA DE RODOVIAS TEBE S/A, QUE SE DIGNE DENOMINAR O VIADUTO DO TREVO DE ACESSO AO MUNICÍPIO, COMO “VIADUTO AURÉLIO NARDINI”. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA À CONCESSIONÁRIA DE RODOVIAS TEBE S/A, QUE SE DIGNE INSTALAR PLACAS QUE CONTENHAM O NOME DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, NOS TREVOS DAS DUAS EXTREMIDADES DA RODOVIA SP-323. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE ELABORAR ESTUDOS PARA POSTERIOR CONSTRUÇÃO DE UMA NOVA UNIDADE BÁSICA DE SAÚDE NO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL O CONSERTO E A MANUTENÇÃO DO CAMPO DE FUTEBOL LOCALIZADO NO JARDIM SANTA HELENA, NA RUA DOS OITIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE LOMBADAS EM LOGRADOUROS COM GRANDE EXTENSÃO E QUE POSSAM DESENVOLVER ALTA VELOCIDADE NOS VEÍCULOS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL MEDIDAS URGENTES NO SENTIDO DE PAVIMENTAR O FINAL DA AVENIDA SANTOS DUMONT. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL MEDIDAS URGENTES NO SENTIDO DE PROVIDENCIAR O CONSERTO DA ILUMINAÇÃO PÚBLICA DA PRAÇA DE SÃO CRISTÓVÃO, NA AVENIDA MARGINAL, PRÓXIMO AO BAR DO BASÍLIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL MEDIDAS URGENTES NO SENTIDO DE FECHAR AS CAIXAS DE INSPEÇÃO ELÉTRICAS NOS CANTEIROS DO PRÉDIO DO CENTRO DE HIDROTERAPIA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>Geraldo Luchezi Filho</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE ESTUDAR A POSSIBILIDADE DE CRIAR UMA PRAÇA DE ALIMENTAÇÃO NO MUNICÍPIO DURANTE O EXERCÍCIO DE 2010. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL ESTUDO PARA INSTALAÇÃO DE TELEVISORES NOS QUARTOS DO HOSPITAL MUNICIPAL E NA SALA DE ESPERA DO PRONTO SOCORRO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL ESTUDOS PARA EXECUTAR REFORMA GERAL DA PRAÇA DR. H E OWER SANDOLTH. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ESTUDOS PARA EXECUTAR PAVIMENTAÇÃO ASFÁLTICA NA RUA HERCULANO DO LIVRAMENTO, AV. DR. LUIZ ZACHARIAS DE LIMA E AV. LUIS BASSOLI.</t>
   </si>
   <si>
     <t>José Ricardo Joanini</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA À CONCESSIONÁRIA DE RODOVIAS TRIANGULO DO SOL A INSTALAÇÃO DE PLACAS NO TREVO DA SP-323 (TAQUARITINGA) COM A LOCALIZAÇÃO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXECUTIVO E LEGISLATIVO MUNICIPAL ESTUDOS PARA FORNECER CESTA-BÁSICA AOS SERVIDORES PÚBLICOS MUNICIPAIS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1698/1698_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE A CONSTRUÇÃO DE CALÇADA NO PRÉDIO DA EMEIEF IRINEU JULIÃO, LOCALIZADA NA AV. DR. ARMANDO SALLES DE OLIVEIRA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1699/1699_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE TRÊS LOMBADAS NA RUA JUVENAL FERNANDES CHAVES, NO JARDIM SANTA HELENA DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1705/1705_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE TRÊS ABRIGOS COM BANCOS (PONTOS COBERTOS), PARA TRABALHADORES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1707/1707_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ESTUDAR A POSSIBILIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO MUNICÍPIO QUE AINDA NÃO RECEBERAM TAL MELHORIA.</t>
   </si>
   <si>
     <t>Edson Antonio Junta_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1729/1729_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PROCEDER ESTUDOS PARA A CRIAÇÃO DO BANCO DO POVO NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1730/1730_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A RECUPERAÇÃO E PAVIMENTAÇÃO DO ANEL VIÁRIO DO MUNICÍPIO LOCALIZADO NO JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1731/1731_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL MEDIDAS PARA DAR CUMPRIMENTO À LEI 1.414, DE 28 DE MARÇO DE 2007, QUE DISPÕE SOBRE A PADRONIZAÇÃO E A MANUTENÇÃO DE MUROS E CALÇADAS E A LIMPEZA DE IMÓVEIS SITUADOS DENTRO DO PERÍMETRO URBANO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS, NO SENTIDO DE CONSTRUIR CALÇADAS NOS IMÓVEIS QUE NÃO POSSUEM.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1732/1732_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL A SUBSTITUIÇÃO DAS LÂMPADAS DE VAPOR DE MERCÚRIO DE 80 E 125 WATTS POR LÂMPADAS DE VAPOR DE SÓDIO DE 100 WATTS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1770/1770_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ESTUDOS PARA PROCEDER REDUÇÃO DE IMPOSTOS MUNICIPAIS ÀS PESSOAS COM IDADE ACIMA DE 60 ANOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1771/1771_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À COMPANHIA PAULISTA DE FORÇA E LUZ - CPFL, PROCEDER ESTUDOS PARA CONSTRUÇÃO DE SUBESTAÇÃO DE ENERGIA ELÉTRICA NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1775/1775_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICPAL A CONSTRUÇÃO DE PRAÇA NO JARDIM BELA VISTA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1776/1776_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL LIMPEZA E CONSTRUÇÃO DE PRAÇA NO JARDIM SANTA HELENA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1777/1777_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DO CENTER PARK, ONDE FORAM EXECUTADAS OBRAS DE CONSTRUÇÃO DE REDE DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1778/1778_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL TOMAR PROVIDENCIAS URGENTES COM RELAÇÃO À POEIRA NO LOTEAMENTO JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1779/1779_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE "OLHOS DE GATOS" NAS ESTRADAS VICINAIS QUE LIGAM VISTA ALEGRE DO ALTO A TAIAÇU E ARIRANHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1780/1780_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DISPONIBILIZAR MÉDICO GINECOLOGISTA, NO PERÍODO NOTURNO, NO CENTRO DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1781/1781_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL TOMAR PROVIDÊNCIAS COM RELAÇÃO À INVASÃO DE ÁGUAS PLUVIAIS NAS RESIDÊNCIAS DAS RUAS SANTA CATARIA E RIO GRANDE DO SUL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1784/1784_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA INCLUIR O GRUPO AMOR EXIGENTE ALTO ASTRAL, NO ROL DAS ENTIDADES QUE RECEBEM SUBVENÇÃO SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1807/1807_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ESTUDAR A POSSIBILIDADE DE ENCONTRAR MECANISMOS PARA DIMINUIR A QUANTIDADE DE CÃES NAS RUAS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1824/1824_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL REALIZAÇÃO DE FESTEJOS DE FIM DE ANO NA PRAÇA CENTRAL.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1744/1744_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARCIAL ORÇAMENTO CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1702/1702_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS OBRIGAÇÕES DAS AGÊNCIAS BANCÁRIAS E DEMAIS ESTABELECIMENTOS DE CRÉDITO DO MUNICÍPIO EM RELAÇÃO AOS SEUS USUÁRIOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA AO PREFEITO MUNICIPAL, O SENHOR ANTONIO APPARECIDO FIORANI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE “CIDADÃO VISTALEGRENSE” À SENHORA GUIOMAR DELLA TOGNA NARDINI.</t>
   </si>
   <si>
     <t>Geraldo Luchezi Filho_x000D_
 José Roberto Russino_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1757/1757_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MANUTENÇÃO DO VETO TOTAL APRESENTADO PELO EXECUTIVO MUNICIPAL AO PROJETO DE LEI Nº 37/2010</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1758/1758_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1758/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A MANUTENÇÃO DO VETO TOTAL APRESENTADO PELO EXECUTIVO MUNICIPAL AO PROJETO DE LEI Nº 25/2010. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1773/1773_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2008 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO ATRAVÉS DE DOAÇÃO COM ENCARGO DE UM LOTE REFERENTE À MATRÍCULA DO SERVIÇO IMOBILIÁRIO SOB Nº 17.837.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1665/1665_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO MUNICÍPIO O “PROGRAMA ESPECIAL MINHA CASA, MINHA VIDA” DE APOIO À HABITAÇÃO POPULAR VINCULADO AO “PROGRAMA MINHA CASA, MINHA VIDA” DO GOVERNO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA SECRETARIA MUNICIPAL DE SAÚDE DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1736/1736_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 2º, DO ARTIGO 6º DA LEI MUNICIPAL Nº 815/92, ALTERADO PELA LEI COMPLEMENTAR Nº 94, DE 30 DE JANEIRO DE 2007.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1782/1782_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 1º DO ARTIGO 4º DA LEI COMPLEMENTAR Nº 126, DE 09 DE MARÇO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1809/1809_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ITEM 21, 21.01 DA TABELA III, DA LEI COMPLEMENTAR Nº 035, DE 03 DE NOVEMBRO DE 2003.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1811/1811_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1812/1812_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1811/1811_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1602/1602_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, AO CRAJ – CENTRO DE REFERÊNCIA E APOIO A JUVENTUDE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$150.650,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A RECEBER, MEDIANTE CONTRATO ESPECÍFICO, RECURSOS FINANCEIROS DO FUNDO ESTADUAL DE PREVENÇÃO E CONTROLE DA POLUIÇÃO – FECOP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$230.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$142.600,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$75.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ENTRADA DE ESTUDANTES EM ESPETÁCULOS ESPORTIVOS, CULTURAIS E DE LAZER, E EM EVENTOS SOCIAIS, PELA METADE DO VALOR DO INGRESSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL S/A, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL S/A, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$6.847,50, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR A LEI MUNICIPAL Nº 1.555, DE 15 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR A LEI MUNICIPAL Nº 1.556, DE 24 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$206.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$184.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$10.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVENIO, MEDIANTE REPASSE DE VALORES, AO HOSPITAL DE CÂNCER DE BARRETOS “FUNDAÇÃO PIO XII”. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$97.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1650/1650_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DA EDUCAÇÃO, OBJETIVANDO O ATENDIMENTO DO PROGRAMA DE ALIMENTAÇÃO ESCOLAR. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$83.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO A NOMEAÇÃO DO NOME DO VEREADOR AUTOR DE LEI, NO AUTÓGRAFO E NA LEI PROMULGADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO DEPARTAMENTO DE SAÚDE, A SEMANA MUNICIPAL DE PREVENÇÃO E CONTROLE DO CÂNCER DE PRÓSTATA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$36.500,00, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR A LEI MUNICIPAL Nº 1.556, DE 24 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR A LEI MUNICIPAL Nº 1.555, DE 15 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$175.000,00, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1684/1684_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO A CELEBRAR CONVÊNIO COM O FUNDO DE SOLIDARIEDADE E DESENVOLVIMENTO SOCIAL OU CULTURAL DO ESTADO DE SÃO PAULO – FUSSESP</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º, DA LEI MUNICIPAL Nº 1.411, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$115.000,00, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGAÇÃO DAS AGÊNCIA BANCÁRIAS DISPONIBILIZAREM MÁQUINAS PARA IMPRESSÃO DE CUPONS COM HORÁRIOS DE ENTRADA NA FILA, BEBEDOURO DE ÁGUA E BANHEIROS MASCULINOS E FEMININOS ADAPTADOS A DEFICIENTE FÍSICO </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O COMÉRCIO AMBULANTE NO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1691/1691_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1692/1692_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1693/1693_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1692/1692_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, AO EDUCANDÁRIO IZILDINHA “O ANJO DO SENHOR”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1694/1694_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$13.950,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1695/1695_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1697/1697_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1695/1695_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1696/1696_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1703/1703_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1704/1704_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A RATIFICAR A ASSINATURA DO PROTOCOLO DE INTENÇÕES PARA A CRIAÇÃO DO CONSÓRCIO INTERMUNICIPAL CULTURANDO, NOS TERMOS DA LEI FEDERAL Nº 11.107, DE 6 DE ABRIL DE 2005 E DECRETO FEDERAL 6.017, DE 17 DE JANEIRO DE 2007.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1709/1709_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$31.200,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1710/1710_texto_integral.pdf</t>
-[...8 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1713/1713_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1710/1710_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1711/1711_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1712/1712_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$164.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1719/1719_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA A ALTERAÇÃO NO CONTRATO DE CRIAÇÃO DO CONSÓRCIO INTERMUNICIPAL CULTURANDO (PROTOCOLO DE INTENÇÕES) AUTORIZANDO A ADMISSÃO DE NOVOS ENTES FEDERATIVOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1718/1718_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1716/1716_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1718/1718_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1717/1717_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$80.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1715/1715_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DE SÃO PAULO – DER/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1720/1720_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO, A FAZER CONCESSÃO DE DIREITO REAL DE USO, GRATUITO EM FAVOR DA AGCIP – ASSOCIAÇÃO GESTÃO CULTURAL NO INTERIOR PAULISTA “PROFESSOR GILBERTO MORGADO”, DE IMÓVEL PERTENCENTE AO PATRIMÔNIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1722/1722_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$45.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1723/1723_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1725/1725_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1723/1723_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1724/1724_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$372.120,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1735/1735_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA EDUCACIONAL DE VISTA ALEGRE DO ALTO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1737/1737_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$45.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1739/1739_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1741/1741_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1739/1739_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1740/1740_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$103.087,67 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1742/1742_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$15.395,42 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1745/1745_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1747/1747_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1745/1745_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1746/1746_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$10.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1748/1748_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1749/1749_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA ESTADUAL DA EDUCAÇÃO, OBJETIVANDO A APLICAÇÃO DO SARESP NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1750/1750_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ACRESCENTAR A LEI MUNICIPAL Nº 1.556, DE 24 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1751/1751_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ACRESCENTAR A LEI MUNICIPAL Nº 1.555, DE 15 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1752/1752_texto_integral.pdf</t>
-[...11 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1756/1756_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1752/1752_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1753/1753_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1754/1754_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1755/1755_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$14.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1759/1759_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$900.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1760/1760_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O REPASSE DE HONORÁRIOS ADVOCATÍCIOS SUCUMBÊNCIAS ORIUNDOS DE AÇÕES JUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1761/1761_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO, MEDIANTE CONCESSÃO DE ESTAGIÁRIOS E SERVIDORES, VISANDO A COLABORAÇÃO PARA O DESENVOLVIMENTO DAS ATIVIDADES DA JUSTIÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1772/1772_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS MANANCIAIS DE ÁGUA DESTINADOS AO ABASTECIMENTO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1785/1785_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$203.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1786/1786_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1.593, DE 15 DE DEZEMBRO DE 2009, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1787/1787_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$70.000,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1788/1788_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2011.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1790/1790_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$170.000,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1791/1791_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1.594, DE 15 DE DEZEMBRO DE 2009, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À CRECHE CORAÇÃO DE JESUS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1792/1792_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1793/1793_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1792/1792_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ACRESCENTAR A LEI MUNICIPAL Nº 1.555, DE 15 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1794/1794_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$14.000,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1795/1795_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1797/1797_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1795/1795_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1796/1796_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$20.000,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1798/1798_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1800/1800_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1798/1798_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1799/1799_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$100.000,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1801/1801_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1803/1803_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1801/1801_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1802/1802_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$62.000,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1804/1804_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 2º DA LEI MUNICIPAL Nº 1.629, DE 13 DE MAIO DE 2010, QUE CRIA O FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE VISTA ALEGRE DO ATO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1806/1806_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$32.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1813/1813_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À CRECHE CORAÇÃO DE JESUS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1814/1814_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1815/1815_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$52.550,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1816/1816_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1816/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1.599, DE 12 DE JANEIRO DE 2010, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1819/1819_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1820/1820_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1819/1819_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1821/1821_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, AO HOSPITAL DE CÂNCER DE BARRETOS “FUNDAÇÃO PIO XII”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1822/1822_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO E MEDIDAS A SEREM TOMADAS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL EM DECORRÊNCIA DA PRÁTICA DE ASSÉDIO MORAL.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A  ALTERAÇÃO DO ANEXO III, DA RESOLUÇÃO Nº 2, DE 25 DE AGOSTO DE 1992 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1743/1743_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP A DOAR, SEM ENCARGOS, O VEÍCULO VOLKSWAGEN, MODELO SANTANA, COM INSCRIÇÃO NO PATRIMÔNIO DA CÂMARA MUNICIPAL SOB Nº 181, PARA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1783/1783_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1783/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I, DA RESOLUÇÃO Nº 2, DE 25 DE AGOSTO DE 1992 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1817/1817_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1818/1818_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO SUBSCRITO POR TODOS OS VEREADORES, AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL CAMPOS MACHADO, SOLICITANDO A INTERVENÇÃO LEGAL PARA MUDANÇA DA DRS V – DEPARTAMENTO DE SAÚDE DE BARRETOS – MICRO REGIÃO DE BEBEDOURO, PARA A DRS XV – DEPARTAMENTO DE SAÚDE DE SÃO JOSÉ DO RIO PRETO – MICRO REGIÃO DE CATANDUVA. </t>
   </si>
   <si>
     <t>Arlindo Benedito Balsanelli</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO MOÇÃO DE APLAUSO À SECRETARIA MUNICIPAL DE EDUCAÇÃO,  CULTURA, ESPORTE, TURISMO E LAZER PELA CONQUISTA DO 2º LUGAR NAS OLIMPÍADAS REGIONAIS DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES COM RELAÇÃO O FUNDO SOCIAL DE SOLIDARIEDAD</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE OS GASTOS COM O ESPORTE NO ANO DE 2009, DETALHANDO OS VALORES GASTOS COM PRODUTOS E SERVIÇOS POR MEIO DE NOTAS FISCAIS, E QUAIS AS MODALIDADES QUE RECEBERAM OS BENEFÍCIOS DESTES VALORES</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER OFÍCIO SUBSCRITO POR TODOS OS VEREADORES AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL CAMPOS MACHADO, SOLICITANDO A INTERVENÇÃO LEGAL JUNTO A CDHU - COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO, NO SENTIDO DE CONCEDER 150 CASAS PELO PLEITO HABITACIONAL ( A CASA É SUA).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO À AQUISIÇÃO DO TERRENO SITUADO NO INÍCIO DA AVENIDA DR. ARMANDO SALES DE OLIVEIRA, LOCALIZADO ATRÁS DA ESCOLA IRINEU JULIÃO E MERCADO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PRESIDENTE DA CÂMARA MUNICIPAL O FORNECIMENTO DE CÓPIA DE CHAVE DA EDILIDADE AOS VEREADORES DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PREFEITO MUNICIPAL QUE SE DIGNE INFORMAR A METRAGEM DO IMÓVEL SITUADO NO INÍCIO DA AVENIDA DR. ARMANDO SALES DE OLIVEIRA, LOCALIZADO ATRÁS DA ESCOLA IRINEU JULIÃO E MERCADO MUNICIPAL, DE PROPRIEDADE DO MUNICÍPIO, COM ENCAMINHAMENTO DE CÓPIA DE CROQUI DA ÁREA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PREFEITO MUNICIPAL QUE SE DIGNE MANIFESTAR OFICIALMENTE AO VEREADOR EDSON ANTONIO JUNTA E OUTROS, NO SENTIDO DE AGENDAR REUNIÃO COM O SECRETÁRIO ESTADUAL DE HABITAÇÃO, A FIM DE ASSINAR DOCUMENTAÇÃO LEGAL PARA DISPONIBILIZAÇÃO DO IMÓVEL AO CDHU E POSTERIOR CONSTRUÇÃO DE MORADIAS NO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SE DIGNE INFORMAR QUAIS AS PROVIDÊNCIAS QUE SERÃO TOMADAS, PELA ADMINISTRAÇÃO, COM RELAÇÃO AO IMÓVEL DO MUNICÍPIO LOCALIZADO NA RUA MARANHÃO DO JARDIM BELA VISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O FUNCIONAMENTO DO FUNDO DE SOLIDARIEDADE DO MUNICÍPIO </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A FALTA DE ÁGUA EM RUA DO CENTER PARK. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE PROGRAMA HABITACIONAL NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE PROBLEMAS DA PRAÇA DO JARDIM SANTA HELENA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1700/1700_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO PREFEITO MUNICIPAL INFORMAÇÃO SOBRE FUNCIONÁRIOS QUE EXERCEM FISCALIZAÇÃO NO MUNICÍPIO NA ÁREA DA SAÚDE, VIGILÂNCIA SANITÁRIA, TRIBUTOS, OBRAS E ENGENHARIA, LEGISLAÇÃO MUNICIPAL, ÁGUA E ESGOTO E OUTROS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1701/1701_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PREFEITO MUNICIPAL CÓPIA DE ESCRITURAS E MATRÍCULAS DA LEGALIZAÇÃO DAS ÁREAS QUE SERÃO CONSTRUÍDAS O CONJUNTO HABITACIONAL E O PARQUE INDUSTRIAL DO MUNICÍPIO.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1706/1706_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTA MOÇÃO DE APLAUSO À CONCESSIONÁRIA DE RODOVIAS TEBE S/A, PELA CONSTRUÇÃO DO TREVO DE ACESSO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1708/1708_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENVIO DE VOTOS DE PESARES PELO FALECIMENTO DO SENHOR TAKASHI TAKAKUWA À SENHORA DIRCE SUFFIN TAKAKUWA E FAMILIA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1714/1714_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA À CONCESSIONÁRIA DE RODOVIAS TEBE S/A, PROVIDÊNCIAS NO SENTIDO AUMENTAR A SINALIZAÇÃO HORIZONTAL E VERTICAL NO TREVO DE ACESSO AO MUNICÍPIO DE VISTA ALEGRE DO ALTO. </t>
   </si>
   <si>
     <t>Roberto César de Oliveira Sousa_x000D_
 Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1721/1721_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APOIO À APROVAÇÃO DA PEC 534 – 2002, DE AUTORIA DO SENADOR ROMEU TUMA, QUE DISPÕE SOBRE AS COMPETÊNCIAS DA GUARDA MUNICIPAL E DA CRIAÇÃO DA GUARDA NACIONAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1726/1726_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL O CUMPRIMENTO E FISCALIZAÇÃO DO DISPOSTO NA LEI 1616, DE 23 DE MARÇO DE 2010, QUE DISPÕE SOBRE A ENTRADA DE ESTUDANTES EM ESPETÁCULOS ESPORTIVOS, CULTURAIS E DE LAZER E EM EVENTOS SOCIAIS, PELA METADE DO VALOR DO INGRESSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1727/1727_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL A DESOBSTRUÇÃO DO ACESSO À PONTE DO BAIRRO BARRO PRETO, QUE FAZ A INTERLIGAÇÃO DOS MUNICÍPIOS DE VISTA ALEGRE DO ALTO, PIRANGI E TAIAÇU. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1728/1728_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL O CUMPRIMENTO DA LEI 1.576, DE 11 DE SETEMBRO DE 2009, QUE DISPÕE E ESTABELECE CRITÉRIOS DE APLICAÇÕES TÉCNICAS NA CONSTRUÇÃO E ADEQUAÇÃO DE LOMBADAS OU QUEBRA-MOLAS NO TERRITÓRIO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1738/1738_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER MOÇÃO DE APLAUSO A VEREADOR, EMPRESAS E ORGÃOS PÚBLICOS PELO APOIO À CAMPANHA DE SOLIDARIEDADE AOS IRMÃOS NORDESTINOS DE ROUPAS E ALIMENTOS, REALIZADA NO MUNICÍPIO DE VISTA ALEGRE DO ALTO NO DIA 27 DE JUNHO DE 2010._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1762/1762_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE LEI COMPLEMENTAR Nº 125, DE 3 DE MARÇO DE 2010, NO QUE DIZ RESPEITO À NOMEAÇÃO DE FUNCIONÁRIOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1763/1763_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE LEI Nº 1603, DE 3 DE MARÇO DE 2010, NO QUE DIZ RESPEITO À CONTRATAÇÃO DE FINANCIAMENTO JUNTO AO BANCO DO BRASIL S/A. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1764/1764_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE LEI Nº 1604, DE 3 DE MARÇO DE 2010, NO QUE DIZ RESPEITO À NOMEAÇÃO DE FUNCIONÁRIOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1765/1765_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE LEI COMPLEMENTAR Nº 129, DE 3 DE MARÇO DE 2010, NO QUE DIZ RESPEITO AO ANDAMENTO DA CONSTRUÇÃO DE CASAS POPULARES NO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1766/1766_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A SITUAÇÃO DE FUNCIONÁRIOS EM COMISSÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1767/1767_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE A CONTRATAÇÃO DE EMPRESA QUE PRESTA SERVIÇO DE LIMPEZA, PAISAGISMO E COLETA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1768/1768_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTA MOÇÃO DE APLAUSO AO PADRE ALCEDINO BRÍGIDO LEMOS PELOS 50 ANOS DE VIDA SACERDOTAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1769/1769_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APLAUSO À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, ESPORTE, CULTURA, TURISMO E LAZER, SENHORA MARIA RITA VIEIRA CUNHA.</t>
   </si>
   <si>
     <t>Edson Antonio Junta_x000D_
 Inácio Marques de Lima</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1774/1774_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, INFORMAÇÃO SOBRE QUANDO SERÁ REALIZADA OBRA DE PAVIMENTAÇÃO ASFÁLTICA NOS LOGRADOUROS DO CENTER PARK.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1805/1805_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES À CPFL SOBRE AS QUEDAS DE ENERGIA ELÉTRICA NO MUNICÍPO</t>
   </si>
   <si>
     <t>Arlindo Benedito Balsanelli_x000D_
 Geraldo Luchezi Filho_x000D_
 José Ricardo Joanini_x000D_
 José Roberto Russino</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1810/1810_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE A INSCRIÇÃO DE CHAPA PARA CONCORRER AOS CARGOS DA MESA DA CÂMARA PARA O EXERCÍCIO DE 2011</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1808/1808_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1823/1823_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1808/1808_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL FISCALIZAÇÃO E CUMPRIMENTO DA LEI 1.644, DE 26 DE MAIO DE 2010.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1733/1733_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 37/2010</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1734/1734_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 25/2010.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1753,67 +1753,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2010/1734/1734_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2010/1734/1734_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H227"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>