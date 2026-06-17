--- v0 (2025-11-03)
+++ v1 (2026-06-17)
@@ -45,937 +45,937 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>Geraldo Luchezi Filho</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1920/1920_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t>RENUMERA ART 5º E ACRESCENTA ARTIGO AO PROJETO DE LEI Nº 69, DE 30 DE SETEMBRO DE 2011.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edson Antonio Junta_x000D_
 Joaquim Rodrigues de Figueiredo_x000D_
 José Ricardo Joanini_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1844/1844_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPA ESTUDO PARA AUMENTAR O VALOR DA DIÁRIA DOS MOTORISTAS DO SETOR DE SAÚDE DO MUNICÍPIO, ATUALMENTE NO VALOR DE R$15,00 (QUINZE REAIS)</t>
   </si>
   <si>
     <t>Edson Antonio Junta_x000D_
 Inácio Marques de Lima_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1847/1847_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS PARA PROCEDER LIMPEZA DE TERRENOS BALDIOS DE PARTICULARES E DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Arlindo Benedito Balsanelli</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1890/1890_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1890/1890_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL ESTUDOS PARA PROCEDER PINTURA DE SOLO NAS RUAS DO MUNICÍPIO, PARA FINS DE DEMARCAR LOCAL DE ESTACIONAMENTO DE VEÍCULOS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1912/1912_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1912/1912_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE LOMBADA NA RUA DAS BROMÉLIAS.</t>
   </si>
   <si>
     <t>José Ricardo Joanini</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1916/1916_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA CONSTRUIR POÇO ARTESIANO COM RESERVATÓRIO NO LOTEAMENTO CENTER PARK II. </t>
   </si>
   <si>
     <t>Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1928/1928_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ESTUDAR A POSSIBILIDADE DE AUMENTAR O REPASSE DA SUBVENÇÃO SOCIAL AO HORTO DE DEUS DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1929/1929_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE LOMBADA NA RUA HERCULANO DO LIVRAMENTO.</t>
   </si>
   <si>
     <t>Edson Antonio Junta_x000D_
 Inácio Marques de Lima_x000D_
 Joaquim Rodrigues de Figueiredo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1930/1930_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1930/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL O CUMPRIMENTO DA LEI 1.619, DE 27 DE ABRIL DE 2010, QUE INSTITUI A SEMANA DE PREVENÇÃO E CONTROLE DO CÂNCER DE PRÓSTATA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1931/1931_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL SOLUCIONAR PROBLEMA DE FALTA DE ÁGUA NOS TRECHOS DA AV SANTOS DUMONT E RUAS RIO GRANDE DO SUL, MINAS GERAIS, SANTA CATARINA, TOCANTINS E JOÃO RICARDO DE MELLO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1932/1932_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1932/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A COLOCAÇÃO DE BRAÇO DE ILUMINAÇÃO PÚBLICA NO ENTRONCAMENTO DA RUA NÁPOLES COM MILÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1941/1941_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO PROIBINDO A PERMANÊNCIA DE EQÜINOS E MUARES EM ÁREAS DE LAZER DA POPULAÇÃO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1942/1942_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A COLOCAÇÃO DE BRAÇO DE ILUMINAÇÃO PÚBLICA NO ENTRONCAMENTO DA RUA DAS ORQUÍDEAS COM A RUA DOS OITIS.</t>
   </si>
   <si>
     <t>Inácio Marques de Lima</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1943/1943_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDAR A POSSIBILIDADE DE DISPONIBILIZAR ESTAGIÁRIO PARA A DELEGACIA DE POLÍCIA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1944/1944_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE DISPOSITIVO ELETRÔNICO, DO TIPO RADAR, LOMBADA ELETRÔNICA OU SEMELHANTE, PARA COIBIR TRÁFEGO DE VEÍCULO EM ALTA VELOCIDADE NA RUA HERCULANO DO LIVRAMENTO, PRÓXIMO À PRAÇA DR H E OWER SANDOLTH.</t>
   </si>
   <si>
     <t>Edson Antonio Junta_x000D_
 Inácio Marques de Lima</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1950/1950_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL TOMAR PROVIDÊNCIAS JUNTO À SECRETARIA DE LOGÍSTICA E TRANSPORTES DO ESTADO DE SÃO PAULO, PARA AGILIZAR O ANDAMENTO DA DISPONIBILIZAÇÃO DE RECURSOS ORÇAMENTÁRIOS E FORMALIZAÇÃO DE CONVÊNIO ENTRE O DER E O MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1951/1951_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA LOMBADA NA RUA DOS OITIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1952/1952_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A COLOCAÇÃO DE BRAÇO DE ILUMINAÇÃO PÚBLICA, NO ENTRONCAMENTO DA RUA TOCANTINS COM A RUA MINAS GERAIS, ESQUINA COM A RUA AMAZONAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1953/1953_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PROVIDENCIAR A ILUMINAÇÃO DA CIDADE, NO GERAL, PRINCIPALMENTE, NOS LOCAIS PERIFÉRICOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1954/1954_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL A REALIZAÇÃO DO RECAPEAMENTO DO ASFALTO NA RUA AMAZONAS E NA RUA ROMA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1955/1955_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A RETIRADA DE UM VEÍCULO ABANDONADO NA RUA PIAUÍ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1956/1956_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A COLOCAÇÃO DE BRAÇO DE ILUMINAÇÃO PÚBLICA NO ENTRONCAMENTO DA RUA JUVENAL FERNANDO CHAVES, COM A ESTRADA MUNICIPAL (ACESSO EM TERRA A SP 323 E ROTATÓRIA DO CEMITÉRIO).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1957/1957_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PROVIDENCIAR CORTINAS PARA O VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1891/1891_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1918/1918_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE PERMISSÃO DE USO DE BENS MÓVEIS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1927/1927_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2009 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Geraldo Luchezi Filho_x000D_
 José Ricardo Joanini_x000D_
 José Roberto Russino</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1853/1853_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1853/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 19 DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>Arlindo Benedito Balsanelli_x000D_
 Geraldo Luchezi Filho_x000D_
 José Ricardo Joanini</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1921/1921_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO 6º AO ARTIGO 104 DA LEI ORGÂNICA DO MUNICÍPIO, PARA ESTABELECER PRAZOS DE ENCAMINHAMENTO E DE APRECIAÇÃO PELO PODER LEGISLATIVO, DOS PLANOS ORÇAMENTÁRIOS A QUE SE REFERE O ARTIGO 165, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1855/1855_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1855/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1910/1910_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1914/1914_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1910/1910_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1914/1914_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO ESTATUTO E REORGANIZAÇÃO DO PLANO DE CARREIRA DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1958/1958_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1959/1959_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1958/1958_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1825/1825_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$395.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1826/1826_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$164.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1827/1827_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR A LEI MUNICIPAL Nº 1.653, DE 15 DE JUNHO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1828/1828_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR A LEI MUNICIPAL Nº 1.556, DE 24 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1829/1829_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$55.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1830/1830_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INCLUSÃO A LEI MUNICIPAL Nº 1.653, DE 15 DE JUNHO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1831/1831_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1832/1832_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1831/1831_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INCLUIR A LEI MUNICIPAL Nº 1.556, DE 24 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1833/1833_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A INCLUIR A LEI MUNICIPAL Nº 1.653, DE 15 DE JUNHO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1834/1834_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$10.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1835/1835_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1.594, DE 15 DE DEZEMBRO DE 2009, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À CRECHE CORAÇÃO DE JESUS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1836/1836_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$18.600,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1838/1838_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1839/1839_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1838/1838_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$90.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1841/1841_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1842/1842_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1841/1841_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO,MEDIANTE REPASSE MENSAL DE VALORES, AO EDUCANDÁRIO IZIL-DINHA “O ANJO DO SENHOR”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1843/1843_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$31.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1850/1850_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$175.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1851/1851_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$189.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1854/1854_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1854/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1856/1856_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1856/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$134.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1857/1857_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1857/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$30.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1858/1858_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1858/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INCLUSÃO A LEI MUNICIPAL Nº 1.556, DE 24 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1859/1859_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INCLUIR A LEI MUNICIPAL Nº 1.653, DE 15 DE JUNHO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1860/1860_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1860/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$110.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1862/1862_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE DESENVOLVIMENTO SOCIAL </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1863/1863_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1863/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$45.000,00, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1864/1864_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1865/1865_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1865/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$88.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1867/1867_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1868/1868_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1867/1867_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAÇÃO A LEI MUNICIPAL Nº 1.556, DE 24 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1869/1869_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$200.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1870/1870_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$13.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1871/1871_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1873/1873_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1871/1871_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1872/1872_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$65.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1874/1874_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1876/1876_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1874/1874_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1875/1875_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$58.400,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1877/1877_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$156.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1878/1878_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1880/1880_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1878/1878_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1879/1879_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$5.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1882/1882_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1883/1883_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1.697, DE 15 DE DEZEMBRO DE 2010, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1884/1884_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$593.400,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1885/1885_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$25.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1887/1887_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$95.000,00, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1888/1888_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AOS ITENS 12, 14, 27 E 28 DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.035, DE 1º DE OUTUBRO DE 1998, QUE DÁ DENOMINAÇÃO A VIAS PÚBLICAS E LOGRADOUROS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1892/1892_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$847.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1893/1893_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ITENS 22 E 57 DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.035, DE 1º DE OUTUBRO DE 1998, QUE DÁ DENOMINAÇÃO A VIAS PÚBLICAS E LOGRADOUROS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1894/1894_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1895/1895_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1896/1896_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1895/1895_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$6.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1897/1897_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1899/1899_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1897/1897_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1898/1898_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1899/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$33.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1900/1900_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1900/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM INSTITUIÇÕES DE ENSINO SUPERIOR, OBJETIVANDO A CONCESSÃO DE BOLSAS DE ESTUDOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1901/1901_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1903/1903_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1901/1901_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1902/1902_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1903/1903_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$70.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1904/1904_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1904/1904_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$74.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1905/1905_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1906/1906_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1905/1905_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1906/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$46.312,50, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1907/1907_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1907/1907_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$10.900,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1908/1908_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1909/1909_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1908/1908_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1909/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO PROMOCIONAL VIDA NOVA “HORTO DE DEUS”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1911/1911_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1911/1911_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$149.400,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1915/1915_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2012.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1917/1917_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1917/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$101.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1919/1919_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1919/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1922/1922_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1.697, DE 15 DE DEZEMBRO DE 2010, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1923/1923_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$270.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1924/1924_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO,  A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, COM O MUNICÍPIO DE PIRANGI, ESTADO DE SÃO PAULO, DESTINADO A MANUTENÇÃO DA CASA DE ACOLHIMENTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1925/1925_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 75, DE 27 DE OUTUBRO DE 2011, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$300.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1926/1926_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$31.200,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1935/1935_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$60.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1936/1936_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$250.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1937/1937_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$50.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1938/1938_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$60.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1939/1939_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1.696, DE 15 DE DEZEMBRO DE 2010, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES COM A CRECHE CORAÇÃO DE JEUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1946/1946_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1947/1947_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1947/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1948/1948_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 116.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1949/1949_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1960/1960_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1960/1960_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1852/1852_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 19 DA RESOLUÇÃO Nº 3, DE 30 DE OUTUBRO DE 2003. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1913/1913_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1913/1913_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I, DA RESOLUÇÃO Nº 2, DE 25 DE AGOSTO DE 1992 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1961/1961_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1962/1962_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1837/1837_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE ATENDIMENTO DA INDICAÇÃO 45/2010, QUE TRATA DE SUBVENÇÃO AO GRUPO AMOR EXIGENTE DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
     <t>Arlindo Benedito Balsanelli_x000D_
 Geraldo Luchezi Filho_x000D_
 José Ricardo Joanini_x000D_
 José Roberto Russino_x000D_
 Roberto César de Oliveira Sousa_x000D_
 Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1840/1840_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DA 13ª SESSÃO EXTRAORDINÁRIA DA EDILIDADE NA SALA DA PRESIDÊNCIA, EM RAZÃO DE REALIZAÇÃO DE PALESTRA SOBRE CANCER DE MAMA E COLO DO ÚTERO NA SALA DE SESSÕESA DA CASA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1845/1845_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ELABORAÇÃO DE PROJETO DE CONSTRUÇÃO DE GINÁSIO DE ESPORTES E OFÍCIO AO SECRETARIO ESTADUAL DE TURISMO SOLICITANDO VERBAS PARA CONSTRUÇÃO DA REFERIDA OBRA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1846/1846_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE LOGRADOUROS NÃO PAVIMENTADOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Arlindo Benedito Balsanelli_x000D_
 Edson Antonio Junta_x000D_
 Geraldo Luchezi Filho_x000D_
 Inácio Marques de Lima_x000D_
 Joaquim Rodrigues de Figueiredo_x000D_
 José Ricardo Joanini_x000D_
 José Roberto Russino_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1848/1848_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO BANCO DO BRASIL S/A INFORMAÇÕES SOBRE AS PROVIDÊNCIAS ADOTADAS PARA CUMPRIMENTO DA LEI MUNICIPAL Nº 1.644, DE 26 DE MAIO DE 2011.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1849/1849_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A LIMPEZA DE IMÓVEIS NO PERÍMETRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1861/1861_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, INFORMAÇÕES SOBRE A SITUAÇÃO DO BUEIRO LOCALIZADO NA AV. SANTOS DUMONT, PRÓXIMO À RUA GUARANTÃ DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1866/1866_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À EMPRESA EXPRESSO ITAMARATY LTDA, INFORMAÇÕES SOBRE LINHA DE ÔNIBUS QUE PASSA NO MUNICÍPIO ÀS 13:30 HORAS.</t>
   </si>
   <si>
     <t>Arlindo Benedito Balsanelli_x000D_
 Geraldo Luchezi Filho_x000D_
 José Ricardo Joanini_x000D_
 José Roberto Russino_x000D_
 Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1881/1881_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES À COMPANHIA PAULISTA DE FORÇA E LUZ SOBRE AS CAUSAS E PROVIDÊNCIAS A SEREM ADOTADAS COM RELAÇÃO A INTERRUPÇÃO DE ENERGIA ELÉTRICA NOS DIAS 7, 8 E 9 DE JUNHO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1886/1886_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERE AO PRESIDENTE DA CASA O ENVIO DE OFÍCIO AO 33º BATALHÃO DE POLÍCIA MILITAR DO INTERIOR DE BARRETOS E PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA SANAR PROBLEMA DE SEGURANÇA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1889/1889_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1889/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APLAUSOS À COMISSÃO MUNICIPAL DE ESPORTES, PELO EXITO OBTIDO NOS EVENTOS ESPORTIVOS NA CIDADE E REGIÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1933/1933_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÃO SOBRE A DATA DO INICIO DOS TRABALHOS DA GUARDA MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1934/1934_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE FUNCIONÁRIOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 José Roberto Russino_x000D_
 Roberto César de Oliveira Sousa_x000D_
 Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1940/1940_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INSCRIÇÃO DE CHAPA PARA CONCORRER À ELEIÇÃO DA RENOVAÇÃO DA MESA DA CÂMARA PARA O ANO DE 2012.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1282,67 +1282,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2011/1940/1940_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2011/1940/1940_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="252.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>