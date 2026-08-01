--- v0 (2026-05-01)
+++ v1 (2026-08-01)
@@ -45,899 +45,899 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>José Roberto Russino</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2074/2074_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t>RENUMERA ART 5º E ACRESCENTA ARTIGO 6º AO PROJETO DE LEI Nº 51, DE 28 DE SETEMBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2091/2091_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2091/2091_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O “PARÁGRAFO ÚNICO” DO PROJETO DE LEI Nº 64, DE 7 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2043/2043_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA TAPAR OS BURACOS EXISTENTES NA RUA DAS BROMÉLIAS, ALTURA DO NÚMERO 75.</t>
   </si>
   <si>
     <t>Joaquim Rodrigues de Figueiredo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1975/1975_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1975/1975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE PROCEDER À CONSTRUÇÃO DE LOMBADAS, CONFORME SEGUE: UMA NA RUA MINAS GERAIS, À ALTURA DO Nº 52; E DUAS NA RUA AMAPÁ, SENDO UMA NO CENTRO DE CADA QUADRA.</t>
   </si>
   <si>
     <t>Inácio Marques de Lima</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1983/1983_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1983/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE SEJAM ROÇADOS DOIS TERRENOS VAZIOS, SITUADOS NA AVENIDA SANTOS DUMONT, SENDO UM ACIMA DO Nº 17 E OUTRO ACIMA DO Nº 47.</t>
   </si>
   <si>
     <t>Edson Antonio Junta</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1984/1984_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA ASFALTAR E INSTALAR GUIAS E CALÇADAS NA INTERLIGAÇÃO ENTRE AS RUAS DOS OITIS E TEUTLY CORREIA DA ROCHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1985/1985_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1985/1985_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA AUMENTAR O VALOR DA DIÁRIA DESTINADA À ALIMENTAÇÃO DOS MOTORISTAS DO SETOR DE SAÚDE, COMO TAMBÉM DOS MOTORISTAS QUE REALIZAM O TRANSPORTE UNIVERSITÁRIO, QUANDO ESTES ESTIVEREM FORA DO MUNICÍPIO EM HORÁRIO DE REFEIÇÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1986/1986_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1986/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A RECUPERAÇÃO ASFÁLTICA DAS RUAS PIAUÍ E PARÁ, ONDE FORAM INSTALADAS GALERIAS PLUVIAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1987/1987_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1987/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A REINSTALAÇÃO DE TRAVES DE GOL NO CAMPINHO DO BAIRRO JARDIM SANTA HELENA, ASSIM COMO PARA ROÇAR O LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1988/1988_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1988/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORAR A LIMPEZA DAS VIAS PÚBLICAS DA CIDADE.</t>
   </si>
   <si>
     <t>Geraldo Luchezi Filho</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1996/1996_texto_integral.doc</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1996/1996_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA PROMOVER MELHORIAS, PRINCIPALMENTE, EM RELAÇÃO AO ASFALTO E À ILUMINAÇÃO, ALÉM DO CALÇAMENTO NA INTERLIGAÇÃO DA RUA DOS OITIS COM O JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1999/1999_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À CÂMARA MUNICIPAL ALTERAÇÃO NA LEI ORGÂNICA DO MUNICÍPIO E NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, SOLICITANDO QUE SEJAM TOMADAS PROVIDÊNCIAS PARA VEDAR A CONTRATAÇÃO DE FUNCIONÁRIO EM CARGO COMISSIONADO (DE CONFIANÇA), QUE NÃO TIVER FICHA LIMPA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2013/2013_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2013/2013_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA PROPICIAR ESTACIONAMENTO PRIVATIVO A PESSOAS COM DEFICIÊNCIAS E IDOSOS EM LOCAIS PÚBLICOS E COMERCIAIS, POR MEIO DE SINALIZAÇÃO ADEQUADA.</t>
   </si>
   <si>
     <t>Arlindo Benedito Balsanelli</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2016/2016_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2016/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUIR LOMBADAS E/OU REDUTORES DE VELOCIDADE, NAS RUAS DO CENTRO DESTE MUNICÍPIO E TAMBÉM NA AVENIDA MONTE ALTO, NO BAIRRO JARDIM PAULISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2017/2017_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE PROCEDER À SINALIZAÇÃO VIÁRIA DAS RUAS, POR MEIO DE DEMARCAÇÕES QUE INDIQUEM O LOCAL ADEQUADO PARA ESTACIONAMENTO DOS VEÍCULOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2033/2033_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2033/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE OFERECER ATENDIMENTO NOTURNO NO CENTRO DE FISIOTERAPIA E HIDROTERAPIA MUNICIPAL.</t>
   </si>
   <si>
     <t>Edson Antonio Junta_x000D_
 Joaquim Rodrigues de Figueiredo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2034/2034_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR O RECAPEAMENTO GERAL DA RUA SANTA CATARINA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2035/2035_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2035/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE LOMBADA E/OU REDUTOR DE VELOCIDADE, NA RUA AMAZONAS, ENTRE AS RUAS SANTA CATARINA E MINAS GERAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2036/2036_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA TAPAR O BURACO EXISTENTE NA RUA RORAIMA – ESQUINA COM A MINAS GERAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2041/2041_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA DAR CONTINUIDADE AO CALÇAMENTO NOS CONTORNOS DA ÁREA VERDE – PRAÇA DO BAIRRO CENTER PARK.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2038/2038_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2038/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA CONCRETAR O ESTACIONAMENTO AO REDOR DO CEMITÉRIO MUNICIPAL, ONDE HOUVE AMPLIAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2039/2039_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2039/2039_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE SE DIGNE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA NO FINAL DA RUA SERGIPE (PRÓXIMO À SAÍDA DE TERRA). </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2042/2042_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE SE DIGNE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DA RUA DE INTERLIGAÇÃO ENTRE AS RUAS RIO DE JANEIRO E RORAIMA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2049/2049_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2049/2049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE LOMBADAS E/OU REDUTORES DE VELOCIDADE, NAS RUAS DO CENTRO DESTE MUNICÍPIO E TAMBÉM NA AVENIDA PIRANGI (PROLONGAMENTO DA AVENIDA DR. LUIZ ZACHARIAS DE LIMA), NO BAIRRO JARDIM PAULISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2050/2050_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2050/2050_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE SE DIGNE REALIZAR O RECAPEAMENTO TOTAL DA RUA PIAUÍ, ENTRE RUA 25 DE MARÇO E A AVENIDA MARGINAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2051/2051_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2051/2051_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE SE DIGNE REALIZAR O RECAPEAMENTO DA RUA 25 DE MARÇO – INICIANDO NAS PROXIMIDADES DA RUA MARANHÃO ATÉ O FINAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2052/2052_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2052/2052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE CALÇADAS, BEM COMO PARA A REALIZAÇÃO DE LIMPEZA DO TERRENO BALDIO, SITUADO NA ESQUINA DA RUA AMAZONAS COM A RUA MANOEL MARQUES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2053/2053_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2053/2053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE CALÇADAS NOS TERRENOS BALDIOS DO BAIRRO JARDIM PAULISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2054/2054_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2054/2054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE DIGNE PROVIDENCIAR INFRAESTRUTURA ASFÁLTICA PARA O LOTEAMENTO NOVO – PRÓXIMO À ÁREA INDUSTRIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2064/2064_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2064/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE CALÇADAS NOS BAIRROS CENTER PARK I E CENTER PARK II.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2065/2065_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE REALIZAR O RECAPEAMENTO TOTAL NO FINAL DA RUA MARCEONÍLIO TEODORO DE LIMA, NAS PROXIMIDADES DOS NÚMEROS 503 E 540. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2066/2066_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE REALIZAR O RECAPEAMENTO TOTAL NA TRAVESSA ANTÔNIO BATISTA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2067/2067_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A COLOCAÇÃO DE BRAÇO DE ILUMINAÇÃO PÚBLICA NO ENTRONCAMENTO DA RUA JEREMIAS DE PAULA EDUCARDO, COM A RUA DAS AÇUCENAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2068/2068_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A COLOCAÇÃO DE PLACAS INDICATIVAS DOS NOMES DAS RUAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2080/2080_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2080/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE SEGURANÇA PARA MONITORAMENTO DESTE MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2026/2026_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>José Ricardo Joanini</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1998/1998_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE VISTA ALEGRE DO ALTO AO SENHOR JOÃO BATISTA BERNARDO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2044/2044_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2010 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2060/2060_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2060/2060_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O NÚMERO DE VEREADORES PARA A LEGISLATURA DO QUADRIÊNIO 2013-2016, DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2097/2097_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2097/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DO VETO TOTAL DA EMENDA DO PODER LEGISLATIVO AO PROJETO DE LEI Nº 64/2012.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2098/2098_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2098/2098_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DO VETO TOTAL DO PROJETO DE LEI Nº 67/2012, AUTÓGRAFO Nº 66, DE 11 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1966/1966_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS DE GESTÃO DO ATUAL DISTRITO INDUSTRIAL E SOBRE A CRIAÇÃO, IMPLANTAÇÃO E GESTÃO DOS FUTUROS DISTRITOS INDUSTRIAIS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, CRIA FUNDO MUNICIPAL DE DESENVOLVIMENTO INTEGRADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2007/2007_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2007/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMUTA DE IMÓVEL PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2008/2008_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2008/2008_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1964/1964_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1964/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$60.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1973/1973_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1973/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$10.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1969/1969_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$15.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1970/1970_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$140.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1971/1971_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1971/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ITENS 4 E 7 DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.035, DE 1º DE OUTUBRO DE 1998, QUE DÁ DENOMINAÇÃO A VIAS PÚBLICAS E LOGRADOUROS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1972/1972_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$410.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1974/1974_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1974/1974_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1977/1977_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1977/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 110.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1978/1978_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1978/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1979/1979_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 15.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1980/1980_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1980/1980_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA O HINO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1981/1981_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1981/1981_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 91.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1982/1982_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1982/1982_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 8.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1991/1991_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1991/1991_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$560.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1992/1992_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1992/1992_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 3º E 4º DA LEI MUNICIPAL Nº 1.783, DE 14 DE DEZEMBRO DE 2011, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1993/1993_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1993/1993_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 40.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1994/1994_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1994/1994_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, COM A CRECHE CORAÇÃO DE JESUS, ASSOCIAÇÃO BENEFICENTE DE PIRANGI E HOSPITAL DE CÂNCER DE BARRETOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1995/1995_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 250.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1997/1997_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2001/2001_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1997/1997_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2001/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2002/2002_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INCLUIR A LEI MUNICIPAL 1556, DE 24 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2003/2003_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 73.478,20, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2005/2005_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2006/2006_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2005/2005_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2006/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATA-SE DE CRIAÇÃO E NOMEAÇÃO À ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL PARA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL AURÉLIO BETTINI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2009/2009_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2009/2009_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 17.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2010/2010_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2010/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 50.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2011/2011_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2011/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 101.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2012/2012_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2012/2012_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 144.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2014/2014_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2014/2014_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 148.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2015/2015_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO IDOSO E DO FUNDO MUNICIPAL DO IDOSO, NO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2018/2018_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2018/2018_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 442.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2019/2019_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 120.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2020/2020_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2020/2020_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2021/2021_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2021/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º DO ARTIGO 9º DA LEI MUNICIPAL Nº 1.002, DE 16 DE OUTUBRO DE 1997 E REVOGA O ARTIGO 16, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2022/2022_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2022/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES, À ASSOCIAÇÃO PROMOCIONAL VIDA NOVA “HORTO DE DEUS”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2023/2023_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 60.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2024/2024_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 60.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2025/2025_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DO SECRETÁRIO MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2045/2045_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2045/2045_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À CRECHE CORAÇÃO DE JESUS._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2046/2046_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2046/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 52.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2047/2047_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2047/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 55.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2048/2048_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2048/2048_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2056/2056_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2056/2056_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2057/2057_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2057/2057_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 220.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2058/2058_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2058/2058_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 88.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2059/2059_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2059/2059_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA DO MUNICÍPIO VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2061/2061_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2061/2061_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1814, DE 15 DE JUNHO DE 2012, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2062/2062_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2062/2062_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 140.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2063/2063_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2063/2063_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 50.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2070/2070_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2070/2070_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 360.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2071/2071_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2071/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2072/2072_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2072/2072_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 112.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2075/2075_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1.787, DE 14 DE DEZEMBRO DE 2011, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À ASSOCIAÇÃO BENEFICENTE DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2076/2076_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 265.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2077/2077_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 48.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2078/2078_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2078/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA AS DISPOSIÇÕES LEGAIS, FINANCEIRAS E ORÇAMENTÁRIAS DO CONVÊNIO CELEBRADO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2079/2079_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.784, DE 14 DE DEZEMBRO DE 2011, QUE AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO, MEDIANTE REPASSE MENSAL DE VALORES À ASSOCIAÇÃO BENEFICENTE DE PIRANGI E CONSOLIDA AS DISPOSIÇÕES LEGAIS, FINANCEIRAS E ORÇAMENTÁRIAS DO REFERIDO CONVÊNIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2081/2081_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2081/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$394.000,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2082/2082_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$1.194.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2083/2083_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$16.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2084/2084_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2084/2084_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$155.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2085/2085_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2085/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$30.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2086/2086_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2086/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$34.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2087/2087_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2087/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE DISPOSIÇÕES DA EMENDA CONSTITUCIONAL Nº 41, 19 DE DEZEMBRO DE 2003 E DA LEI FEDERAL Nº 10.887, DE 18 DE JUNHO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2088/2088_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2088/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME “FICHA LIMPA” COMO REQUISITO PARA O INGRESSO EM CARGO PÚBLICO EFETIVO E OU COMISSIONADO E OU FUNÇÃO TEMPORÁRIA, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO, OU SEJA, NO PODER EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2089/2089_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2089/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$15.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2090/2090_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2090/2090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESTINO DOS RECURSOS REPASSADOS PELO IPMVAA – INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VISTA ALEGRE DO ALTO AOS COFRES PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2092/2092_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2092/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 224.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2093/2093_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2093/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 2º E 3º  DA LEI MUNICIPAL Nº 1798, DE 21 DE MARÇO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2094/2094_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2094/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2099/2099_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2099/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDA A ÁREA DE 2.760,00 M2, POR PERÍODO INDETERMINADO, LOCALIZADO NO PARQUE INDUSTRIAL, PARA A EMPRESA ANTENOR VERONA &amp; CIA LTDA - EPP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1965/1965_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1965/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2004/2004_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP A DOAR, SEM ENCARGOS, MATERIAL PERMANENTE OCIOSO À PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1989/1989_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1989/1989_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DE FUNCIONÁRIOS QUE TRABALHAM NO CENTRO DE SAÚDE, EFETIVOS E CONTRATADOS, E RESPECTIVOS SALÁRIOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1990/1990_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUMENTO DO VALOR DAS DIÁRIAS DESTINADAS À ALIMENTAÇÃO DOS MOTORISTAS QUE TRABALHAM CENTRO DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2000/2000_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2000/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL PARA O PROJETO DE DECRETO LEGISLATIVO Nº 01/2012.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2027/2027_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES À HORTA COMUNITÁRIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2028/2028_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2028/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A POSSIBILIDADE DE REALIZAR MELHORIAS NA INFRAESTRUTURA DA ÁREA DE INTERLIGAÇÃO ENTRE AS RUAS DOS OITIS E TEUTLY CORREA DA ROCHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2029/2029_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A POSSIBILIDADE DE REALIZAR MELHORIAS NO CAMPINHO DO BAIRRO SANTA HELENA, LIMPANDO O LOCAL E REINSTALANDO AS TRAVES DE GOL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2030/2030_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DAS PROVIDÊNCIAS TOMADAS JUNTO À SECRETARIA DE LOGÍSTICA E TRANSPORTE DO ESTADO DE SÃO PAULO PARA A CONSTRUÇÃO DA ROTATÓRIA DE ENTRADA DO MUNICÍPIO PELA VICINAL VISTA ALEGRE DO ALTO/TAIAÇU E PARA A PAVIMENTAÇÃO DO ANEL VIÁRIO INTERLIGANDO A VICINAL À RODOVIA SP 323.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2031/2031_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2031/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS À POSSIBILIDADE DE CONSTRUÇÃO DE ABRIGOS PARA OS TRABALHADORES RURAIS, EM PONTOS ESTRATÉGICOS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2032/2032_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2032/2032_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO À POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADAS NA RUA JUVENAL FERNANDES CHAVES, DEFRONTE AO Nº 22.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2055/2055_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2055/2055_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS AO EXTINTO INSTITUTO DE PREVIDÊNCIA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2069/2069_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2069/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL O ENCAMINHAMENTO DA RELAÇÃO DE FUNCIONÁRIOS PÚBLICOS MUNICIPAIS APOSENTADOS A PARTIR DE 1992 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2073/2073_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES À CONSTRUÇÃO DE POÇO ARTESIANO, VISANDO A RESOLVER PROBLEMAS DE FALTA DE ÁGUA.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2095/2095_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DA EMENDA DO PODER LEGISLATIVO AO PROJETO DE LEI Nº 64/2012, DE 07 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2096/2096_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2096/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 67/2012, AUTÓGRAFO Nº 066, DE 11 DE DEZEMBRO DE 2012, DE INICIATIVA DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1244,67 +1244,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1996/1996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2012/2096/2096_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1996/1996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2012/2096/2096_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>