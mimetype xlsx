--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -42,881 +42,881 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E DÁ NOVA REDAÇÃO AO ARTIGO 191 DO PROJETO DE LEI COMPLEMENTAR Nº 012/2013 DE 17 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, CONTRUÇÃO DE LOMBADAS E/OU REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, MANUTENÇÕES NOS BANHEIROS FEMININOS E MASCULINOS DA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2169/2169_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, CONTRUÇÃO DE LOMBADAS E/OU REDUTORES DE VELOCIDADE._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, A DAR CONTINUIDADE AO CALÇAMENTO, INSTALAÇÃO DE ILUMINAÇÃO E BANCOS RESTANTES FALTANDO NA RUA RIO DE JANEIRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTVO MUNICIPAL, QUE DISPONIBILIZE NO SITE DA PREFEITURA A RELAÇÃO DOS VALORES RECEBIDOS PELOS FUNCIONÁRIOS EFETIVOS, CONTRATADOS E COMISSIONADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2172/2172_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE DISPONIBILIZAR UNIFORMES PARA OS FUNCIONÁRIOS PÚBLICOS EFETIVOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A POSSIBILIDADE DE ALUGAR UM IMÓVEL NA CIDADE DE BARRETOS PARA RECEPCIONAR E ALOJAR PACIENTES EM TRATAMENTO DE DOENÇAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, PARA QUE TOME PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE DISCIPLINAR O COMÉRCIO AMBULANTE NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE CONVÊNIO MÉDICO-HOSPITALAR, COM ALGUMA FIRMA PRESTADORA DESTE SERVIÇO, PARA O FIM DE SEREM BENEFICIADOS OS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO, LIGADO A ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PARA QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA SUSPENDER A REALIZAÇÃO DE FORRÓS DA TERCEIRA IDADE NO GINÁSIO DE ESPORTES, VISANDO A DIGNIDADE E A SAÚDE DE NOSSA POPULAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE COLOCAR BRAÇOS DE LUZ POSTE EXISTENTE NA RUA DAS ORQUÍDEAS, PRÓXIMO AO NÚMERO 199.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DAR CONTINUAÇÃO NAS LATERAIS DAS LOMBADAS JÁ EXISTENTES, NA RUA SANTOS DUMONT, NA ALTURA DOS NÚMEROS 56, 78 E 162.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE REALIZAR UMA PINTURA DE CONSERVAÇÃO, NAS MESMAS CORES EM QUE SE ENCONTRAM, AS GRADES LOCALIZADAS AO REDOR DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROVIDENCIAR A IMPLANTAÇÃO DE PLACAS DE VEÍCULOS LENTOS NA ESTRADA VICINAL JOSÉ CURI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2205/2205_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE REALIZAR CERCAMENTO, EM ALAMBRADO, AO REDOR DA ÁREA A DE PRESERVAÇÃO PERMANENTE EXISTENTE NO BAIRRO CENTER PARK II.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROCEDER A PODA DAS ÁRVORES LOCALIZADAS NA RUA PROF.ARISTEU S.DE CAMARGO, EM FRENTE A ESCOLA IRINEU JULIÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA O MELHORAMENTO DO ABASTECIMENTO DE ÁGUA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA APOIO PARA APROVAÇÃO Á TÍTULO DE ESTÂNCIA RELIGIOSA PARA A CIDADE DE MONTE ALTO -SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2226/2226_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA APOIO PARA QUE SEJA CONSTITUÍDA A FRENTE PARLAMENTAR PARA A DESONERAÇÃO DOS MEDICAMENTOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA ENVIO DE VOTOS DE PESARES PELO FALECIMENTO DO SENHOR JOSÉ DESTRI À SENHORA DIRCE ELIZETE COMELI DESTRI E FAMILIA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2228/2228_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA APOIO PARA QUE O GOVERNO DO ESTADO TOME MEDIDAS PARA EVITAR O ENCERRAMENTO DE ATENDIMENTOS MÉDICOS AOS FUNCIONÁRIOS PÚBLICOS ESTADUAIS DA NOSSA CIDADE E REGIÃO, ESPECIFICAMENTE NO HOSPITAL UNIMED DE BEBEDOURO, POR MEIO DO IAMSPE.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2011 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 19 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2100/2100_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2100/2100_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS DO ANEXO II DA LEI MUNICIPAL Nº 24/2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2101/2101_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2101/2101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVO À LEI Nº 1815, DE 02 DE ABRIL DE 1992, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2102/2102_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2102/2102_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2103/2103_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2103/2103_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM CARGO DE SECRETÁRIO MUNICIPAL DE GOVERNO, ADMINISTRAÇÃO E FINANÇAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESMEMBRAMENTO DA SECRETARIA DE PLANEJAMENTO, OBRAS E SERVIÇOS, CRIADA PELA LEI MUNICIPAL Nº 1321, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÃO DE COORDENADOR DE PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2194/2194_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMUTA DE IMÓVEL PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2206/2206_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS Á LEI COMPLEMENTAR Nº 035, DE 03 DE NOVEMBRO DE 2003, QUE &amp;#8220;DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, INSTITUINDO A TAXA PARA O EXERCÍCIO DE ATIVIDADE DE COMÉRCIO AMBULANTE OU EVENTUAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE INCISOS IV E V AO PARÁGRAFO 3º, DO ART. 4º DA LEI COMPLEMENTAR N.º 024, DE 10 DE DEZEMBRO DE 2002, QUE DISPÕE SOBRE A REORGANIZAÇÃO E CONSOLIDAÇÃO DO QUADRO DE PESSOAL DA PREFEITURA  MUNICIPAL DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2113/2113_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2113/2113_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ENTIDADE CRECHE CORAÇÃO DE JESUS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 145.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANTÃO DE ATENÇÃO BÁSICA E ADICIONAL DE SOBREAVISO NO ÂMBITO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E AUTORIZA O PAGAMENTO AOS SERVIDORES PÚBLICOS MUNICIPAIS MOTORISTAS DE AMBULÂNCIAS LOTADOS NA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2116/2116_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 180.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI – HOSPITAL BENEFICENTE JOSÉ PIRONDI PIRANGI, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2122/2122_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$220.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 135.400,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 4.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 183.100,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO A MANUTENÇÃO DA CASA DE ACOLHIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2139/2139_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2139/2139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI Nº 1442, DE 02 DE OUTUBRO DE 2007.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2135/2135_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2135/2135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 196.500,00, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2140/2140_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2140/2140_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.200.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL DE VISTA ALEGRE DO ALTO A PROCEDER À DEMOLIÇÃO DE UMA ESTRUTURA DE CONCRETO ARMADO, E DÁS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$420.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 165.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPENSA DO SERVIÇO AO SERVIDOR PÚBLICO NO DIA DE SEU ANIVERSÁRIO NATALÍCIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DO PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DESPESA EMPENHADA E CANCELADA DE RESTOS A PAGAR, APURADA COMO LEGÍTIMA, E AUTORIZA LAVRATURA DE NOVO EMPENHO COMO DESPESAS DE EXERCÍCIOS ANTERIORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 69.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 460.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 84.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2177/2177_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 21.200,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 21.200,00, E DÁ OUTRAS PROVIDÊNCIAS.      </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 135.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISÕE SOBRE AS DIRETRIZES PARA A  ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O PERÍODO DE 2014 A 2017.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1852, DE 28 DE DEZEMBRO DE 2012, QUE DISPÕE SOBRE A APLICAÇÃO DE DISPOSITIVOS DA EMENDA CONSTITUCIONAL Nº 41, 19 DE DEZEMBRO DE 2003E DA LEI FEDERAL Nº 10.887, DE 18 DE JUNHO DE 2004.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 38.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2188/2188_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2189/2189_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO- APAE, E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 4º DA LEI   Nº 1.856, DE 28 DE JANEIRO DE 2013.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 520.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 55.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2195/2195_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 91.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2196/2196_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO A DESMEMBRAR TERRENO DE ÁREA PERTENCENTE AO PRÓPRIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2198/2198_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 45.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 220.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2203/2203_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 420.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2204/2204_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2207/2207_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 48.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FAZENDA PÚBLICA MUNICIPAL RECEBER EM DOAÇÃO, A TÍTULO GRATUITO, DE LEZIANE APARECIDA CARBONE, DUAS ÁREAS QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 55.425,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 129.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 70.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 23.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FAZENDA PÚBLICA MUNICIPAL A ALIENAR, POR PERMUTA, NAS CONDIÇÕES QUE ESPECIFICA, BENS IMÓVEIS DO PATRIMÔNIO PÚBLICO, CONSISTENTES DE DUAS ÁREAS QUE TOTALIZAM 808,98 METROS QUADRADOS, OBJETOS DA MATRÍCULA IMOBILIÁRIA 28.293 DO C.R.I, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 67.080,53, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ACRÉSCIMO DE REMUNERAÇÃO AOS SERVIDORES QUE DESEMPENHAM A FUNÇÃO DE COLETA E REMOÇÃO DE LIXO DOMICILIAR REALIZADAS NOS DIAS DE PONTOS FACULTATIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 175.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.040.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 2º DO ARTIGO 7º DA LEI MUNICIPAL Nº 543, DE 19 DE AGOSTO DE 1985.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 102.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 97.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCLUSÃO SOCIAL DE DISTRIBUIÇÃO DE BOLSAS DE ESTUDO &amp;#8211; PROESTUDO, A ESTUDANTES CARENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DESPESA APURADA COMO LEGÍTIMA, E AUTORIZA LAVRATURA DE EMPENHO COMO DESPESAS DE EXERCÍCIOS ANTERIORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES, PRESIDENTE DA CÂMARA, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI MUNICIPAL Nº 1853, DE 28 DE DEZEMBRO DE 2012, QUE DISPÕE SOBRE O DESTINO DOS RECURSOS REPASSADOS PELO IPMVAA &amp;#8211; INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VISTA ALEGRE DO ALTO AOS COFRES PÚBLICOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 22.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 94.000,00, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ENTIDADE CRECHE CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2245/2245_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI &amp;#8211; &amp;#8220;HOSPITAL  BENEFICENTE JOSÉ PIRONDI PIRANGI&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 395.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2105/2105_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2105/2105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO CHEFE DO LEGISLATIVO MUNICIPAL PARA PROCEDER À CESSÃO DE SERVIDORES PÚBLICOS A ÓRGÃOS E ENTIDADES PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM CARGO DE ASSESSOR LEGISLATIVO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 19 DA RESOLUÇÃO N°3, DE OUTUBRO DE 2003.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2128/2128_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2128/2128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 148 DA RESOLUÇÃO N°3, DE OUTUBRO DE 2003.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE DISPOSITIVO NA RESOLUÇÃO Nº 1, 11 DE MARÇO DE 1997.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO, COM RELAÇÃO AO CONSUMO DE COMBUSTÍVEL PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO, COM RELAÇÃO AO CONVÊNIO COM O HOSPITAL JOSÉ PIRONDI DE PIRANGI, CASO NÃO HAJA COMO FOI REALIZADO ESTE TIPO DE CONVÊNIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2138/2138_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2138/2138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO, COM RELAÇÃO À EXECUÇÃO A LEI MUNICIPAL Nº 1.853, DE 28 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO, COM RELAÇÃO AO CONCURSO REALIZADO NO ANO DE 2012 PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO, COM RELAÇÃO A PRESTAÇÃO DE CONTAS COM O HOSPITAL JOSÉ PIRONDI DE PIRANGI NOS MESES DE JANEIRO E FEVEREIRO DE 2013.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO, COM RELAÇÃO AOS CONTRATOS DOS SEGUROS DOS VEÍCULOS, REALIZADOS PELA ATUAL ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE EMPRESA QUE FOI FIRMADO CONVÊNIO DE RAIO-X.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES COM RELAÇÃO A PRESTAÇÕES DE CONTA DO POSTO DE SAÚDE MUNICIPAL COM O HOSPITAL BENEFICIENTE JOSÉ PIRONDI DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA PREFEITURA MUNICIPAL FORNECIMENTO DE RELAÇÃO DE FUNCIONÁRIOS ADMITIDOS E EXONERADOS POR CONCURSO E TEMPO DETERMINADO NO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA CRECHE CORAÇÃO DE JESUS FORNECIMENTO DE RELAÇÃO DE FUNCIONÁRIOS ADMITIDOS E EXONERADOS POR CONCURSO E TEMPO DETERMINADO NO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER FORNECIMENTO DAS CÓPIAS DE TODOS OS PROCESSOS LICITATÓRIOS ENVOLVENDO A CONTRATAÇÃO DE TRANSPORTE ESCOLAR NO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE EXISTÊNCIA DE UM CONSELHO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2201/2201_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS PROVIDÊNCIAS PARA DISCIPLINAR O COMÉRCIO AMBULANTE NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O NOVO POSTO DE SAÚDE DO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INSCRIÇÃO DE CHAPA PARA CONCORRER À ELEIÇÃO DA RENOVAÇÃO DA MESA DA CÂMARA PARA O ANO DE 2014.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1223,67 +1223,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>