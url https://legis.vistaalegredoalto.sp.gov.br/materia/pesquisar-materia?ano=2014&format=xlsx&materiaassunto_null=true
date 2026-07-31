--- v0 (2025-10-27)
+++ v1 (2026-07-31)
@@ -42,964 +42,964 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2254/2254_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, IMPLANTAÇÃO DE CANTEIROS CENTRAIS, NA AV. MILTON H. YAEKASHI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2262/2262_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, Á EXECUÇÃO DOS DEVIDOS SERVIÇOS DE DEDETIZAÇÃO NO POSTO DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2266/2266_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE DAR CONTINUIDADE AO CALÇAMENTO E INSTALAÇÃO DOS BANCOS QUE FALTAM, NAS RUAS RIO DE JANEIRO E AMAPÁ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2267/2267_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE IMPLANTAR NO MUNICÍPIO, COBERTURA MUNICIPAL PARA CONEXÃO GRATUITA SEM FIO À INTERNET.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2279/2279_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE URGENTE DE UM ESTUDO PARA OS MOTORISTAS DE TRANSPORTE UNIVERSITÁRIO, GUARDAREM OS FERIADOS DA CIDADE DE DESTINO DA DESLOCAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2282/2282_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE TOMAR MEDIDAS NECESSÁRIAS PARA DAR CUMPRIMENTO À LEI 1.41, DE 28 DE MARÇO DE 2007, QUE DISPÕE SOBRE A PADRONIZAÇÃO E A MANUTENÇÃO DE MUROS E CALÇADAS E A LIMPEZA DE IMÓVEIS SITUADOS DENTRO DO PERÍMETRO URBANO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS, NO SENTIDO DE EVITAR O DESCASO DE ALGUNS PROPRIETÁRIOS DE IMÓVEIS QUE DEIXAM AS CALÇADAS INTRANSITÁVEIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2283/2283_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE TOMAR MEDIDAS NECESSÁRIAS PARA EXECUTAR A PROIBIÇÃO DE AFIXAÇÃO DE INSTRUMENTOS DE DIVULGAÇÃO COMO FAIXAS, PANFLETOS E CARTAZES EM VIAS PÚBLICAS E LOCAIS PÚBLICOS DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2285/2285_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROCEDER ESTUDOS PARA FORNECIMENTO DE ALIMENTAÇÃO A PACIENTES QUE SE LOCOMOVEM PARA FORA DO MUNICÍPIO EM VEÍCULOS DA REDE DE SAÚDE LOCAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2286/2286_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE EM ÁREA DE LAZER NO BAIRRO SANTA HELENA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2299/2299_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROCEDER ESTUDOS PARA QUE A FARMÁCIA DA UNIDADE DE SAÚDE MUNICIPAL PERMANEÇA ABERTA NOS DIAS DE PONTO FACULTATIVO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS JUNTO COM A COMPANHIA PAULISTA DE FORÇA E LUZ (CPFL) PARA AVERIGUAR AS CONSTANTES INTERRUPÇÕES DE ENERGIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2331/2331_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA INSTALAÇÃO DE UMA PLACA DE SINALIZAÇÃO DE TRÂNSITO &amp;#8211; PARE, INDICANDO PARADA OBRIGATÓRIA AOS VEÍCULOS, NO FINAL DA RUA ANTONIO CARBONE, LOCAL EM QUE HÁ UMA BIFURCAÇÃO DIRECIONANDO PARA A RUA VENEZA, BAIRRO JARDIM SANTA HELENA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2344/2344_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE VERIFIQUE A POSSIBILIDADE DE SE REVER A MANEIRA COMO É FEITO O PAGAMENTO DAS DIÁRIAS DOS MOTORISTAS MUNICIPAIS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2345/2345_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE VERIFIQUE A POSSIBILIDADE DE DAR CONTINUIDADE AO ATENDIMENTO À POPULAÇÃO NO CENTRO DE FISIOTERAPIA E HIDROTERAPIA, DAS 19H ÀS 22H; E NA FARMÁCIA DO CENTRO DE SAÚDE ATÉ ÀS 19H.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2346/2346_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE VERIFIQUE A POSSIBILIDADE DE REAVALIAR A NECESSIDADE DOS 34 (TRINTA E QUATRO) CARGOS COMISSIONADOS EXISTENTES, ATUALMENTE, NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2347/2347_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA PROCEDER À CONSTRUÇÃO DE LOMBADAS NA RUA RORAIMA, À ALTURA DO Nº 233.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2348/2348_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR O RECAPEAMENTO DA RUA SANTA CATARINA E DA RUA AMAZONAS, SENDO ESTA ÚLTIMA A PARTIR DO CRUZAMENTO COM A RUA HERCULANO DO LIVRAMENTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2376/2376_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUIR LOMBADAS OU REDUTORES DE VELOCIDADE NA RUA PIAUÍ, ANTES DO CRUZAMENTO COM A RUA SERGIPE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2393/2393_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUIR LOMBADAS OU REDUTORES DE VELOCIDADE NA RUA PIAUÍ, NA RUA DOS OITIS.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2260/2260_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTA APLAUSOS EM RAZÃO DO DESENVOLVIMENTOS DOS PROGRAMAS "CND - GOIABA" E "CND - MANGA" VISANDO A MELHORIA DO SETOR AGRÍCOLA, REALIZADOS PELOS PROFESSORES DOUTORES DANILO EDUARDO ROZANE E WILLIAN NATALE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2297/2297_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM RAZÃO DO FALECIMENTO DO SENHOR JOÃO ALBERTO AIDAR, OCORRIDO NO ULTIMO DIA 12 DE MAIO DE 2014.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2317/2317_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2326/2326_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2012 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2384/2384_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MANUTENÇÃO DO VETO Nº 001/2014 AO PROJETO DE LEI Nº 63/2014.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2251/2251_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS EM COMISSÃO NO QUADRO DE EMPREGADOS EM COMISSÃO &amp;#8211; Q.E.C., DA LEI COMPLEMENTAR Nº 024, DE 10 DE DEZEMBRO DE 2002, DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2310/2310_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADISPÕE SOBRE A CRIAÇÃO E A ALTERAÇÃO DE REFERÊNCIA NO ANEXO I &amp;#8211; QFE DA LEI COMPLEMENTAR Nº 024, DE 10 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 32 DA LEI COMPLEMENTAR Nº 005, DE 03 DE MAIO DE 1999.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E DISPÕE SOBRE A CONTRIBUIÇÃO PARA CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA, PREVISTA NO ART. 149 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2388/2388_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2389/2389_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2389/2389_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2247/2247_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS PARÁGRAFOS 3º E 4º E INSERE PARÁGRAFO 5º, TODOS DO ARTIGO 2º, DA LEI MUNICIPAL Nº 1198, DE 10 DE DEZEMBRO DE 2002, ALTERA PELAS LEIS NºS 1373, DE 14 DE JUNHO DE 2006 E 1531, DE 02 DE FEVEREIRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2248/2248_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 755.540,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2249/2249_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER RESERVA DE RECURSOS ORÇAMENTÁRIOS PARA A GARANTIA DA INFRA-ESTRUTUTA SANITÁRIA (ÁGUA E ESGOTO) NO CONJUNTO HABITACIONAL DENOMINADO VISTA ALEGRE DO ALTO II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2250/2250_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2252/2252_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2250/2250_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 97.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2253/2253_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 250.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2261/2261_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 4.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2264/2264_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 200.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2265/2265_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE PROCEDIMENTOS A SEREM ADOTADOS PELAS AGÊNCIAS BANCÁRIAS E CORRESPONDENTES BANCÁRIOS A FIM DE MELHOR ATENDER O CIDADÃO DO MUNICÍPIO E REVOAGA EM SEU INTEIRO TEOR OS EFEITOS DA LEI MUNICIPAL Nº 1.644, DE 26 DE MAIO DE 2010, QUE DISPÕE SOBRE AS OBRIGAÇÕES DAS AGÊNCIAS BANCÁRIAS E DEMAIS ESTABELECIMENTOS DE CRÉDITO DO MUNICÍPIO EM RELAÇÃO AOS SEUS USUÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2268/2268_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 8.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2269/2269_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 25.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2270/2270_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 46.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2271/2271_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 32.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2272/2272_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O ACRÉSCIMO DE REMUNERAÇÃO AOS SERVIDORES QUE DESEMPENHAM A FUNÇÃO DOS SERVIÇOS DE TRANSPORTE ESCOLAR DE ALUNOS PARA OUTROS MUNICÍPIOS REALIZADOS NOS DIAS DE PONTO FACULTATIVO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2273/2273_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 312.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2274/2274_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 50.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2277/2277_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 42.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2278/2278_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 275.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2280/2280_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 75.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2281/2281_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO A VIA PÚBLICA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2284/2284_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 72.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2287/2287_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 110.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2288/2288_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 123.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2289/2289_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DO PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2290/2290_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A  ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2291/2291_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2292/2292_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 430.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2293/2293_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 40.540,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2294/2294_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A QUEIMADA E INCINERAÇÃO DE LIXO EM IMÓVEIS URBANOS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2295/2295_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FMADS - FUNDO MUNICIPAL DO MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2296/2296_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DA COORDENADORIA MUNICIPAL DE MEIO AMBIENTE DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2298/2298_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO- APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2300/2300_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM O MINISTÉRIO DO TRABALHO E EMPREGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2301/2301_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 464.668,27, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2302/2302_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 18.800,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2303/2303_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º DA LEI Nº 1951, DE 27 DE MAIO DE 2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2305/2305_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 79.900,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2306/2306_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 29.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2307/2307_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 8.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2308/2308_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 790.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 460.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2311/2311_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 153.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 66.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2313/2313_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 12.966,53, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2315/2315_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 121.564,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 110.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2319/2319_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 95.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2321/2321_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 21.604,86, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO À MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 70.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2325/2325_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O HORÁRIO DE FUNCIONAMENTO DOS ESTABELECIMENTOS COMERCIAIS E DE PRESTADORES DE SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 9.525,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 11.296,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2333/2333_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$50.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2340/2340_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E/OU CONTRATO COM A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO &amp;#8211; CDHU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2335/2335_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 8.328,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2337/2337_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 78.889,75, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2338/2338_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 13.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2339/2339_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 5.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2341/2341_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 15.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2343/2343_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.900,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2357/2357_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SERVIDÃO DE PASSAGEM DE REDE PÚBLICA DE ESCOAMENTO DE ÁGUAS PLUVIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2369/2369_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 40.200,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2370/2370_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2371/2371_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL ALIENAR, POR DOAÇÃO, À FAZENDA DO ESTADO DE SÃO PAULO, IMÓVEL DESTINADO À CONSTRUÇÃO DE PRÉDIO DA CASA DA AGRICULTURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2374/2374_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2375/2375_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 29.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2385/2385_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES, PRESIDENTE DA CÂMARA, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2386/2386_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 47.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2387/2387_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 111.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2394/2394_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 175.400,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2395/2395_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ENTIDADE CRECHE CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2323/2323_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2383/2383_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS DE REGISTRO, GUARDA, MANUTENÇÃO E A MOVIMENTAÇÃO DOS BENS PATRIMONIAIS DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, PARA FINS DE CONSERVAÇÃO, CONTABILIZAÇÃO E PRESTAÇÃO DE CONTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2255/2255_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EXECUÇÃO DA LEI 1853, DE 28 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2256/2256_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ATENDIMENTO DA CRIANÇAS JUNTO À CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2257/2257_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ATENDIMENTO DO SETOR DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2258/2258_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE DÍVIDA DEIXADA PELA ADMINISTRAÇÃO ANTERIOR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2259/2259_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2263/2263_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2259/2259_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO, COM RELAÇÃO A PRESTAÇÃO DE CONTAS COM O HOSPITAL JOSÉ PIRONDI DE PIRANGI EM TODO O ANO DE 2013.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2275/2275_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE PROJETO DE LEI, COM CRIAÇÃO DE DOIS CARGOS DE AUXILIARES DE ENFERMAGEM.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2276/2276_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DOS NOMES DE TODOS OS FUNCIONÁRIOS CONCURSADOS, COMISSIONADOS E CONTRATADOS, DISCRIMINANDO CARGO, FUNÇÃO E LOCAL DE LOTAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2304/2304_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OBRA NO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS À UTILIZAÇÃO DOS RECURSOS DO EXTINTO INSTITUTO DE PREVIDÊNCIA MUNICIPAL AOS COFRES MUNICIPAIS, NO PERÍODO DE 2012 A 2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2329/2329_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS RELATIVOS AO PRONUNCIAMENTO DO PREFEITO MUNICIPAL NA RÁDIO ILHA FM, EM 29 DE AGOSTO DE 2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS A CARGOS COMISSIONADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t>REQUER A VOTAÇÃO, EM REGIME DE URGÊNCIA ESPECIAL, DO PROJETO DE LEI Nº 60/2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2349/2349_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COMPLEMENTAÇÃO À RESPOSTA FORNECIDA AO REQUERIMENTO Nº 12/2014 (CARGOS COMISSIONADOS).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2350/2350_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS AO CONCURSO PÚBLICO DE 2012.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2351/2351_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS ÀS DEMISSÕES OCORRIDAS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2352/2352_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DA COOPERSAMA &amp;#8211; COOPERATIVA DE TRABALHO NOS SERVIÇOS DE SAÚDE DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2353/2353_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DO BAILE À FANTASIA, REALIZADO EM 16 DE AGOSTO DE 2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2354/2354_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES À INDICAÇÃO Nº 003/2014, CUJA CÓPIA FOI REMETIDA EM 25 DE FEVEREIRO P.P.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2355/2355_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DO JANTAR DANÇANTE, REALIZADO EM 19 DE JULHO DE 2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2356/2356_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES AO PAGAMENTO DAS DIÁRIAS DOS MOTORISTAS DA EDUCAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2358/2358_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS À FARMÁCIA DA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2367/2367_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES RELATIVAS À SECRETARIA MUNICIPAL DE EDUCAÇÃO, ESPORTE, CULTURA, TURISMO E LAZER. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2360/2360_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES ÀS OBRAS EM ANDAMENTO NO MUNICÍPIO, A SABER: UNIDADE BÁSICA DE SAÚDE, UNIDADE DE SAÚDE DA FAMÍLIA, E.M.E.I.E.F. &amp;#8220;IRINEU JULIÃO&amp;#8221; E PRAÇA CENTRAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2361/2361_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES SOBRE A AQUISIÇÃO DE LUBRIFICANTES AUTOMOTIVOS E PNEUS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2362/2362_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES REFERENTES AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2363/2363_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2363/2363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES SOBRE QUAIS FORAM AS OBRAS REALIZADAS EM VISTA ALEGRE DO ALTO, COM RECURSOS PRÓPRIOS, NOS ANOS DE 2013 E DE 2014. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2364/2364_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES A RESPEITO DOS PROCESSOS EM QUE ESTE MUNICÍPIO É RÉU. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2365/2365_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES REFERENTES À INDICAÇÃO Nº 004/2014, CUJA CÓPIA FOI REMETIDA EM 25 DE FEVEREIRO P.P. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2368/2368_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES REFERENTES À ÁREA INDUSTRIAL. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2366/2366_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO EDITAL DE CONCORRÊNCIA Nº 01/2014, REFERENTE À EXECUÇÃO DE OBRAS DE INFRAESTRUTURA E EXECUÇÃO DE 126 (CENTO E VINTE E SEIS) MORADIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2377/2377_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER EMBASAMENTO LEGAL PARA A RESPOSTA FORNECIDA AO REQUERIMENTO Nº 021/2014 (REQUER INFORMAÇÕES SOBRE AS DIÁRIAS DOS MOTORISTAS DA EDUCAÇÃO). </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2378/2378_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE QUAIS EMPRESAS FORAM RESPONSÁVEIS PELO JANTAR DANÇANTE E PELO BAILE À FANTASIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2379/2379_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONTRATAÇÃO DE EMPRESA PARA ELABORAÇÃO DE PROJETO E EXECUÇÃO DE OBRA DE INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO NA RUA ETELVINO DE SOUZA, ENTRE AS RESIDÊNCIAS DE NÚMEROS 206 E 272.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2380/2380_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DEMONSTRAÇÃO CONTABIL DA EXISTÊNCIA DE RECURSOS FINANCEIROS E DA AUSÊNCIA DE DOTAÇÃO ORÇAMENTÁRIA CORRESPONDENTE E ESCLARECER OS MOTIVOS DESSA SITUAÇÃO E AS RAZÕES POR NÃO TEREM SIDO ABERTAS DOTAÇÕES ORÇAMENTÁRIAS, DADA A EXISTÊNCIA DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2381/2381_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS A RESPEITO DO CONCURSO PÚBLICO REALIZADO EM 2012.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2390/2390_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS A RESPEITO DOS PRECATÓRIOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2391/2391_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS SOBRE O CLUBE MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2392/2392_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES À INDICAÇÃO Nº 003/2013, CUJA CÓPIA FOI REMETIDA EM 23 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2372/2372_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 63/2014, AUTÓGRAFO Nº 065, DE 11 DE NOVEMBRO DE 2014, DE INICIATIVA DO VEREADOR ARLINDO BENEDITO BALSANELLI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1306,67 +1306,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2014/2372/2372_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2014/2372/2372_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>