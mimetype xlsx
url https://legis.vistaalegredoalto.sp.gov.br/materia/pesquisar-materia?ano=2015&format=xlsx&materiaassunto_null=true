--- v0 (2025-11-14)
+++ v1 (2026-07-31)
@@ -42,1227 +42,1227 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2416/2416_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA PREVENIR SURTOS DE DENGUE EM VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2432/2432_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A LIMPEZA DO BOULEVARD (CALÇADÃO QUE PERMEIA A ENTRADA DA CIDADE) E DOS PARQUINHOS INFANTIS SITUADOS NOS BAIRROS SANTA HELENA E CENTER PARK E, AINDA, O DO CALÇADÃO SITUADO NA RUA MARCEONÍLIO TEODORO DE LIMA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2438/2438_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A SITUAÇÃO DE UMA ÁRVORE SITUADA NA SAÍDA PARA A ESTRADA DE TERRA QUE LIGA O MUNICÍPIO À PISTA, NAS PROXIMIDADES DA RUA JUVENAL CHAVES, JARDIM SANTA HELENA (CALÇADÃO EM FRENTE AO CEMITÉRIO MUNICIPAL).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2449/2449_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A SITUAÇÃO DA ILUMINAÇÃO PÚBLICA DO MUNICÍPIO E EFETUAR A TROCA DAS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2463/2463_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2463/2463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE SEJA TAPADO O BURACO EXISTENTE NA RUA GOIÁS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2464/2464_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2464/2464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA CONTRATAÇÃO DE MAIS FUNCIONÁRIOS PARA A REALIZAÇÃO DA LIMPEZA DAS SEDES DOS DIFERENTES SETORES DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2465/2465_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2465/2465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORAR A ILUMINAÇÃO DA PRAÇA CENTRAL, ESPECIALMENTE NO CENTRO DELA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2466/2466_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2466/2466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA INSTALAÇÃO DE CESTOS DE LIXO NA ÁREA VERDE SITUADA ENTRE AS RUAS AMAPÁ E RIO DE JANEIRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2467/2467_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORAR A IDENTIFICAÇÃO DAS RUAS DO MUNICÍPIO, PINTANDO OU COLOCANDO NOVAS PLACAS COM O NOME DAS RUAS NAS ESQUINAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2468/2468_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REPOSIÇÃO DOS PARALELEPÍPEDOS QUE ESTÃO FALTANDO NOS REDUTORES DE VELOCIDADE DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2469/2469_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUIR LOMBADAS OU REDUTORES DE VELOCIDADE NAS RUAS PARANÁ E SANTA CATARINA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2473/2473_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2473/2473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA RETOMAR A COLETA DE LIXO RECICLÁVEL, ASSIM COMO A DOAÇÃO DOS SACOS BRANCOS E O ESTABELECIMENTO DE DIAS ESPECÍFICOS PARA TAL COLETA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2474/2474_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONTRATAÇÃO DE MÉDICOS ESPECIALISTAS NAS ÁREAS DE CARDIOLOGIA E ORTOPEDIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2479/2479_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA EFETUAR O PAGAMENTO DOS PRECATÓRIOS DEVIDOS À JUSTIÇA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2480/2480_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2480/2480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA AQUISIÇÃO DE MATERIAIS ESPORTIVOS A SEREM UTILIZADOS NO CAMPO DE FUTEBOL MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2481/2481_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REFORMAR O VESTIÁRIO DO CAMPO DE FUTEBOL MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2485/2485_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE ROTATÓRIA NO INÍCIO/FINAL DA AVENIDA ROMA COM RUA JUVENAL FERNANDES CHAVES, A RODOVIA JOSÉ ANTONIO FIORIN E ESTRADAS RURAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2492/2492_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2492/2492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA ACERTAR A NUMERAÇÃO DAS RESIDÊNCIAS E POSSÍVEIS COMÉRCIOS SITUADOS NA AVENIDA SANTOS DUMONT E NA RUA 25 DE MARÇO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2495/2495_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2495/2495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUIR LOMBADAS OU REDUTORES DE VELOCIDADE, NA RUA DOS OITIS, REITERANDO SOLICITAÇÃO REALIZADA POR MEIO DA INDICAÇÃO Nº 19/2014, DE 04 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2493/2493_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2493/2493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA ADEQUAR A ILUMINAÇÃO EM FRENTE À IGREJA MATRIZ DE SANTA RITA DE CÁSSIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2494/2494_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A PODA DAS ÁRVORES SITUADAS NAS REDONDEZAS DA IGREJA DE SÃO CRISTOVÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2502/2502_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA COLOCAR UM POSTE DE ILUMINAÇÃO NA RUA ESMERALDA, Nº 136.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2501/2501_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2501/2501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUIR LOMBADAS OU REDUTORES DE VELOCIDADE, NA RUA DOS GERÂNIOS, NA ALTURA DO NÚMERO 66.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2514/2514_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2514/2514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUIR LOMBADAS OU REDUTORES DE VELOCIDADE, NA RUA PARANÁ, NA ALTURA DO NÚMERO 58.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2515/2515_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE DUAS LOMBADAS OU REDUTORES DE VELOCIDADE NA RUA RORAIMA, SENDO UMA NA ALTURA DO NÚMERO 101 E OUTRA NA ALTURA DO NÚMERO 222.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2516/2516_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE REALIZAR O RECAPEAMENTO DA RUA MARCEONÍLIO TEODORO DE LIMA, ESPECIALMENTE, NA QUADRA EM QUE ESTÁ SITUADO O NÚMERO 522.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2517/2517_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2517/2517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR O RECAPEAMENTO DAS RUAS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2520/2520_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2520/2520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DE UM TRABALHO DE CONSCIENTIZAÇÃO A RESPEITO DO PERIGO OFERECIDO PELO USO INDISCRIMINADO DO CEROL EM LINHAS DE PIPAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2528/2528_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2528/2528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, REITERANDO SOLICITAÇÃO REALIZADA POR MEIO DA INDICAÇÃO Nº 22-2015, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA COLOCAR UM POSTE DE ILUMINAÇÃO NA RUA ESMERALDA, Nº 136.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2529/2529_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2529/2529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR O RECAPEAMENTO DA RUA ESMERALDA, Nº 136, PRINCIPALMENTE, NAS PROXIMIDADES DA ROTATÓRIA SITUADA NO LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2532/2532_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2532/2532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADAS OU REDUTORES DE VELOCIDADE NAS SEGUINTES RUAS: RORAIMA, NA ALTURA DO NÚMERO 107; PARANÁ, NA ALTURA DO NÚMERO 97; E ROMA, ENTRE OS NÚMEROS 380 E 388 (SENTIDO VISTA ALEGRE DO ALTO &amp;#8211; TAIAÇU).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2539/2539_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE ILUMINAR A ROTATÓRIA DE ENTRADA DA CIDADE, COLOCANDO UM POSTE COM ALTURA ADEQUADA PARA A AMPLITUDE DO LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2540/2540_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2540/2540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE TROCAR AS LÂMPADAS DOS SEGUINTES POSTES: UM SITUADO NA RUA PARANÁ Nº 251 E OUTRO NA RUA SERGIPE ENTRE A ACADEMIA AO AR LIVRE E A PARTE DE TRÁS DO CENTRO DE FISIOTERAPIA E HIDROTERAPIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2541/2541_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE AUMENTAR O NÚMERO DE BANCOS DA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2549/2549_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CRIAÇÃO DE DISPOSITIVO LEGAL QUE OBRIGUE FUNCIONÁRIOS COMISSIONADOS A REALIZAREM REGISTRO DE PRESENÇA POR MEIO ELETRÔNICO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2550/2550_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2550/2550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A INSTALAÇÃO DE OUTROS DOIS BANCOS NA ENTRADA DO CENTRO DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2551/2551_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA CÂMARA QUE TOME AS PROVIDÊNCIAS POSSÍVEIS PARA VINCULAR A DEVOLUÇÃO À PREFEITURA MUNICIPAL DOS RECURSOS FINANCEIROS NÃO UTILIZADOS PELA CÂMARA AO TÉRMINO DE OBRAS INACABADAS NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2555/2555_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE A FARMÁCIA DO CENTRO DE SAÚDE PERMANEÇA ABERTA ATÉ ÀS 19H EM DIAS ÚTEIS E QUE TAMBÉM OFEREÇA ATENDIMENTO EM PONTOS FACULTATIVOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2556/2556_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2556/2556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADAS OU REDUTORES DE VELOCIDADE NAS SEGUINTES RUAS: PROLONGAMENTO DA HERCULANO DO LIVRAMENTO, NA ALTURA DO NÚMERO 215; E OITIS, NA ALTURA DO NÚMERO 8.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2557/2557_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE MELHORAR O FORNECIMENTO DE ÁGUA, ESPECIALMENTE, DESTINADO AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2563/2563_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE FIRMAR CONVÊNIOS COM AS FARMÁCIAS DO MUNICÍPIO PARA QUE OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS POSSAM ADQUIRIR MEDICAMENTOS COM PREÇOS MAIS ACESSÍVEIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2569/2569_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2569/2569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA FAZER OS REGISTROS DOS NOMES DAS RUAS DA CIDADE NAS PLACAS INDICATIVAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2575/2575_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2575/2575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA ENVIAR OFÍCIO À CONCESSIONÁRIA DE RODOVIAS TEBE S/A, SOLICITANDO A SUBSTITUIÇÃO DAS PLACAS VERTICAIS DE &amp;#8220;DÊ A PREFERÊNCIA&amp;#8221; POR &amp;#8220;PARE&amp;#8221; QUE SE ENCONTRAM SITUADAS NO TREVO DE ENTRADA DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2576/2576_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2576/2576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA ELIMINAR OS PNEUS DESCARTADOS NO LOCAL QUE ERA UTILIZADO COMO MATADOURO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2577/2577_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA ELIMINAR OS CARAMUJOS QUE ESTÃO PREOCUPANDO OS CIDADÃOS VISTA-ALEGRENSES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2578/2578_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2578/2578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA FINALIZAR O CALÇAMENTO DA RUA AMAPÁ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2579/2579_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À CONCESSIONÁRIA DE RODOVIAS TEBE S/A QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS À SUBSTITUIÇÃO, NO TREVO DE ENTRADA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO (SP323 &amp;#8211; KM30), DAS PLACAS VERTICAIS DE &amp;#8220;DÊ A PREFERÊNCIA&amp;#8221; POR PLACAS DE &amp;#8220;PARE&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2580/2580_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE A UNIDADE BÁSICA DE SAÚDE &amp;#8211; UBS DESTE MUNICÍPIO VOLTE A REALIZAR INTERNAÇÕES DE BAIXA COMPLEXIDADE (VIROSE, PNEUMONIA E ETC.).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2581/2581_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2581/2581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE FAÇA UM ESTUDO SOBRE A POSSIBILIDADE DE PROPICIAR O RETORNO DAS ATIVIDADES QUE ERAM OFERECIDAS NO ESPAÇO CULTURAL DO MUNICÍPIO (DANÇA, PINTURA, MÚSICA, ENTRE OUTRAS).</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2405/2405_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR MAURO LUIZ MORETI, EM RAZÃO DO IMPORTANTE TRABALHO DESENVOLVIDO EM VISTA ALEGRE DO ALTO COMO GERENTE DA UNIDADE CREDICITRUS, COOPERATIVA DE CRÉDITO, DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2424/2424_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR ANTONIO APPARECIDO FIORANI, EM RAZÃO DE SUA DEDICAÇÃO, COMO HOMEM PÚBLICO, EM VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2558/2558_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À COMPANHIA PAULISTA DE FORÇA E LUZ &amp;#8211; CPFL, EM RAZÃO DOS CONSTANTES APAGÕES OCORRIDOS NO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2518/2518_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2471/2471_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2471/2471_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE VISTA ALEGRE DO ALTO AO SENHOR PADRE ALCEDINO BRÍGIDO LEMOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2483/2483_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE VISTA ALEGRE DO ALTO AO SENHOR LUIZ CARLOS MOTTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2524/2524_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2524/2524_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2013 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2525/2525_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2525/2525_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE VISTA ALEGRE DO ALTO AO SENHOR ULISSES FRANCISCO BETINI.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2414/2414_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2546/2546_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE O ART. 126A E §§S NA LEI Nº 815, DE 02 DE ABRIL DE 1992, QUE DISCIPLINA O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2588/2588_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2589/2589_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.781.074,87, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 17.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 153.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE VIA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2401/2401_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 49.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 60.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 225.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 54.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2412/2412_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.750,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DESPESA APURADA COMO LEGÍTIMA, E AUTORIZA LAVRATURA DE EMPENHO COMO DESPESAS DE EXERCÍCIOS ANTERIORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2417/2417_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 27.700,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2418/2418_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.011.718,39, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2419/2419_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 62.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2420/2420_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2427/2427_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIAS PÚBLICAS DO LOTEAMENTO RESIDENCIAL/COMERCIAL JARDIM ALVORADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2422/2422_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS DE CONTROLE DE EXCESSO DE CONSUMO DE ÁGUA DISTRIBUÍDA PARA USO HUMANO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2428/2428_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 9.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2429/2429_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL  NO VALOR DE R$ 95.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2436/2436_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 45.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2431/2431_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2431/2431_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 151.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2439/2439_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 30.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2440/2440_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2440/2440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA MUNICÍPIO DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO À MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2441/2441_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2441/2441_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2450/2450_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 301.400,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2451/2451_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2451/2451_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO À COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2452/2452_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2452/2452_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 4.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2453/2453_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2454/2454_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2453/2453_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2454/2454_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA, NO ÂMBITO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, O CÓDIGO SANITÁRIO DO ESTADO DE SÃO PAULO, LEI ESTADUAL Nº 10.083/98, INSTITUINDO E REGULAMENTANDO AS ESFERAS DE RECURSOS PREVISTAS NOS ARTIGOS 134 E 135, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2470/2470_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO IDOSO E DO FUNDO MUNICIPAL DO IDOSO, NO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2475/2475_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2476/2476_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2475/2475_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2477/2477_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 31.125,26, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2478/2478_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2482/2482_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 5.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2484/2484_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FAZENDA PÚBLICA MUNICIPAL RECEBER EM DOAÇÃO, A TÍTULO GRATUITO, DE EMPREENDIMENTOS IMOBILIÁRIOS VISTA ALEGRE LTDA., 01 (UM) LOTE DE TERRENO SEM BENFEITORIAS, QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2486/2486_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 23.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2487/2487_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 140.350,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2488/2488_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2488/2488_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO - APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2489/2489_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2489/2489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO DE VISTA ALEGRE DO ALTO, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2491/2491_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2491/2491_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 40.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2490/2490_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2490/2490_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 25.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2496/2496_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 14.744,80, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2498/2498_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 70.000,00, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2499/2499_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 8.900,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2504/2504_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 183.000,00, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2505/2505_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 40.000,00, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2506/2506_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2507/2507_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2506/2506_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 3.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2508/2508_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2508/2508_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$5.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2510/2510_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 162.600,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2511/2511_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 208.853,49, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2512/2512_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.400,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2513/2513_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2513/2513_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PROTOCOLO DE INTENÇÕES DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE GESTÃO DO DESENVOLVIMENTO REGIONAL DA REGIÃO ADMINISTRATIVA DE BARRETOS COM OS MUNICÍPIOS DE ALTAIR, BARRETOS, BEBEDOURO, CAJOBI, COLÔMBIA, EMBAÚBA, ESTÂNCIA TURÍSTICA DE OLÍMPIA, GUAÍRA, JABORANDI, PALMARES PAULISTA, PARAÍSO, SEVERÍNIA, TAQUARAL, TERRA ROXA, VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2521/2521_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2521/2521_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2522/2522_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2522/2522_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 167.987,32, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2523/2523_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2523/2523_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 179.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2530/2530_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2530/2530_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 200.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2531/2531_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2531/2531_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE BENS DE USO COMUM E AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE PERMUTA, OS BENS PATRIMONIAIS QUE DISCRIMINA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2533/2533_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2533/2533_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2534/2534_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2534/2534_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 44.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2535/2535_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2535/2535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI ADICIONAL DE SOBREAVISO NO ÂMBITO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO AOS SERVIDORES PÚBLICOS MUNICIPAIS ZELADOR DE VELÓRIO E PEDREIRO RESPONSÁVEL PELO SERVIÇO DE SEPULTAMENTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2542/2542_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 53.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2543/2543_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 65.707,64, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2544/2544_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIAS PÚBLICAS DO LOTEAMENTO RESIDENCIAL CARBONE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2545/2545_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2545/2545_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA, EM TODOS OS SEUS TERMOS, O ART. 14 DA LEI MUNICIPAL 969, DE 26 DE JUNHO DE 1996, RENUMERADO POR IMPOSIÇÃO DA LEI MUNICIPAL Nº 983, DE 15 DE ABRIL DE 1997, QUE DISPÕES SOBRE A CONCESSÃO DE FALTA ABONADA AO SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2553/2553_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 23.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2554/2554_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2554/2554_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$74.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2561/2561_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$642.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2562/2562_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2562/2562_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$135.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2565/2565_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$19.194,73, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2566/2566_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$26.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2567/2567_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPELEMENTAR NO VALOR DE R$ 162.500,00, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2568/2568_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2568/2568_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$36.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2572/2572_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPELEMENTAR NO VALOR DE R$ 183.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2573/2573_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPELEMENTAR NO VALOR DE R$ 27.300,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2574/2574_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2574/2574_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPELEMENTAR NO VALOR DE R$ 43.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2584/2584_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$22.320,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2585/2585_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ENTIDADE CRECHE CORAÇÃO DE JESUS, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2586/2586_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO PROCESSO DE ATRIBUIÇÃO DE CLASSE, AULAS E/OU TURMAS EM CARÁTER DE SUBSTITUIÇÃO NAS ESCOLAS MUNICIPAIS DE EDUCAÇÃO BÁSICA DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2587/2587_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES, PRESIDENTE DA CÂMARA, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2590/2590_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$30.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2591/2591_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 36.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO A DOAR, SEM ENCARGOS, O VEÍCULO TOYOTA, MODELO COROLLA XEI 2.0 FLEX, COM INSCRIÇÃO NO PATRIMÔNIO DA CÂMARA MUNICIPAL SOB Nº 413, PARA O MUNICÍPIO DE VISTA ALEGRE DO ALTO - SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2415/2415_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP A DOAR, SEM ENCARGOS, BENS EM DESUSO DA CÂMARA MUNICIPAL  PARA O MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2455/2455_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2455/2455_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 121 DA RESOLUÇÃO Nº 3, DE 30 DE OUTUBRO DE 2003.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2500/2500_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2500/2500_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 143 DA RESOLUÇÃO Nº 3, DE 30 DE OUTUBRO DE 2013.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2536/2536_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2536/2536_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP A DOAR, SEM ENCARGOS, BENS EM DESUSO DA CÂMARA MUNICIPAL PARA O MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES A RESPEITO DA CONSTITUIÇÃO DE EQUIPE MÍNIMA PARA ATENDIMENTO NO CRAS &amp;#8211; CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À CONCLUSÃO DAS OBRAS INICIADAS NO CRAS &amp;#8211; CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER CÓPIA DOS DOCUMENTOS SEGUINTES DOCUMENTOS: A) PORTARIA Nº 022/2007 E B) PORTARIA Nº 039/2010.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE TOMAR PROVIDÊNCIAS PARA A REALIZAÇÃO DE ESTUDO REFERENTE À SITUAÇÃO DA ÁGUA EM VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2425/2425_texto_integral.doc</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2425/2425_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES REFERENTES À DENGUE EM VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2426/2426_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2426/2426_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES REFERENTES À PROFESSORA SUZI ADRIANA BOARO MAGORNO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2433/2433_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE A POSSIBILIDADE DE REALIZAÇÃO DE LIMPEZA NOS TERRENOS BALDIOS DE PROPRIEDADE PRIVADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2434/2434_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL PARA QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE AS DESPESAS EFETUADAS COM O PROJETO DE REFORMA E CONSTRUÇÃO NA PRAÇA, ESPECIFICAMENTE, COM A CONSTRUÇÃO DO PALCO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2435/2435_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL PARA QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE A SITUAÇÃO ATUAL REFERENTE À EXECUÇÃO DE OBRAS DE INFRAESTRUTURA E EXECUÇÃO DAS 126 (CENTO E VINTE E SEIS) MORADIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2437/2437_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À SITUAÇÃO DA LAGOA DE TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2442/2442_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2442/2442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE A ASSOCIAÇÃO COMUNITÁRIA EDUCACIONAL DE VISTA ALEGRE DO ALTO, RESPONSÁVEL PELA PROGRAMAÇÃO DA RÁDIO MIX 105,9.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2443/2443_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2443/2443_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE A RÁDIO ILHA FM 97,5, DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2444/2444_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2444/2444_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS AO JANTAR DANÇANTE REALIZADO EM 19 DE JULHO DE 2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2445/2445_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2445/2445_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2446/2446_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2446/2446_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À MERENDA FORNECIDA ÀS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2447/2447_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS AO PROGRAMA DE INCLUSÃO SOCIAL E DISTRIBUIÇÃO DE BOLSAS DE ESTUDO &amp;#8211; PROESTUDO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2448/2448_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2448/2448_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS AOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2456/2456_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2456/2456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE A COBRANÇA DE JUROS RELATIVA A ATRASO NO PAGAMENTO DE TRIBUTOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2457/2457_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2457/2457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE O TRANSPORTE DE ALUNOS COM NECESSIDADES ESPECIAIS PARA A APAE DE MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2458/2458_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 20/2015, QUE REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE A POSSÍVEL CONTRATAÇÃO DE VETERINÁRIO (A).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2459/2459_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À PRESIDÊNCIA DA CRECHE CORAÇÃO DE JESUS, QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS AO ATENDIMENTO OFERECIDO ÀS CRIANÇAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2460/2460_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE O CONTRATO COM O HOSPITAL DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2461/2461_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2461/2461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS AOS FUNCIONÁRIOS PÚBLICOS, COMPLEMENTANDO ÀS SOLICITADAS NO REQUERIMENTO Nº 17-2015.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2462/2462_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2462/2462_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE FORNECEDORES DE SERVIÇOS RELATIVOS A CONSERTOS DOS VEÍCULOS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2472/2472_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2472/2472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À LEI Nº 1414, DE 28 DE MARÇO DE 2007, QUE DISPÕE SOBRE A PADRONIZAÇÃO E A MANUTENÇÃO DOS MUROS E CALÇADAS E A LIMPEZA DE IMÓVEIS SITUADOS DENTRO DO PERÍMETRO URBANO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2497/2497_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS AO PROJETO DE LEI Nº 41/2015, QUE "INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO DE VISTA ALEGRE DO ALTO - ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2503/2503_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTAÇÃO, EM REGIME DE URGÊNCIA ESPECIAL, DO PROJETO DE LEI Nº 41, DE 28 DE MAIO DE 2015, QUE &amp;#8220;INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO DE VISTA ALEGRE DO ALTO, ESTADO DE SÃO PAULO.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2519/2519_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2519/2519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE FORNECER CÓPIA DO LEVANTAMENTO DOS PAGAMENTOS REALIZADOS PELO TESOURO A SERVIDORES, OBJETO DAS DETERMINAÇÕES DA PORTARIA Nº 112, DE 23 DE SETEMBRO DE 2011.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2526/2526_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2526/2526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE PROVIDENCIAR A CONTRATAÇÃO DE EMPRESA PARA ELABORAR O PROJETO E A EXECUÇÃO DE OBRA DE INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO NA RUA ETELVINO DE SOUZA, ENTRE AS RESIDÊNCIAS DE NÚMEROS 206 E 272, REITERANDO SOLICITAÇÃO REALIZADA POR MEIO DO REQUERIMENTO Nº 34/2014, E PRESTAR INFORMAÇÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2527/2527_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2527/2527_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE VERIFICAR A POSSIBILIDADE DE CONTRATAÇÃO DE FISIOTERAPEUTAS EM CARÁTER EFETIVO E DAR INFORMAÇÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2538/2538_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2538/2538_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE VERIFICAR A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NOS PRINCIPAIS PONTOS DA CIDADE E FORNECER INFORMAÇÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2547/2547_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2547/2547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE A FORNECER INFORMAÇÕES RELATIVAS A HORÁRIO DE TRABALHO DE FUNCIONÁRIOS COMISSIONADOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2548/2548_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE A FORNECER INFORMAÇÕES REFERENTES A CUMPRIMENTO DE HORÁRIO PELOS MÉDICOS PLANTONISTAS DA SAÚDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2552/2552_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL E À COMISSÃO ORGANIZADORA DO VISTA ALEGRE RODEIO SHOW, PARA QUE SE DIGNEM A FORNECER INFORMAÇÕES REFERENTES À FESTA DO PEÃO REALIZADA NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2559/2559_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE POSSIBILITAR O ATENDIMENTO NO SETOR DE AGENDAMENTO DO CENTRO DE SAÚDE, INCLUSIVE EM HORÁRIO DE ALMOÇO E RESPONDER A QUESTIONAMENTOS CORRELATOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2560/2560_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE A SITUAÇÃO ATUAL REFERENTE À EXECUÇÃO DE OBRAS DE INFRAESTRUTURA EXECUÇÃO DAS 126 (CENTO E VINTE E SEIS) MORADIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2564/2564_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES SOBRE A NECESSIDADE DE RECAPEAMENTO DAS RUAS DA CIDADE E/OU OPERAÇÃO TAPA BURACOS EM DIVERSOS PONTOS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2570/2570_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL PARA QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À CONTRATAÇÃO DE ENFERMEIRO PADRÃO CLASSIFICADO NOS TERMOS DO CONCURSO PÚBLICO MUNICIPAL REALIZADO PELO EDITAL DE CONCURSO PÚBLICO Nº 01/2012, DE 26 DE MARÇO DE 2012 E HOMOLOGADO PELO DECRETO Nº 3467, DE 28 DE JULHO DE 2012, E DECRETO 3561, DE 26 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2571/2571_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL PARA QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À CONTRATAÇÃO DE SERVENTE ESCOLAR CLASSIFICADO NOS TERMOS DO CONCURSO PÚBLICO MUNICIPAL REALIZADO PELO EDITAL DE CONCURSO PÚBLICO Nº 01/2012, DE 26 DE MARÇO DE 2012 E HOMOLOGADO PELO DECRETO Nº 3467, DE 28 DE JULHO DE 2012, E DECRETO 3561, DE 26 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2582/2582_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL PARA QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À REFORMA DA PRAÇA CENTRAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2583/2583_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL PARA QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À EDUCAÇÃO DE JOVENS E ADULTOS - EJA DO MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1569,67 +1569,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2425/2425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2015/2583/2583_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2425/2425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2015/2583/2583_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>