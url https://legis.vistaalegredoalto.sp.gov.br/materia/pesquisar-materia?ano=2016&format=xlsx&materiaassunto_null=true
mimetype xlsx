--- v0 (2025-10-27)
+++ v1 (2026-08-01)
@@ -42,607 +42,607 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2594/2594_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADAS OU REDUTORES DE VELOCIDADE NAS SEGUINTES RUAS: RUA DAS BROMÉLIAS, NA ALTURA DO NÚMERO 74; E AVENIDA 18 DE FEVEREIRO, NA ALTURA DO NÚMERO 85.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2595/2595_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2595/2595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE RETOMAR O PROJETO TRABALHOS MANUAIS PARA ATENDIMENTO AOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2596/2596_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA MARANHÃO, NA ALTURA DO NÚMERO 199.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2606/2606_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DE UM MUTIRÃO CONTRA A DENGUE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2607/2607_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2607/2607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONCEDER ISENÇÃO DE IMPOSTOS SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA A APOSENTADOS.</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2608/2608_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONCEDER, LEGALMENTE, DISPENSA DO SERVIÇO AO SERVIDOR PÚBLICO NO DIA DE SEU ANIVERSÁRIO NATALÍCIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2609/2609_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA ACABAR COM AS LAGARTAS DOS COQUEIROS NA RUA INOCÊNCIO DE PAULA EDUARDO.</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2610/2610_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA ELIMINAR OS CARAMUJOS QUE ESTÃO PREOCUPANDO OS CIDADÃOS VISTA-ALEGRENSES NA RUA AMAPÁ.</t>
   </si>
   <si>
     <t>Joaquim Rodrigues de Figueiredo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2612/2612_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE DISPONIBILIZAR SEGURANÇA PARA OS FUNCIONÁRIOS DA UNIDADE BÁSICA DE SAÚDE, PRINCIPALMENTE, NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>Mauro Freitas Jesus</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2655/2655_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE COLOCAR POSTES COM AS RESPECTIVAS PLACAS COM REGISTRO DOS NOMES DAS RUAS, NO LOTEAMENTO JARDIM ALVORADA, NESTA CIDADE DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2622/2622_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2622/2622_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À ORDEM DOS ADVOGADOS DO BRASIL &amp;#8211; OAB PELO PEDIDO DE ABERTURA DE PROCESSO DE IMPEACHMENT DA PRESIDENTA DA REPÚBLICA, SRA. DILMA ROUSSEFF.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2646/2646_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2630/2630_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O NÚMERO DE VEREADORES PARA A LEGISLATURA DO QUADRIÊNIO 2017-2020, DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2600/2600_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA JORNADA DE TRABALHO DOCENTE PREVISTA NOS INCISOS I E II, ARTIGO 26 DA LEI COMPLEMENTAR Nº05, DE 03 DE MAIO DE 1999, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2601/2601_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETRIBUIÇÃO PECUNIÁRIA AO PROFESSOR EM CARÁTER DE SUBSTITUIÇÃO NAS ESCOLAS MUNICIPAIS DE EDUCAÇÃO BÁSICA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2639/2639_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2639/2639_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA INCISO IV, DO ARTIGO 74, DA LEI MUNICIPAL Nº 815, DE 02 DE ABRIL DE 1992, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2592/2592_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2592/2592_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 60.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2593/2593_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2593/2593_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 643.400,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2598/2598_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA REDAÇÃO DO CAPUT DO ARTIGO 1º, E DOS PARÁGRAFOS 3º, 4º E 5º DO ARTIGO 2º DA LEI MUNICIPAL Nº 1.198, DE 10 DE DEZEMBRO DE 2002, ALTERADA PELAS LEIS Nº 1373, DE 14 DE JUNHO DE 2006, Nº 1531, DE 02 DE FEVEREIRO DE 2009 E Nº 1922, DE 17 DE JANEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2602/2602_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2602/2602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 65.000,00, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2603/2603_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2603/2603_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 67.042,18, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2604/2604_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO ESTÁDIO MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2605/2605_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO GINÁSIO DE ESPORTES DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2613/2613_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.781.074,87, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2614/2614_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 80.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2615/2615_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 17.820,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2616/2616_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2616/2616_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO - APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2617/2617_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2617/2617_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA, NA ÍNTEGRA, A LEI MUNICIPAL Nº 1102, DE 12 DE DEZEMBRO DE 2000, CRIANDO O NOVO CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR - CAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2618/2618_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2618/2618_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 40.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2619/2619_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2619/2619_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 67.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2620/2620_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2620/2620_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 75.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2621/2621_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2621/2621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.098,70, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2623/2623_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2623/2623_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ACESSO À INFORMAÇÃO PÚBLICA PELO CIDADÃO, LEI FEDERAL Nº12.527/2011, NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL, CRIA NORMAS DE PROCEDIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2624/2624_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2624/2624_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO À MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2625/2625_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2625/2625_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 66.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2626/2626_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2626/2626_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2627/2627_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2627/2627_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2628/2628_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2628/2628_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 225.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2629/2629_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2629/2629_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIO MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2632/2632_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2633/2633_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2632/2632_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 330.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2634/2634_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 84.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2635/2635_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 810.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2636/2636_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 16.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2640/2640_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DO PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2641/2641_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMUTA DE IMÓVEL PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2642/2642_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 90.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2643/2643_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 27.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2644/2644_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2645/2645_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2644/2644_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 42.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2647/2647_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 39.200,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2648/2648_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2648/2648_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 310.800,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2649/2649_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>Kalil Aidar Filho</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2651/2651_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.650.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2652/2652_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2652/2652_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 27.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2653/2653_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 30.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2654/2654_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2654/2654_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 21.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2656/2656_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 160.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2657/2657_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2658/2658_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2657/2657_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 28.850,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2659/2659_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2660/2660_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2659/2659_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2017</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2661/2661_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2661/2661_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 70.435,73, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2662/2662_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 7.193,68, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2663/2663_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 70.288,54, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2664/2664_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO A RECEBER EM DOAÇÃO ÁREAS DE TERRAS DESTINADAS AO PROLONGAMENTO DA RUA 25 DE MARÇO E DA AVENIDA MARGINAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2665/2665_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2665/2665_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO A RECEBER EM DOAÇÃO ÁREAS DE TERRAS DESTINADAS AO PROLONGAMENTO DA RUA HERCULANO DO LIVRAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2666/2666_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2666/2666_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$2.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2667/2667_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2667/2667_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 37.360,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2668/2668_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 34.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Guilherme Salgado Gonçalves_x000D_
 Mauro Freitas Jesus_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2669/2669_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2669/2669_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 14.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2672/2672_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2672/2672_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 54, DE 09 DE NOVEMBRO DE 2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 15.000,00, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2673/2673_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2673/2673_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 101.500,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2674/2674_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2674/2674_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 126.200,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2675/2675_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2675/2675_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 253.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2676/2676_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2676/2676_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 4.200,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2677/2677_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2677/2677_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 16.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2631/2631_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2631/2631_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2650/2650_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2650/2650_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2597/2597_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES A RESPEITO DA ACADEMIA AO AR LIVRE, SITUADA NA RUA MANOEL MARQUES, EM FRENTE AO CENTRO DE FISIOTERAPIA E HIDROTERAPIA.</t>
   </si>
   <si>
     <t>Arlindo Benedito Balsanelli</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2599/2599_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2599/2599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES A RESPEITO DO DIREITO DOS PROFESSORES DO MUNICÍPIO A FALTAS ABONADAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2637/2637_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES A RESPEITO DO RECINTO PERMANENTE DE EVENTOS, SITUADO NAS IMEDIAÇÕES DA ÁREA INDUSTRIAL, BEM COMO DOS TERRENOS DA REFERIDA ÁREA INDUSTRIAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2638/2638_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2638/2638_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2670/2670_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2670/2670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2671/2671_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2671/2671_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS ÀS DESPESAS EMPENHADAS PELO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -949,67 +949,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2016/2671/2671_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2016/2671/2671_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>