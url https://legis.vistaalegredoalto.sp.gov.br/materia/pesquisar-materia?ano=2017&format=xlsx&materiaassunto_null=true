--- v0 (2025-10-27)
+++ v1 (2026-06-17)
@@ -45,1266 +45,1266 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>E IMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFIQUE-SE O PROJETO DE LEI Nº 64, DE 27 DE SETEMBRO DE 2017, QUE &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2018&amp;#8221;, ALTERANDO O RELATÓRIO &amp;#8220;RELAÇÃO DA PROPOSTA DA DESPESA&amp;#8221; E DEMAIS QUE SE FIZEREM NECESSÁRIOS, PASSANDO A VIGORAR COM ALTERAÇÃO PROPOSTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFIQUE-SE O PROJETO DE LEI Nº 64, DE 27 DE SETEMBRO DE 2017, QUE &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2018&amp;#8221;, ALTERANDO O RELATÓRIO &amp;#8220;RELAÇÃO DA PROPOSTA DA DESPESA&amp;#8221; E DEMAIS QUE SE FIZEREM NECESSÁRIOS, PASSANDO A VIGORAR COM A ALTERAÇÃO PROPOSTA.</t>
   </si>
   <si>
     <t>Gilmar Aparecido Cecato</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf</t>
   </si>
   <si>
     <t>Joaquim Rodrigues de Figueiredo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf</t>
   </si>
   <si>
     <t>José dos Reis Esteves</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf</t>
   </si>
   <si>
     <t>José Ricardo Joanini</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf</t>
   </si>
   <si>
     <t>Maria José Calderani Yaekashi</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf</t>
   </si>
   <si>
     <t>Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf</t>
   </si>
   <si>
     <t>Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf</t>
   </si>
   <si>
     <t>RENUMERA O &amp;#8220;ARTIGO 7º&amp;#8221; PARA &amp;#8220;ARTIGO 8º&amp;#8221; E ACRESCENTA NOVO ARTIGO 7º AO PROJETO DE LEI Nº 23, DE 28 DE ABRIL DE 2017.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf</t>
   </si>
   <si>
     <t>RENUMERA O &amp;#8220;ARTIGO 25&amp;#8221; PARA &amp;#8220;ARTIGO 26º&amp;#8221; E O &amp;#8220;ARTIGO 26&amp;#8221; PARA &amp;#8220;ARTIGO 27º&amp;#8221; E ACRESCENTA NOVO ARTIGO 25 AO PROJETO DE LEI Nº 24, DE 28 DE ABRIL DE 2017.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTE-SE PARÁGRAFO ÚNICO AO ARTIGO 1º DA PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL Nº 03, DE 10 DE AGOSTO DE 2017, QUE ALTERA O ARTIGO 11 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 José dos Reis Esteves</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE ALTERAR O HORÁRIO EM QUE É REALIZADA A COLETA DE SANGUE ENVIADO PARA EXAMES EM BARRETOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A INSTALAÇÃO DE PONTO BIOMÉTRICO COM COMPROVANTE DE REGISTRO DE ENTRADA E SAÍDA DOS SERVIDORES, NAS REPARTIÇÕES PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA COLOCAR PLACAS COM OS NOMES DAS RUAS NO JARDIM ALVORADA E NO RESIDENCIAL CARBONE, BEM COMO RENOVAR AS DO CENTRO E DOS DEMAIS BAIRROS QUE SE ENCONTRAM ILEGÍVEIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA RETOMAR A COLETA DE LIXO RECICLÁVEL, ASSIM COMO A DOAÇÃO DOS SACOS BRANCOS E O ESTABELECIMENTO DE DIAS ESPECÍFICOS PARA TAL COLETA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA EFETUAR A LIMPEZA DA ÁREA VERDE, SITUADA EM FRENTE AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE A CRECHE CORAÇÃO DE JESUS INICIE O ATENDIMENTO ÀS CRIANÇAS, A PARTIR 5H40MIN.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE RENOVAR A PINTURA DA SINALIZAÇÃO DE TRANSITO &amp;#8211; PARE (HORIZONTAL) NESTE MUNICÍPIO, A FIM DE MELHORAR A VISIBILIDADE NOS LOCAIS EM QUE A PARADA É OBRIGATÓRIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE COLOCAR BANCOS NOVOS NA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE FORNECER ALIMENTAÇÃO MATUTINA AOS PACIENTES DO SISTEMA ÚNICO DE SAÚDE &amp;#8211; SUS DE VISTA ALEGRE DO ALTO QUE SE LOCOMOVEM PARA ATENDIMENTO EXTERNO AO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A RESTAURAÇÃO DA ACADEMIA A CÉU ABERTO (DE MADEIRA), LOCALIZADA AO LADO DO CENTRO DE FISIOTERAPIA E HIDROTERAPIA DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONTRATAÇÃO DE CARDIOLOGISTA PARA ATENDIMENTO AOS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE &amp;#8211; SUS DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA TROCAR A AREIA DO &amp;#8220;CAMPINHO&amp;#8221; ONDE BRINCAM AS CRIANÇAS DO CENTRO DE CONVIVÊNCIA DO ESCOLAR (PROGRAMA) E TAMBÉM DO &amp;#8220;CAMPO DE AREIA&amp;#8221; DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA TROCAR A PLACA DE &amp;#8220;PROIBIDO JOGAR LIXO&amp;#8221; E ROÇAR AS IMEDIAÇÕES DA RUA PARANÁ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DOS POSTES DE ILUMINAÇÃO SITUADOS NA PRAÇA DO JARDIM SANTA HELENA (NOS FUNDOS DO CEMITÉRIO MUNICIPAL).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE COLOCAR AR CONDICIONADO NO VELÓRIO MUNICIPAL.APRESENTADA PELO VEREADOR MARCELO AMADO GRASSETTI.</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa_x000D_
 José Ricardo Joanini_x000D_
 José dos Reis Esteves</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORAR A SINALIZAÇÃO NO CRUZAMENTO DA RUA HERCULANO DO LIVRAMENTO COM A AVENIDA DR. LUIZ ZACHARIAS DE LIMA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORAR AS INSTALAÇÕES SANITÁRIAS DO ALMOXARIFADO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA ADQUIRIR UMA BOMBA DE PRESSÃO TIPO JUMBINHO PARA TRATOR E UMA GRADE HIDRÁULICA DE 20 DISCOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REFAZER A SINALIZAÇÃO HORIZONTAL (FAIXAS DE SINALIZAÇÃO DA PISTA) NAS ESTRADAS QUE LIGAM VISTA ALEGRE DO ALTO A TAIAÇU E A ARIRANHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A RENOVAÇÃO DA PINTURA DA SINALIZAÇÃO DE TRÂNSITO DESTE MUNICÍPIO, TANTO HORIZONTAL QUANTO VERTICAL, A FIM DE MELHORAR A VISIBILIDADE PARA OS MOTORISTAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA DISPONIBILIZAR, DE MANEIRA VISÍVEL, INFORMAÇÕES RELATIVAS AO ESTATUTO DO IDOSO NOS ÓRGÃOS PÚBLICOS E PRIVADOS PRESTADORES DE SERVIÇOS À POPULAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA BOA VISTA, NA ALTURA DO NÚMERO 218.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE OS PROPRIETÁRIOS DE TERRENOS BALDIO, ONDE HAJA PAVIMENTAÇÃO, GUIAS E SARJETAS, TENHAM QUE PROVIDENCIAR CALÇADAS E MUROS EM SEUS IMÓVEIS.</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti_x000D_
 Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A CONSTRUÇÃO DE UM BUEIRO NO CRUZAMENTO DA RUA MANOEL MARQUES COM A RUA AMAZONAS, NA ALTURA DO NÚMERO 323.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A INSTALAÇÃO DE CHUVEIROS NOS DOIS VESTIÁRIOS DO ESTÁDIO MUNICIPAL &amp;#8220;JOBES DA ROCHA&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA RAFAEL ROSSINI, NA ALTURA DO NÚMERO 216, JARDIM ALVORADA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 José dos Reis Esteves_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA TROCAR OS VASOS SANITÁRIOS DOS BANHEIROS DA RODOVIÁRIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MODERNIZAR OS BANHEIROS DOS VESTIÁRIOS DO ESTÁDIO MUNICIPAL &amp;#8220;JOBES DA ROCHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NAS PROXIMIDADES DA ENTRADA DA UNIDADE BÁSICA DE SAÚDE &amp;#8220;ANTONIO APPARECIDO FIORANI.</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 José dos Reis Esteves_x000D_
 Maria José Calderani Yaekashi_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR O ESGOTO QUE CORRE A CÉU ABERTO NA NASCENTE DO RIACHO LOCALIZADO NO JARDIM DO BAIRRO CENTER PARK II.</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS SOBRE A MANUTENÇÃO NO ALMOXARIFADO NO QUE DIZ RESPEITO À TROCA DO BEBEDOURO DE ÁGUA E O ASSENTO DE ESPERA DE ORDEM DE SERVIÇO PARA FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa_x000D_
 José Ricardo Joanini_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS SOBRE A INSTALAÇÃO DO NOVO MODELO DE LOMBADAS, ISTO É, LOMBOFAIXAS, NAS RUAS E AVENIDAS DO MUNICÍPIO ONDE HÁ MAIOR FLUXO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS SOBRE A CONSTRUÇÃO DE UMA ROTATÓRIA COM TACHÕES NA RUA PROLONGAMENTO MANOEL MARQUES, ESQUINA COM A RUA MARANHÃO E HIDROTERAPIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS SOBRE A REALIZAÇÃO DE TAPA BURACOS NO TRECHO DO FINAL DA RUA DOS OITIS COM INÍCIO DA RUA TEUTLY CORREIA DA ROCHA, PRÓXIMO À RUA DAS TULIPAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA TAPAR OS BURACOS LOCALIZADOS NA RUA PARANÁ E EM OUTROS LOCAIS QUE SE ENCONTRAM NA MESMA SITUAÇÃO, INCLUINDO A RUA QUE POSSIBILITA O ACESSO AO LIXÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA LIMPE AS PROXIMIDADES DAS RUAS MINAS GERAIS E RIO DE JANEIRO, ONDE HÁ DEPÓSITO DE LIXO.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR INÁCIO MARQUES DE LIMA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À FRENTE NACIONAL CONTRA A LIBERAÇÃO DA MACONHA E DA COCAÍNA, DE INICIATIVA DO DEPUTADO ESTADUAL CAMPOS MACHADO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.doc</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À CONCESSIONÁRIA DE RODOVIAS TEBE S/A EM RAZÃO DE A PROJEÇÃO DO TREVO QUE VIABILIZA O ACESSO A ARIRANHA, LOCALIZADO NA SP-323 ENTRE OS MUNICÍPIOS DE VISTA ALEGRE DO ALTO E PIRANGI, NÃO ESTAR ADEQUADO AO FLUXO INTENSO DE VEÍCULOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À INVISTA NET, EM RAZÃO DE SEUS 10 ANOS DE FUNDAÇÃO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE PERMISSÃO DE USO DE BENS MÓVEIS QUE ESPECIFICA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa_x000D_
 Gilmar Aparecido Cecato_x000D_
 Joaquim Rodrigues de Figueiredo_x000D_
 José Ricardo Joanini_x000D_
 José dos Reis Esteves_x000D_
 Marcelo Amado Grassetti_x000D_
 Maria José Calderani Yaekashi_x000D_
 Roberto César de Oliveira Sousa_x000D_
 Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 33 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACRÉSCIMO DO ARTIGO 103-A NA LEI ORGÂNICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 11 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 54 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS DO ANEXO II DA LEI MUNICIPAL Nº 24/2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGO DO ANEXO II DA LEI MUNICIPAL Nº 24/2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>LUIS ANTONIO FIORANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGO NO ANEXO I DA LEI MUNICIPAL Nº 24/2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS  NO ANEXO II DA LEI MUNICIPAL Nº 24/2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 012, DE 26 DE OUTUBRO DE 2000 (LEI DE PARCELAMENTO DO SOLO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS, ALÍNEAS E REVOGA INCISOS DA LEI COMPLEMENTAR Nº 035, DE 03 DE NOVEMBRO DE 2003, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 035, DE 03 DE NOVEMBRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA ATRAVÉS DE TERMO DE FOMENTO COM A ENTIDADE CRECHE CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA ATRAVÉS DE TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO - APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO À MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 133.721,68, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL PARA CELEBRAR ACORDO DE COOPERAÇÃO COM INSTITUIÇÕES DE ENSINO PÚBLICO OU PARTICULAR PARA FINS DE ESTÁGIO ESTUDANTIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCLUSÃO SOCIAL DE DISTRIBUIÇÃO DE BOLSAS DE ESTUDO - PROESTUDO A ESTUDANTES CARENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 827.870,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 35.687,49, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 745.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI &amp;#8211; &amp;#8220;HOSPITAL BENEFICENTE JOSÉ PIRONDI PIRANGI&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À SALA DE SESSÕES DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 75.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE FUNÇÃO A SERVIDOR DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 68.500,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 19.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA UTILIZAÇÃO DE 03 SALAS DA E.M.E.I. &amp;#8220;AURÉLIO BETTINI&amp;#8221;, A TÍTULO GRATUITO, PELA CRECHE CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 76.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 45.800,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 16.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 11.800,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 40.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O PERÍODO DE 2018 A 2021.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 56.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 40.300,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A CEDER, MEDIANTE COMODATO, A UTILIZAÇÃO DA SERRARIA MUNICIPAL PELA USINA NARDINI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 19.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIAS PÚBLICAS DO LOTEAMENTO RESIDENCIAL E COMERCIAL &amp;#8220;ALTO DA BOA VISTA&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A PERMITIR COLETA RECICLÁVEL DE LIXO A TÍTULO GRATUITO, PRECÁRIA E POR TEMPO DETERMINADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 904.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.000.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 84.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 181.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 99.700,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE II DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 7.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 6.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 38.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DA ÁREA DE ESPECIAL INTERESSE SOCIAL, PARA FINS DE HABITAÇÃO E URBANIZAÇÃO, A ÁREA CONHECIDA COMO CONJUNTO HABITACIONAL VISTA ALEGRE DO ALTO &amp;#8220;A&amp;#8221;</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$44.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 157.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 255.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº 2.122, DE 25 DE OUTUBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 503.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DO PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO ALMOXARIFADO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 90.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PSA &amp;#8211; PAGAMENTO POR SERVIÇOS AMBIENTAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO A CELEBRAR CONVÊNIO COM A FUNDAÇÃO PARA O DESENVOLVIMENTO DA EDUCAÇÃO &amp;#8211; FDE, OBJETIVANDO A GESTÃO DE ATAS DE REGISTRO DE PREÇOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 50.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA &amp;#8220;SETEMBRO VERDE&amp;#8221; NO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$142.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 400.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 226.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA PELO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 106.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE PLANTÃO E ADICIONAL DE SOBREAVISO NO ÂMBITO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 47.300,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 35.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.000,00, DESTINADO À LOCAÇÃO DE TENDAS PARA FESTA DO HOSPITAL DE CÂNCER DE BARRETOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.109.250,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 7º DA LEI Nº  496 DE 14 DE JUNHO DE 1983.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO A CONTRATAR COM A DESENVOLVE SP &amp;#8211; AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$92.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 206.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 60.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 336.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 1º DO  ARTIGO 1º; DÁ TAMBÉM NOVA REDAÇÃO AO ARTIGO 2º; E INCLUI PARÁGRAFO ÚNICO AO ARTIGO 4º, DA LEI Nº 2182 DE 30 DE AGOSTO DE 2017.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 537.000,00, DESTINADO AO RECAPEAMENTO DE VIAS NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 166.000,00, DESTINADO À COBERTURA DE QUADRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 64.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI &amp;#8211; &amp;#8220;HOSPITAL JOSÉ PIRONDI&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA ATRAVÉS DE TERMO DE COLABORAÇÃO COM A ENTIDADE CRECHE CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO À MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 11.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 136.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO § 2º, DO ARTIGO 5º, DA RESOLUÇÃO Nº 1, DE 12 DE AGOSTO DE 2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA RESOLUÇÃO Nº 3, DE 30 DE OUTUBRO DE 2003.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE OUVIDORIA DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ACESSO À INFORMAÇÃO PÚBLICA PELO CIDADÃO, LEI FEDERAL Nº 12.527/2011, NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL, CRIA NORMAS E PROCEDIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O FORNECIMENTO DE CÓPIA DA FOLHA DE PAGAMENTO REFERENTE AO MÊS DE FEVEREIRO DE 2017, INCLUINDO HORAS EXTRAS E GRATIFICAÇÕES. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O FORNECIMENTO DE INFORMAÇÕES RELATIVAS À REVISÃO SALARIAL ANUAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O FORNECIMENTO DE DOCUMENTOS RELATIVOS A SERVIDORES COMISSIONADOS E SERVIDORES QUE RECEBEM GRATIFICAÇÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O FORNECIMENTO DE INFORMAÇÕES RELATIVAS AO PROJETO CORRESPONDENTE À ÁREA INDUSTRIAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VERIFICAÇÃO E TOMADA DE PROVIDÊNCIAS COM RELAÇÃO À HIGIENE E LIMPEZA DA RESIDÊNCIA SITUADA NA RUA TEUTLY CORREA DA ROCHA, ESQUINA COM A AVENIDA SANTOS DUMONT, NESTE MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DO ATENDIMENTO MÉDICO OFERECIDO À POPULAÇÃO VISTA-ALEGRENSE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A SITUAÇÃO ATUAL REFERENTE À EXECUÇÃO DE OBRAS DE INFRAESTRUTURA E EXECUÇÃO DAS 126 (CENTO E VINTE E SEIS) MORADIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS AO PROCESSO SELETIVO Nº 3/2017 (FUNÇÃO: MENSALISTA II &amp;#8211; CONTROLE DE VETOR)</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS AO PRÉDIO MUNICIPAL SITUADO NA RUA MARANHÃO, QUE SE ENCONTRA EM CONSTRUÇÃO (INACABADA) HÁ ANOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM FORNECIMENTO DE CÓPIA DA FOLHA DE PAGAMENTO REFERENTE AOS MESES DE JUNHO E JULHO DE 2017, INCLUINDO HORAS EXTRAS E GRATIFICAÇÕES.</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa_x000D_
 Joaquim Rodrigues de Figueiredo_x000D_
 José Ricardo Joanini_x000D_
 José dos Reis Esteves_x000D_
 Marcelo Amado Grassetti_x000D_
 Maria José Calderani Yaekashi_x000D_
 Roberto César de Oliveira Sousa_x000D_
 Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS À EMPRESA CONTRATADA PARA A COLETA DO LIXO RECICLÁVEL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O FORNECIMENTO DE  INFORMAÇÕES A RESPEITO DO HOSPITAL &amp;#8220;JOSÉ PIRONDI&amp;#8221;, DE PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O FORNECIMENTO DE  INFORMAÇÕES A RESPEITO DA CONTRATAÇÃO DA EMPRESA VIAÇÃO ARIRANHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O FORNECIMENTO DE  INFORMAÇÕES RELATIVAS À POSSIBILIDADE DE CONTRATAÇÃO DE MÉDICO PARA VISITAS DOMICILIARES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM FORNECIMENTO DE INFORMAÇÕES RELATIVAS AO CUMPRIMENTO DA LEI COMPLEMENTAR Nº 035/2003, NO QUE TANGE, ESPECIFICAMENTE, À INCLUSÃO REALIZADA PELA LEI COMPLEMENTAR Nº 153/2013, QUE INSTITUIU A TAXA PARA O EXERCÍCIO DE ATIVIDADE DE COMÉRCIO AMBULANTE OU EVENTUAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER FORNECIMENTO DE INFORMAÇÕES RELATIVAS ÀS CONSTANTES INTERRUPÇÕES NO FORNECIMENTO DE ENERGIA ELÉTRICA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER FORNECIMENTO DE INFORMAÇÕES RELATIVAS AOS SERVIDORES DA SAÚDE QUE SE ENCONTRAM EM DESVIO DE FUNÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO NOVO &amp;#8220;ARTIGO 7º&amp;#8221; DO PROJETO DE LEI Nº 23, DE 28 DE ABRIL DE 2017,  PROPOSTO PELA EMENDA MODIFICATIVA ADITIVA Nº 01/2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1611,67 +1611,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2780/2780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>