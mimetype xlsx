--- v0 (2025-10-29)
+++ v1 (2026-06-16)
@@ -45,987 +45,987 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>E IMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2981/2981_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2981/2981_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFIQUE-SE O PROJETO DE LEI Nº 64, DE 25 DE SETEMBRO DE 2018, QUE &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2019&amp;#8221;, ALTERANDO O RELATÓRIO ANEXO AO PROJETO EM QUESTÃO &amp;#8220;FICHAS DA DESPESA&amp;#8221; E DEMAIS QUE SE FIZEREM NECESSÁRIOS, PASSANDO A VIGORAR COM A ALTERAÇÃO PROPOSTA.</t>
   </si>
   <si>
     <t>Gilmar Aparecido Cecato</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2982/2982_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2982/2982_texto_integral.pdf</t>
   </si>
   <si>
     <t>Joaquim Rodrigues de Figueiredo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2983/2983_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2983/2983_texto_integral.pdf</t>
   </si>
   <si>
     <t>José dos Reis Esteves</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2984/2984_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2984/2984_texto_integral.pdf</t>
   </si>
   <si>
     <t>José Ricardo Joanini</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2985/2985_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2985/2985_texto_integral.pdf</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2986/2986_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2986/2986_texto_integral.pdf</t>
   </si>
   <si>
     <t>Maria José Calderani Yaekashi</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2987/2987_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2987/2987_texto_integral.pdf</t>
   </si>
   <si>
     <t>Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2988/2988_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2988/2988_texto_integral.pdf</t>
   </si>
   <si>
     <t>Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2989/2989_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2989/2989_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2886/2886_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2886/2886_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ITEM 3, DO ARTIGO 2º, DO PROJETO DE LEI Nº 16, DE 05 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2887/2887_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2887/2887_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ITEM 6, DO ARTIGO 2º, DO PROJETO DE LEI Nº 16, DE 05 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2888/2888_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2888/2888_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ITEM 4, DO ARTIGO 2º, DO PROJETO DE LEI Nº 16, DE 05 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2917/2917_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2917/2917_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O § 4º DO ARTIGO 85, DA LEI 815/1992, ALTERADA PELO PROJETO DE LEI COMPLEMENTAR Nº 04, DE 13 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2930/2930_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2930/2930_texto_integral.pdf</t>
   </si>
   <si>
     <t>RENUMERA O &amp;#8220;ARTIGO 25&amp;#8221; PARA &amp;#8220;ARTIGO 26º&amp;#8221; E O &amp;#8220;ARTIGO 26&amp;#8221; PARA &amp;#8220;ARTIGO 27º&amp;#8221; E ACRESCENTA NOVO ARTIGO 25 AO PROJETO DE LEI Nº 39, DE 27 DE ABRIL DE 2018.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2959/2959_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2959/2959_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.1º DA PROPOSTA À LEI ORGÂNICA MUNICIPAL Nº 1, DE 6 DE SETEMBRO DE 2018, QUE TRATA DO INCISO XXV DO ART.57</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2960/2960_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2960/2960_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.1º DA PROPOSTA À LEI ORGÂNICA MUNICIPAL Nº 1, DE 6 DE SETEMBRO DE 2018, QUE TRATA DO INCISO DO ART.10</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2961/2961_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2961/2961_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.1º DA PROPOSTA À LEI ORGÂNICA MUNICIPAL Nº 1, DE 6 DE SETEMBRO DE 2018, O PARÁGRAFO 3º AO ART. 11-A</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2962/2962_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2962/2962_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA PROPOSTA À LEI ORGÂNICA MUNICIPAL Nº 1, DE 6 DE SETEMBRO DE 2018, QUE TRATA DO INCISO 1º DO ART.18</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2963/2963_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2963/2963_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.1º DA PROPOSTA À LEI ORGÂNICA MUNICIPAL Nº 1, DE 6 DE SETEMBRO DE 2018, QUE TRATA DO ART.54</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2964/2964_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2964/2964_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA PROPOSTA À LEI ORGÂNICA MUNICIPAL Nº 1, DE 6 DE SETEMBRO DE 2018, QUE TRATA O INCISO V DO ART. 88-A</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2965/2965_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2965/2965_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA PROPOSTA À LEI ORGÂNICA MUNICIPAL Nº 1, DE 6 DE SETEMBRO DE 2018, O ART.94-A</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2966/2966_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2966/2966_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA PROPOSTA À LEI ORGÂNICA MUNICIPAL Nº 1, DE 6 DE SETEMBRO DE 2018, OS PARÁGRAFOS 4º E 5º DO ART. 105-B E, OS PARÁGRAFOS 6º E 7º DO ART. 105-B</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2903/2903_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2903/2903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA DAS BROMÉLIAS, NA ALTURA DO NÚMERO 65 E TAMBÉM NA RUA INOCÊNCIO DE PAULA EDUARDO.</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2909/2909_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2909/2909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA COLOCAR EM PONTOS ESTRATÉGICOS DA CIDADE PLACAS, PROIBINDO A CIRCULAÇÃO DE VEÍCULOS PESADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2910/2910_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2910/2910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA COLOCAR PLACAS COM OS NOMES DAS RUAS EM LOCAIS ONDE AINDA NÃO ESTÃO IDENTIFICADOS, BEM COMO RENOVAR AS DO CENTRO E DOS DEMAIS BAIRROS QUE SE ENCONTRAM ILEGÍVEIS.</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 José dos Reis Esteves_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2911/2911_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2911/2911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS COLOCAR ILUMINAÇÃO ADEQUADA E TROCAR OS VASOS SANITÁRIOS DOS BANHEIROS DA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO FIM DE MANTER A LIMPEZA DA CIDADE, ESPECIALMENTE DO JARDIM E TERRENOS BALDIOS.</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 José dos Reis Esteves</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2939/2939_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2939/2939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA CONSTRUÇÃO DE DISPOSITIVO PARA DRENAGEM DE ÁGUA (BOCA DE LOBO), NA RUA JUVENAL FERNANDES CHAVES ESQUINA COM A RUA VENEZA, DESVIANDO O CURSO DE ÁGUA PLUVIAL PARA O JARDIM ALVORADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2940/2940_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2940/2940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA CONTRATAÇÃO DE MAIS UM PROFESSOR DE EDUCAÇÃO FÍSICA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2950/2950_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2950/2950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ABRA UMA EXCEÇÃO PARA ATESTADOS DE ACOMPANHANTES NO CASO DE PACIENTES IDOSOS E CRIANÇAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2951/2951_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2951/2951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA AVENIDA ITÁLIA, NA ALTURA DO NÚMERO 225 A 239, BAIRRO DA BOA VISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2971/2971_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2971/2971_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA CONSTRUÇÃO DE LOMBADA NA AV ITÁLIA, JD. ALVORADA, PRÓXIMO AO TATTO&amp;#8217;S BAR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2972/2972_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2972/2972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A MANUTENÇÃO DOS BANHEIROS DA RODOVIÁRIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2990/2990_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2990/2990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA DAS BROMÉLIAS, NA ALTURA DO NÚMERO 65 E TAMBÉM NA RUA JOBES DA ROCHA, JARDIM ALVORADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3000/3000_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3000/3000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE COBERTURA PARA O PONTO DE ÔNIBUS SITUADO NA RUA MINAS GERAIS PRÓXIMO À IGREJA VERDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3001/3001_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3001/3001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA EVITAR OU PROIBIR AS QUEIMADAS QUE TÊM SIDO REALIZADAS NO ANTIGO MATADOURO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3009/3009_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3009/3009_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE IMPLANTAÇÃO DE CANTEIROS CENTRAIS, NA AV. MILTON H. YAEKASHI.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2952/2952_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2952/2952_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À RÁDIO ILHA FM 97,5MHZ, EM RAZÃO DA PRESTAÇÃO DE RELEVANTES SERVIÇOS À COMUNIDADE VISTA-ALEGRENSE.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2947/2947_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2947/2947_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2878/2878_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2878/2878_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE VISTA ALEGRE DO ALTO À SENHORA BETH SAHÃO.</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2924/2924_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2924/2924_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2014 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2929/2929_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2929/2929_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 1º DO DECRETO LEGISLATIVO Nº 1, DE 24 DE OUTUBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2975/2975_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2975/2975_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2015 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa_x000D_
 Gilmar Aparecido Cecato_x000D_
 Joaquim Rodrigues de Figueiredo_x000D_
 José Ricardo Joanini_x000D_
 José dos Reis Esteves_x000D_
 Marcelo Amado Grassetti_x000D_
 Maria José Calderani Yaekashi_x000D_
 Roberto César de Oliveira Sousa_x000D_
 Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2955/2955_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2955/2955_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI ORGÂNICA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>LUIS ANTONIO FIORANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2867/2867_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2867/2867_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2868/2868_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2868/2868_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2906/2906_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2906/2906_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 168, DE 13 DE JANEIRO DE 2017 (LEI DE EXTINÇÃO DE CARGOS DO ANEXO I, DA LEI MUNICIPAL Nº 24/2002), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2907/2907_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2907/2907_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 815, DE 02 DE ABRIL DE 1992 (DISCIPLINA O REGIME JURÍDICO DOS FUNCIONÁRIOS PÚBLICOS DE VISTA ALEGRE DO ALTO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2918/2918_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2918/2918_texto_integral.pdf</t>
   </si>
   <si>
     <t>(PROJETO RETIRADO) DISPÕE SOBRE FLEXIBILIZAÇÃO E ADOÇÃO DE CRITÉRIO ALTERNATIVO PARA CUMPRIMENTO DE JORNADA SEMANAL DE TRABALHO DE MÉDICO E MÉDICO DO TRABALHO, TANTO DO REGIME ESTATUTÁRIO QUANTO DA CLT, COM AS ALTERAÇÕES DOS DISPOSITIVOS PERTINENTES NA LEI Nº 815/1992, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2869/2869_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2869/2869_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 166.000,00, DESTINADO À COBERTURA DE QUADRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2870/2870_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2870/2870_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 537.000,00, DESTINADO AO RECAPEAMENTO DE VIAS NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2871/2871_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2871/2871_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 112.000,00, DESTINADO À IMPLANTAÇÃO E FUNCIONAMENTO DO BANCO DO POVO NO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2872/2872_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2872/2872_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 260.400,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2873/2873_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2873/2873_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 30.000,00, DESTINADO AO PAGAMENTO DE FINANCIAMENTO JUNTO AO GOVERNO DO ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2874/2874_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2874/2874_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 15.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2875/2875_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2875/2875_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES, PRESIDENTE DA CÂMARA, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2876/2876_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2876/2876_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 347.527,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2877/2877_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2877/2877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, REGULAMENTANDO A PARTICIPAÇÃO DO MUNICÍPIO NO PROGRAMA DO BANCO DO POVO PAULISTA, DESTINADO À CONCESSÃO DE CRÉDITOS A MIROEMPREENDIMENTOS DO SETOR FORMAL OU INFORMAL, INSTALADOS NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2879/2879_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2879/2879_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 759.200,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2880/2880_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2880/2880_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 10.780,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2881/2881_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2881/2881_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 81.000,00, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2882/2882_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2882/2882_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO, COM RESERVAS, DO MUNICÍPIO E VISTA ALEGRE DO ALTO, NO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE INOVAÇÃO E DESENVOLVIMENTO DO ESTADO DE SÃO PAULO &amp;#8211; CINDESP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2883/2883_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2883/2883_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA, CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2884/2884_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2884/2884_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 423.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2885/2885_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2885/2885_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO CONJUNTO HABITACIONAL VISTA ALEGRE DO ALTO &amp;#8220;A&amp;#8221; E RESPECTIVAS VIAS PÚBLICAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2889/2889_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2889/2889_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 104.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2890/2890_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2890/2890_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 58.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2891/2891_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2891/2891_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARBORIZAÇÃO URBANA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E REVOGA A LEI MUNICIPAL Nº 1561, DE 17 DE JULHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2892/2892_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2892/2892_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 172.656,08, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2893/2893_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2893/2893_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 24.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2894/2894_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2894/2894_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 35.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2895/2895_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2895/2895_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 7º E PARÁGRAFO ÚNICO E ARTIGO 10  DA LEI MUNICIPAL Nº 496 DE 14 DE JUNHO DE 1983, QUE DISPÕE SOBRE A CRIAÇÃO DO FUNDO SOCIAL DE SOLIDARIEDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2896/2896_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2896/2896_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO &amp;#8211; APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2897/2897_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2897/2897_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO CONJUNTO HABITACIONAL VISTA ALEGRE DO ALTO &amp;#8220;A&amp;#8221; E RESPECTIVAS VIAS PÚBLICAS, REVOGA A LEI Nº 2228 DE 08 DE FEVEREIRO DE 2018, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2898/2898_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2898/2898_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 129.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2899/2899_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2899/2899_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.080,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2900/2900_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2900/2900_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 227.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2901/2901_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2901/2901_texto_integral.pdf</t>
   </si>
   <si>
     <t>(RETIRADO DE TRAMITAÇÃO) DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 815, DE 02 DE ABRIL DE 1992 (DISCIPLINA O REGIME JURÍDICO DOS FUNCIONÁRIOS PÚBLICOS DE VISTA ALEGRE DO ALTO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2902/2902_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2902/2902_texto_integral.pdf</t>
   </si>
   <si>
     <t>(RETIRADO DE TRAMITAÇÃO) DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 168, DE 13 DE JANEIRO DE 2017 (LEI DE EXTINÇÃO DE CARGOS DO ANEXO I, DA LEI MUNICIPAL Nº 24/2002), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2905/2905_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2905/2905_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 63.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2912/2912_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2912/2912_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 9.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2913/2913_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2913/2913_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2914/2914_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2914/2914_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$50.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2915/2915_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2915/2915_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$26.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2916/2916_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2916/2916_texto_integral.pdf</t>
   </si>
   <si>
     <t>(RETIRADO DE TRAMITAÇÃO) DISPÕE SOBRE A DISPENSA DO SERVIÇO AO SERVIDOR PÚBLICO NO DIA DE SEU ANIVERSÁRIO NATALÍCIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2919/2919_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2919/2919_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$371.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2920/2920_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2920/2920_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$290.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2921/2921_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2921/2921_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2922/2922_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2922/2922_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$30.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2923/2923_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2923/2923_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DO PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2927/2927_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2927/2927_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 213.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2928/2928_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2928/2928_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2931/2931_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2931/2931_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$72.010,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2932/2932_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2932/2932_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$275.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2933/2933_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2933/2933_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$143.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2934/2934_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2934/2934_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$320.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2935/2935_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2935/2935_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$767.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2936/2936_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2936/2936_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$950.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2937/2937_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2937/2937_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$187.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2938/2938_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2938/2938_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIAS PÚBLICAS DE VISTA ALEGRE DO ALTO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2942/2942_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2942/2942_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$240.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2943/2943_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2943/2943_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$55.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2944/2944_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2944/2944_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 620.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2945/2945_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2945/2945_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 2.000.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2946/2946_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2946/2946_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 330.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2948/2948_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2948/2948_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTIPULAÇÃO DO VALOR DO RPV- REQUISIÇÃO DE PEQUENO VALOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2949/2949_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2949/2949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$128.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2953/2953_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2953/2953_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2954/2954_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2954/2954_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 700.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2956/2956_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2956/2956_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$35.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2957/2957_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2957/2957_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$6.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2958/2958_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2958/2958_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 520.000,00, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2968/2968_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2968/2968_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, PARA O EXERCÍCIO DE 2019</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2969/2969_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2969/2969_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CEMEI DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2970/2970_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2970/2970_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 90.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2976/2976_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2976/2976_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2977/2977_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2977/2977_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 860.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2978/2978_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2978/2978_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESCRIÇÃO DOS CARGOS COMISSIONADOS E DAS ATRIBUIÇÕES DAS FUNÇÕES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2980/2980_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2980/2980_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$38.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2991/2991_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2991/2991_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 209.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2992/2992_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2992/2992_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 46.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2997/2997_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2997/2997_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$414.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2998/2998_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2998/2998_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$9.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2999/2999_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2999/2999_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES SOCIAIS, A CRIAÇÃO DO PROGRAMA MUNICIPAL DE PUBLICIZAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3002/3002_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3002/3002_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PERMUTAR UMA ÁREA DE TERRA DO PATRIMÔNIO PÚBLICO MUNICIPAL, POR OUTRA ÁREA DE TERRA DE PROPRIEDADE PARTICULAR EM NOME DE MAURO BIZARI S/M, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3003/3003_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3003/3003_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$422.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3004/3004_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3004/3004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3005/3005_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3005/3005_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO À MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3006/3006_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3006/3006_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO - APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3007/3007_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3007/3007_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI &amp;#8211; &amp;#8220;HOSPITAL BENEFICENTE JOSÉ PIRONDI PIRANGI&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3008/3008_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3008/3008_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA ATRAVÉS DE TERMO DE COLABORAÇÃO COM A ENTIDADE CRECHE CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2904/2904_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2904/2904_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER FORNECIMENTO DE INFORMAÇÕES SOBRE A PONTE SITUADA NO CENTER PARK II, QUE ESTÁ CORRENDO RISCO DE CAIR.</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa_x000D_
 Maria José Calderani Yaekashi_x000D_
 Wagner Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2908/2908_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2908/2908_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER FORNECIMENTO DE INFORMAÇÕES RELATIVAS À INSTALAÇÃO DE RELÓGIOS DE PONTO DIGITAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2926/2926_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2926/2926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER FORNECIMENTO DE INFORMAÇÕES RELATIVAS À TERCEIRIZAÇÃO DO TRANSPORTE DE ESTUDANTES DE CURSOS UNIVERSITÁRIOS E TÉCNICOS PROFISSIONALIZANTES</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2941/2941_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2941/2941_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER FORNECIMENTO DE INFORMAÇÕES RELATIVAS AO ANDAMENTO DO PROCESSO DE REGULARIZAÇÃO DAS ESCRITURAS DO JARDIM PRIMAVERA. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2973/2973_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2973/2973_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DAS PORTARIAS DO EXECUTIVO, REFERENTE AO MÊS DE DEZEMBRO DE 2016 E JANEIRO DE 2017.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2974/2974_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2974/2974_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS À LEI Nº 2178, DE 15 DE AGOSTO DE 2017.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2979/2979_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2979/2979_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS ÀS CONSTANTES INTERRUPÇÕES NO FORNECIMENTO DE ENERGIA ELÉTRICA DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2995/2995_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2995/2995_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIMA-SE DA EMENDA IMPOSITIVA MODIFICATIVA Nº 02/2018 AO PL 64/2018 A FICHA QUE DESTINAVA RECURSOS À SECRETARIA DE OBRAS E SERVIÇOS E MODIFIQUE-SE AQUELA QUE DESTINAVA RECURSOS PARA AQUISIÇÃO DE EQUIPAMENTOS PERMANENTES, NA PASTA DA SECRETARIA DE SAÚDE, DESTINANDO PARA AQUISIÇÃO DE MATERIAL DE CONSUMO, NA MESMA PASTA DA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2996/2996_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2996/2996_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUA-SE NA EMENDA IMPOSITIVA MODIFICATIVA Nº 07/2018 AO PL 64/2018 A FICHA QUE DESTINAVA RECURSOS À SECRETARIA DE OBRAS E SERVIÇOS E POR OUTRA FICHA QUE DESTINE RECURSOS PARA AQUISIÇÃO DE MATERIAL DE CONSUMO, PASTA DA SECRETARIA DE SAÚDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1332,67 +1332,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2906/2906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2899/2899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2913/2913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2904/2904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2018/2996/2996_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2906/2906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2899/2899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2913/2913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2904/2904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2018/2996/2996_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>