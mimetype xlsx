--- v0 (2025-10-28)
+++ v1 (2026-06-17)
@@ -45,869 +45,869 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3039/3039_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3039/3039_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERANDO A REDAÇÃO DO ITEM &amp;#8220;B&amp;#8221; (DESCRIÇÃO DETALHADA) DAS ATRIBUIÇÕES DO CARGO DE MOTORISTA DE AMBULÂNCIA. </t>
   </si>
   <si>
     <t>Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3040/3040_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3040/3040_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIMINDO O ARTIGO 1º; MODIFICANDO A REDAÇÃO DO ARTIGO 2º; E RENUMERANDO OS ARTIGOS 2º E 3º.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3041/3041_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3041/3041_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERANDO A REDAÇÃO DO ITEM &amp;#8220;A&amp;#8221; (DESCRIÇÃO SUMÁRIA) DAS ATRIBUIÇÕES DO CARGO DE MOTORISTA; E O ITEM &amp;#8220;B&amp;#8221; (DESCRIÇÃO DETALHADA) DAS ATRIBUIÇÕES DO CARGO DE MOTORISTA.</t>
   </si>
   <si>
     <t>José dos Reis Esteves</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3042/3042_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3042/3042_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERANDO A REDAÇÃO DO ITEM &amp;#8220;B&amp;#8221; (DESCRIÇÃO DETALHADA) DAS ATRIBUIÇÕES DO CARGO DE GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3043/3043_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3043/3043_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERANDO A REDAÇÃO DO ITEM &amp;#8220;B&amp;#8221; (DESCRIÇÃO DETALHADA) DAS ATRIBUIÇÕES DO CARGO DE VIGIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3044/3044_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3044/3044_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERANDO A REDAÇÃO DO ITEM &amp;#8220;A&amp;#8221; (DESCRIÇÃO SUMÁRIA) DAS ATRIBUIÇÕES DO CARGO DE JARDINEIRO; E O ITEM &amp;#8220;B&amp;#8221; (DESCRIÇÃO DETALHADA) DAS ATRIBUIÇÕES DO CARGO DE JARDINEIRO CHEFE.</t>
   </si>
   <si>
     <t>Maria José Calderani Yaekashi</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3045/3045_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3045/3045_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERANDO A REDAÇÃO DO ITEM &amp;#8220;B&amp;#8221; (DESCRIÇÃO DETALHADA) DAS ATRIBUIÇÕES DO CARGO DE ENFERMEIRA PADRÃO; E O ITEM &amp;#8220;C&amp;#8221; (ÁREA DE ATUAÇÃO) DAS ATRIBUIÇÕES DO CARGO DE ENFERMEIRA PADRÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3046/3046_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3046/3046_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERANDO A REDAÇÃO DO ITEM &amp;#8220;B&amp;#8221; (DESCRIÇÃO DETALHADA) DAS ATRIBUIÇÕES DO CARGO DE AUXILIAR DE ENFERMAGEM; E O ITEM &amp;#8220;C&amp;#8221; (ÁREA DE ATUAÇÃO) DAS ATRIBUIÇÕES DO CARGO DE AUXILIAR DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>Gilmar Aparecido Cecato</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3047/3047_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3047/3047_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERANDO A REDAÇÃO DO ITEM &amp;#8220;B&amp;#8221; (DESCRIÇÃO DETALHADA) DAS ATRIBUIÇÕES DO CARGO DE LIXEIRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3048/3048_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3048/3048_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERANDO A CARGA HORÁRIA DOS CARGOS DE MONITOR DE INFORMÁTICA; MONITOR DE MÚSICA; E MONITOR DE TRABALHOS MANUAIS.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3021/3021_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3021/3021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA FERNANDO PRESTES, NA ALTURA DO NÚMERO 185 A 193.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3022/3022_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3022/3022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE CANELETA NO CRUZAMENTO DA RUA JABOTICABAL COM A FERNANDO PRESTES, BAIRRO JARDIM PAULISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3023/3023_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3023/3023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADAS OU REDUTORES DE VELOCIDADE NA RUA PIRANGI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3024/3024_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3024/3024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE COLOCAR DOIS BRAÇOS DUPLOS DE ILUMINAÇÃO NOS POSTES SITUADOS NA RUA ESMERALDA, BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3025/3025_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3025/3025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE REALIZAR UMA LIMPEZA NA ÁREA VERDE SITUADA NAS PROXIMIDADES DO BAIRRO JARDIM ALVORADA</t>
   </si>
   <si>
     <t>José Ricardo Joanini</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3030/3030_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3030/3030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL &amp;#8220;PELA SEGUNDA VEZ&amp;#8221;, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA CONSTRUÇÃO DE DISPOSITIVO PARA DRENAGEM DE ÁGUA (BOCA DE LOBO), NA RUA JUVENAL FERNANDES CHAVES ESQUINA COM A RUA VENEZA, DESVIANDO O CURSO DE ÁGUA PLUVIAL PARA O JARDIM ALVORADA._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3033/3033_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3033/3033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL  QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA COLOCAR PLACAS COM OS NOMES DAS RUAS NO CRUZAMENTO DO BAIRRO SÃO NICOLAU E A AVENIDA SANTOS DUMONT</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3034/3034_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3034/3034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA DR. LUIZ ZACARIAS DE LIMA, NAS PROXIMIDADES DO NÚMERO 78.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3049/3049_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3049/3049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA MILÃO, NAS PROXIMIDADES DO NÚMERO 160&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3050/3050_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3050/3050_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE RECONSTRUÇÃO DE CANALETA NA RUA JOÃO RICARDO MELO, ESQUINA COM A AV. SANTOS DUMONT&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3053/3053_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3053/3053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE UMA LOMBOFAIXA NA RUA HERCULANO DO LIVRAMENTO, EM FRENTE À ESCOLA INFANTIL PINGO DE GENTE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3054/3054_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3054/3054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SOLICITE À COMPANHIA PAULISTA DE FORÇA E LUZ - CPFL QUE REALIZE A INSTALAÇÃO DE POSTES NO CONJUNTO HABITACIONAL CDHU, NA RUA SANTOS DUMONT.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3055/3055_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3055/3055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA CONSERTAR A GRADE DE PROTEÇÃO (EM FERRO) DO BUEIRO SITUADO NO CRUZAMENTO DA AVENIDA ROMA COM A RUA VENEZA, POIS A PROTEÇÃO ESTÁ TOTALMENTE DETERIORADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3060/3060_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3060/3060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE DISPONIBILIZAR UMA CONDUÇÃO EXCLUSIVA PARA LEVAR MÃES E RECÉM-NASCIDOS A BEBEDOURO PARA REALIZAR O TESTE DA ORELHINHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3061/3061_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3061/3061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE EFETUAR A INSTALAÇÃO DE GRADE NA BOCA DE LOBO, NA RUA OITIS ESQUINA COM A RUA GERÂNIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3069/3069_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3069/3069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA SUBSTITUIR UM POSTE DE ENERGIA ELÉTRICA, QUE SE ENCONTRA LOCALIZADO NA RUA PIAUÍ, NA ALTURA DO NÚMERO 145, JARDIM BELA VISTA, NESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA INSTALAR PLACAS DE TRANSITO PROIBINDO O TRÂNSITO DE CAMINHÕES, NA AVENIDA LUIZ BASSOLI, NAS PROXIMIDADES DO NÚMERO 620. </t>
   </si>
   <si>
     <t>Joaquim Rodrigues de Figueiredo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3093/3093_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3093/3093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA SANTOS DUMONT, NAS PROXIMIDADES DO NÚMERO 127.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3094/3094_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3094/3094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DOS POSTES DE ILUMINAÇÃO, PRINCIPALMENTE EFETUANDO A TROCA DAS LÂMPADAS QUEIMADAS, NO INÍCIO DA AVENIDA LUIZ ZACHARIAS DE LIMA (AVENIDA QUE VEM A PARTIR DO TREVO DE ENTRADA DA CIDADE).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3095/3095_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3095/3095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE AUMENTAR A ALTURA DOS LUSTRES QUE ILUMINAM O CALÇADÃO QUE PERMEIA O MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3100/3100_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3100/3100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE FORNECER TRANSPORTE PÚBLICO MUNICIPAL PARA DEVOLVER AS CRIANÇAS DAS CRECHES DO MUNICÍPIO ÀS SUAS RESPECTIVAS RESIDÊNCIAS AO FINAL DA TARDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3101/3101_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3101/3101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA FERNANDO PRESTES, NAS PROXIMIDADES DO NÚMERO 154.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3102/3102_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3102/3102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE UMA LOMBOFAIXA NA RUA PARANÁ, NAS PROXIMIDADES DO NÚMERO 58.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3103/3103_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3103/3103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DOS POSTES DE ILUMINAÇÃO, PRINCIPALMENTE EFETUANDO A TROCA DAS LÂMPADAS QUEIMADAS, NA RUA AMAPÁ NÚMERO 269.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3104/3104_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3104/3104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE INSTALAÇÃO DE BANCOS E POSTES DE ILUMINAÇÃO, NA RUA AMAPÁ (CALÇADÃO).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3119/3119_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3119/3119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE COLOCAR UM RESERVATÓRIO DE ÁGUA POTÁVEL (CAIXAS D&amp;#8217;ÁGUA) NO CENTRO DE SAÚDE PARA O MELHOR ATENDIMENTO AOS USUÁRIOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3124/3124_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3124/3124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA FERNANDO PRESTES, NAS PROXIMIDADES DO NÚMERO 61</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3125/3125_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3125/3125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA ONOR JOSÉ DOS SANTOS, JARDIM ALVORADA, NAS PROXIMIDADES DO NÚMERO 47.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3126/3126_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3126/3126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DO ALAMBRADO, DA PINTURA E COLOCAR REDES DE GOL, NA QUADRA POLIESPORTIVA DA ÁREA VERDE &amp;#8211; CENTER PARK, NA RUA AMAPÁ.</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 José dos Reis Esteves</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3134/3134_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3134/3134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SE DIGNE TOMAR PROVIDÊNCIAS PARA CONTRATAR MAIS UM MÉDICO PLANTONISTA PARA ATENDIMENTO NO PRONTO SOCORRO MUNICIPAL A FIM DE ATENDER NO HORÁRIO DE PICO ENTRE AS 18H ÀS 22H.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3135/3135_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3135/3135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CORRIGIR O PROBLEMA DE LÂMPADA APAGADA EM POSTE DURANTE A NOITE, NO CALÇADÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3016/3016_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3016/3016_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS À ASSOCIAÇÃO DE SENHORAS VISTA-ALEGRENSES, EM RAZÃO DO IMPORTANTE TRABALHO SOCIAL QUE DESENVOLVE EM NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3017/3017_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3017/3017_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS À CONFERÊNCIA VICENTINA SANTA RITA DE CÁSSIA PELA CONTRIBUIÇÃO PARA COM A PROMOÇÃO MORAL E MATERIAL DO HOMEM PROPORCIONADA AOS ASSISTIDOS;</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3018/3018_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3018/3018_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À ASSOCIAÇÃO ATLÉTICA VETERANOS DE VISTA ALEGRE DO ALTO, DEVIDO AO DESENVOLVIMENTO ESPORTIVO-CULTURAL QUE PROPORCIONA AOS ATLETAS PARTICIPANTES, SUAS FAMÍLIAS E À SOCIEDADE VISTA-ALEGRENSE.</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3127/3127_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3127/3127_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À PROPOSTA DE EMENDA Nº 01 DE 2017 À CONSTITUIÇÃO DO ESTADO DE SÃO PAULO DE AUTORIA DO ILUSTRE DEPUTADO ESTADUAL DR. CAMPOS MACHADO/PTB, QUE ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 97, ESTABELECE  PRAZO PARA CONCLUSÃO DE INQUÉRITO CIVIL E PROCEDIMENTOS ADMINISTRATIVOS DA COMPETÊNCIA DO MINISTÉRIO PUBLICO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3086/3086_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3086/3086_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>LUIS ANTONIO FIORANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3010/3010_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3010/3010_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3011/3011_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3011/3011_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3105/3105_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3105/3105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 012, DE 26 DE OUTUBRO DE 2.000 (LEI DE PARCELAMENTO DO SOLO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3123/3123_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3123/3123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DISTRITO INDUSTRIAL II DE VISTA ALEGRE DO ALTO, DEFINE A CATEGORIA DE ZONEAMENTO INDUSTRIAL E ESTABELECE AS NORMAS E CONDIÇÕES DE ALIENAÇÃO POR DOAÇÃO COM ENCARGOS DE BENS IMÓVEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3012/3012_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3012/3012_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3013/3013_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3013/3013_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 9.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3014/3014_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3014/3014_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.123.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3015/3015_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3015/3015_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES, PRESIDENTE DA CÂMARA, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3019/3019_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3019/3019_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 309.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3020/3020_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3020/3020_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 172.144,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3026/3026_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3026/3026_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 109.000,00, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3027/3027_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3027/3027_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 89.000,00, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3028/3028_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3028/3028_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO CRISTIANE DA COSTA &amp;#8211; OLHOS DA ALMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3029/3029_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3029/3029_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO PROTETORA DOS ANIMAIS DE MONTE ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3031/3031_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3031/3031_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$38.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3032/3032_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3032/3032_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESCRIÇÃO DOS CARGOS EFETIVOS E DAS ATRIBUIÇÕES DAS FUNÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3035/3035_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3035/3035_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 52.000,00, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3036/3036_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3036/3036_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 641.700,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3037/3037_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3037/3037_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 105.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3038/3038_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3038/3038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA PAINEIRA COMO ÁRVORE SÍMBOLO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3051/3051_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3051/3051_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$30.000,00, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3052/3052_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3052/3052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI O INCISO VI NO ARTIGO 9º E O INCISO VII NO ARTIGO 17 DA LEI MUNICIPAL Nº 1002 DE 16 DE OUTUBRO DE 1997, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3057/3057_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3057/3057_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 25.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3058/3058_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3058/3058_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.327.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3059/3059_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3059/3059_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 1º DA LEI Nº 2274, DE 10 DE OUTUBRO DE 2018 (DISPÕE SOBRE A DENOMINAÇÃO DO CEMEI &amp;#8211; CENTRO DE EDUCAÇÃO INFANTIL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3062/3062_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3062/3062_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3063/3063_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3063/3063_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 539.645,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3064/3064_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3064/3064_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 32.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3065/3065_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3065/3065_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3066/3066_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3066/3066_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3067/3067_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3067/3067_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CESSÃO DE USO DE BEM PÚBLICO MUNICIPAL A ENTIDADE CRECHE CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3068/3068_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3068/3068_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$77.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3071/3071_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3071/3071_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.397,01, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3072/3072_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3072/3072_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 27.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3073/3073_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3073/3073_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 84.610,00,E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3074/3074_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3074/3074_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE SEGURANÇA PÚBLICA, OBJETIVANDO A COOPERAÇÃO TÉCNICA, MATERIAL E OPERACIONAL AOS ÓRGÃOS POLICIAIS, PARA MELHOR DESENVOLVIMENTO DAS ATIVIDADES DE SEGURANÇA PÚBLICA,E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3075/3075_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3075/3075_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$787.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3077/3077_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3077/3077_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 11.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3078/3078_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3078/3078_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3079/3079_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3079/3079_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$950.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3080/3080_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3080/3080_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$800.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3081/3081_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3081/3081_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$157.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3082/3082_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3082/3082_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$240.800,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3083/3083_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3083/3083_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$111.700,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3084/3084_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3084/3084_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ROTATÓRIA QUE INTERLIGA A ESTRADA MUNICIPAL JOSÉ ANTONIO FIORIN AO ANEL VIÁRIO JORGE DURIGAN DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3085/3085_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3085/3085_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA SEDE DA GUARDA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3087/3087_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3087/3087_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$106.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3088/3088_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3088/3088_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CESSÃO DE USO DE BEM PÚBLICO MUNICIPAL À POLÍCIA MILITAR DO ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3089/3089_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3089/3089_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO AMBIENTAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3090/3090_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3090/3090_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE GERENCIAMENTO INTEGRADO DE RESÍDUOS SÓLIDOS &amp;#8211; PMGIRS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3091/3091_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3091/3091_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONVÊNIO COM O CENTRO DE INTEGRAÇÃO EMPRESA ESCOLA &amp;#8211; CIEE PARA ADMISSÃO DE ESTAGIÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3092/3092_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3092/3092_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER LEGISLATIVO MUNICIPAL PARA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO ATRAVÉS DO JUÍZO DE DIREITO DA COMARCA DE PIRANGI MEDIANTE A CESSÃO DE ESTAGIÁRIOS, VISANDO À COLABORAÇÃO PARA O DESENVOLVIMENTO DAS ATIVIDADES DE INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3097/3097_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3097/3097_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$56.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3098/3098_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3098/3098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3099/3099_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3099/3099_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI MUNICIPAL DE DRENAGEM URBANA DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3109/3109_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3109/3109_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 130.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3110/3110_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3110/3110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3111/3111_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3111/3111_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DO PROFISSIONAL DE EDUCAÇÃO FÍSICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3112/3112_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3112/3112_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO MUNICIPAL DE TRÂNSITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3113/3113_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3113/3113_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TRÂNSITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3114/3114_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3114/3114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE RECURSOS DE INFRAÇÃO - JARI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3115/3115_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3115/3115_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE BOLSA DE ESTUDOS DE ATÉ 30% (TRINTA POR CENTO) PARA OS PARENTES DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA, EM LINHA RETA ASCENDENTE EM PRIMEIRO GRAU (PAIS), NA LINHA RETA DESCENDENTE ATÉ SEGUNDO GRAU (FILHOS E NETOS), E AINDA LINHA COLATERAL ATÉ SEGUNDO GRAU (IRMÃOS), QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3116/3116_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3116/3116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 70.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3117/3117_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3117/3117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 260.500,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3118/3118_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3118/3118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO CAPUT DO ARTIGO 4º DA LEI 2339, DE 11 DE SETEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3120/3120_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3120/3120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº 2121, DE 25 DE OUTUBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3121/3121_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3121/3121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$135.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3122/3122_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3122/3122_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 500,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3128/3128_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3128/3128_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 200.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3129/3129_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3129/3129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 38.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3130/3130_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3130/3130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 85.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3131/3131_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3131/3131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI 2350, DE 30 DE OUTUBRO DE 2019, QUE &amp;#8220;AUTORIZA A CONCESSÃO DE BOLSA DE ESTUDOS DE ATÉ 30% (TRINTA POR CENTO) PARA OS PARENTES DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA, EM LINHA RETA ASCENDENTE EM PRIMEIRO GRAU (PAIS), NA LINHA RETA DESCENDENTE ATÉ SEGUNDO GRAU (FILHOS E NETOS), E AINDA LINHA COLATERAL ATÉ SEGUNDO GRAU (IRMÃOS), QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3132/3132_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3132/3132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 7.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3136/3136_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3136/3136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI 1951, DE 27 DE MAIO DE 2014, QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DA COORDENADORIA MUNICIPAL DE MEIO AMBIENTE DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3137/3137_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3137/3137_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$31.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3133/3133_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3133/3133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MODIFICAÇÕES, ACRÉSCIMOS E REVOGAÇÃO DE ARTIGOS, PARÁGRAFOS E INCISOS NA RESOLUÇÃO Nº 3, DE 30 DE OUTUBRO DE 2003.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3056/3056_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3056/3056_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA FOLHA DE PAGAMENTO REFERENTE AO MÊS DE MARÇO DE 2019, INCLUINDO HORAS EXTRAS E GRATIFICAÇÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3070/3070_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3070/3070_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL PARA QUE SE DIGNE FORNECER INFORMAÇÕES RELATIVAS À ÁREA INDUSTRIAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1214,67 +1214,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2019/3070/3070_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2019/3070/3070_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>