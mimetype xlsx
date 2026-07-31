--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -42,791 +42,791 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3152/3152_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3152/3152_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PLC 2/2020, QUE VISA A IGUALAR O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO AO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Ricardo Joanini</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3153/3153_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3153/3153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE ENCAMINHAR A ESTA CASA DE LEIS  PROJETO DE LEI AUTORIZANDO O MUNICÍPIO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DOS AMIGOS DO CAMINHO DA FÉ, INSCRITA NO CNPJ: 05.630.044/0001-09 PARA INSERÇÃO DO MUNICÍPIO NA TRILHA DE PEREGRINAÇÃO TURÍSTICA RELIGIOSA CONHECIDA COMO CAMINHO DA FÉ.</t>
   </si>
   <si>
     <t>José dos Reis Esteves</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3167/3167_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3167/3167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE ISENTAR OS MUNÍCIPES DO PAGAMENTO DA TARIFA REFERENTE AOS SERVIÇOS DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3169/3169_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3169/3169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS PARA FISCALIZAR A CHEGADA DE VANS E OUTROS VEÍCULOS QUE TRAZEM PESSOAS DE OUTRAS LOCALIDADES PARA OS DIFERENTES FINS, REALIZANDO OS DEVIDOS TESTES FEBRIL E HISTÓRICO FAMILIAR COM O INTUITO DE PREVENIR A PROPAGAÇÃO DO VÍRUS COVID - 19.</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3170/3170_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3170/3170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE, ATRAVÉS DO FUNDO SOCIAL, POSSA FORNECER AUXÍLIO ALIMENTAR ÀS FAMÍLIAS MAIS NECESSITADAS.</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3175/3175_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3175/3175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE, TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DOS POSTES DE ILUMINAÇÃO, PRINCIPALMENTE EFETUANDO A TROCA DAS LÂMPADAS QUEIMADAS, NA RUA AMAPÁ, PRÓXIMA AO NÚMERO 309.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3188/3188_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3188/3188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA BARRETOS, NAS PROXIMIDADES DO NÚMERO 124.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3189/3189_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3189/3189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE RETORNO DOS ATENDIMENTOS REALIZADOS PELO MÉDICO DA FAMÍLIA, ANTIGO ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF.</t>
   </si>
   <si>
     <t>Ademir Aparecido Costa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3190/3190_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3190/3190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA BARRETOS, BAIRRO JARDIM PAULISTA, NAS PROXIMIDADES DO NÚMERO 84.</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 José dos Reis Esteves</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3197/3197_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3197/3197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE, NOS LOCAIS DESCRITOS A SEGUIR:RUA FORTALEZA, NAS PROXIMIDADES DO NÚMERO 95; RUA AMAZONAS, PRÓXIMO AO NÚMERO 536; E NA RUA RUBI, NAS MEDIAÇÕES DO NÚMERO 103.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3198/3198_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3198/3198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR PULVERIZAÇÕES NA CIDADE.</t>
   </si>
   <si>
     <t>Joaquim Rodrigues de Figueiredo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3208/3208_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3208/3208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DOS POSTES DE ILUMINAÇÃO, PRINCIPALMENTE EFETUANDO A TROCA DAS LÂMPADAS QUEIMADAS, NA RUA AMAPÁ, PRÓXIMO AO NÚMERO 117</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3209/3209_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3209/3209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE COLOCAR BANCOS EM FRENTE À UNIDADE BÁSICA DE SAÚDE (UBS).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3210/3210_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3210/3210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE RECAPEAR A AVENIDA DR. ARMANDO SALES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3221/3221_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3221/3221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA AVENIDA JARDIM ITÁLIA, NAS PROXIMIDADES DO NÚMERO 225.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3222/3222_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3222/3222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE CALÇADA DE CONCRETO NA AVENIDA JARDIM ITÁLIA, MARGEANDO A ÁREA VERDE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3223/3223_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3223/3223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO FIM DE MANTER A LIMPEZA NOS TERRENOS BALDIOS E COLOCAR ILUMINAÇÃO ADEQUADA, NA RUA AMAPÁ, NAS PROXIMIDADES DO NÚMERO 157 AO 357.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3224/3224_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3224/3224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA AVENIDA BARRETOS, NAS PROXIMIDADES DO NÚMERO 27.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3225/3225_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3225/3225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE COLOCAR APARELHOS DE ACADEMIA AO AR LIVRE, ALGUNS BRINQUEDOS PARA CRIANÇAS E UM QUIOSQUE NA RUA MARANHÃO EM FRENTE AO NÚMERO 207, AO LADO DO PRÉDIO EM CONSTRUÇÃO DA 3º IDADE</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3236/3236_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3236/3236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA INOCÊNCIO DE PAULA EDUARDA, NAS PROXIMIDADES DO NÚMERO 518.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>José Ricardo Joanini_x000D_
 José dos Reis Esteves_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3154/3154_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3154/3154_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À METALÚRGICA VERONA, EM RAZÃO DE SUA IMPORTÂNCIA PARA O DESENVOLVIMENTO DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3157/3157_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3157/3157_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À RPL RESERVATÓRIOS, EM RAZÃO DE SUA IMPORTÂNCIA PARA O DESENVOLVIMENTO DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3158/3158_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3158/3158_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À VAL ALIMENTOS, EM RAZÃO DE SUA IMPORTÂNCIA PARA O DESENVOLVIMENTO DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3159/3159_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3159/3159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS À NARDINI AGROINDUSTRIAL, EM RAZÃO DE SUA IMPORTÂNCIA PARA O DESENVOLVIMENTO DESTE MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3160/3160_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3160/3160_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À IRMÃOS GALLO, EM RAZÃO DE SUA IMPORTÂNCIA PARA O DESENVOLVIMENTO DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3161/3161_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3161/3161_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À GÉLIO &amp;#8211; INDÚSTRIA DE MÁQUINAS E IMPLEMENTOS AGRÍCOLAS, EM RAZÃO DE SUA IMPORTÂNCIA PARA O DESENVOLVIMENTO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3195/3195_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3195/3195_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO PARA O EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3166/3166_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3166/3166_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTOS SOBRE O PROCESSO DE PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, REFERENTE AO EXERCÍCIO DE 2016 &amp;#8211; PROCESSO TC-004129/989/16-6</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t>PARECER SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2017 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3164/3164_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3164/3164_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE VISTA ALEGRE DO ALTO AO SENHOR AMARILDO APARECIDO SABINO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3168/3168_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3168/3168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2016 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3184/3184_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3184/3184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2017 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3246/3246_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3246/3246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2018 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>LUIS ANTONIO FIORANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3138/3138_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3138/3138_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3139/3139_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3139/3139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3171/3171_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3171/3171_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A FIRMAR TERMO DE COMPROMISSO COM A INICIATIVA PRIVADA, PARA INVESTIMENTO NA ESTAÇÃO DE TRATAMENTO DE ESGOTO - ETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3193/3193_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3193/3193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DAS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA PARA APOSENTADOS E PENSIONISTAS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3237/3237_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3237/3237_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 035, DE NOVEMBRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3140/3140_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3140/3140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$80.100,00, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3141/3141_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3141/3141_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.700.000, 00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3142/3142_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3142/3142_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI &amp;#8211; &amp;#8220;HOSPITAL BENEFICENTE JOSÉ PIRONDI&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3143/3143_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3143/3143_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO PROTETORA DOS ANIMAIS DE MONTE ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3144/3144_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3144/3144_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO - APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3145/3145_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3145/3145_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO À MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3146/3146_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3146/3146_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA ATRAVÉS DE TERMO DE COLABORAÇÃO COM A ENTIDADE CRECHE CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3147/3147_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3147/3147_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$195.296,13, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3148/3148_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3148/3148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES, PRESIDENTE DA CÂMARA, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3149/3149_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3149/3149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 9.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3150/3150_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3150/3150_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIO MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3155/3155_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3155/3155_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$24.200,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3156/3156_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3156/3156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$144.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3163/3163_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3163/3163_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$20.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3165/3165_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3172/3172_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3165/3165_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3172/3172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 191.756,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3173/3173_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3173/3173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 80.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3174/3174_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3174/3174_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 41.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3176/3176_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3176/3176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 25.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3177/3177_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3177/3177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3178/3178_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3178/3178_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 62.000,00, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3179/3179_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3179/3179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 118.800,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3180/3180_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3180/3180_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 23.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3181/3181_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3181/3181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 212.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3182/3182_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3182/3182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 58.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3183/3183_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3183/3183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 200.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3186/3186_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3186/3186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 232.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3187/3187_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3187/3187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 70.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3191/3191_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3191/3191_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$1.369.000,00, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3192/3192_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3192/3192_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$100,00, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3196/3196_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3196/3196_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$375.000,00, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3199/3199_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3199/3199_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., DESTINADOS ÀS OBRAS DE INFRAESTRUTURA DO NOVO DISTRITO INDUSTRIAL II,E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3200/3200_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3200/3200_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., DESTINADOS À ILUMINAÇÃO PÚBLICA,E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3201/3201_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3201/3201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO SISTEMA DE LAZER E ÁREA INSTITUCIONAL DO BAIRRO JARDIM SANTA RITA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3202/3202_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3202/3202_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 78.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3203/3203_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3203/3203_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$16.500,00,E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3204/3204_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3204/3204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 430, 000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3205/3205_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3205/3205_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 220.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3206/3206_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3206/3206_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 59.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3207/3207_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3207/3207_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS METAS Nº 01, 02, 03, 04, 08, 10, 13, 14 E 16 DO ANEXO DO PLANO MUNICIPAL DE EDUCAÇÃO, INSTITUÍDO POR MEIO DA LEI Nº 2.038, DE 23 DE JUNHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3211/3211_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3211/3211_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 30, 000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3212/3212_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3212/3212_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 252.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3213/3213_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3213/3213_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3214/3214_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3214/3214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 300.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3215/3215_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3215/3215_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.758,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3216/3216_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3216/3216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PAGAMENTO DE DESPESA DO EXERCÍCIO ANTERIOR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3217/3217_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3217/3217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DE PERMUTAR UMA ÁREA DE TERRA DO PATRIMÔNIO PÚBLICO MUNICIPAL, POR OUTRA ÁREA DE TERRA DE PROPRIEDADE PARTICULAR EM NOME DE ULISSES FRANCISCO BETINI E S/M AIMÊ BERNINI BETINI, NAYR DORIGAN BETINI E S/M PAULA ANDRÉA DE CARVALHO BETINI, CÁSSIO BRAZ BETINI E S/M LUCIANE MADALENA GONÇALVES BETINI, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3218/3218_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3218/3218_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$257.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3219/3219_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3219/3219_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$78.250,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3220/3220_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3220/3220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$75.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3226/3226_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3226/3226_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 41.315,71, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3227/3227_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3227/3227_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 7.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3228/3228_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3228/3228_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 58.700,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3229/3229_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3229/3229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DO PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3231/3231_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3231/3231_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.420,000, 00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3232/3232_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3232/3232_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.922,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3233/3233_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3233/3233_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 475,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3234/3234_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3234/3234_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO DOS ANIMAIS DO CAMINHO DA FÉ - AACF, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3235/3235_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3235/3235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PAGAMENTO DE DESPESA DO EXERCÍCIO ANTERIOR</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3238/3238_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3238/3238_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 300,000, 00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3239/3239_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3239/3239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3240/3240_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3240/3240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E ALTERA ARTIGO A LEI 2390 DE 23 DE JUNHO DE 2020 QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3241/3241_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3242/3242_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3241/3241_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3242/3242_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI &amp;#8211; &amp;#8220;HOSPITAL BENEFICENTE JOSÉ PIRONDI PIRANGI&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3243/3243_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3245/3245_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3243/3243_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3244/3244_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3245/3245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO PROTETORA DOS ANIMAIS DE MONTE ALTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3247/3247_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3247/3247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 120.000,00, NO ORÇAMENTO DE 2021, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3248/3248_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3248/3248_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A PRORROGAR CONVÊNIO Nº002/2020 COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI &amp;#8211; &amp;#8220;HOSPITAL BENEFICENTE JOSÉ PIRONDI PIRANGI&amp;#8221;, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3151/3151_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3151/3151_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3194/3194_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3230/3230_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3194/3194_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3230/3230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 02, DE 25 DE AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3162/3162_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3162/3162_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 11/2020, AUTÓGRAFO Nº 11, DE 20 DE JANEIRO DE 2020, DE INICIATIVA DA MESA DA CÂMARA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1133,67 +1133,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3243/3243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2020/3162/3162_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3243/3243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2020/3162/3162_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>