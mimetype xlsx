--- v0 (2025-11-01)
+++ v1 (2026-06-15)
@@ -42,1241 +42,1241 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3338/3338_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3338/3338_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PLC 1/2021, QUE VISA A MODIFICAR O ART. 3º DO PROJETO DE LEI COMPLEMENTAR Nº 1, DE 04 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>André Luiz Carniel</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3389/3389_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3389/3389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME-SE A EXPRESSÃO &amp;#8220;BEM COMO TODO O SISTEMA DE ÁGUA EXISTENTE&amp;#8221; DO ART. 1DO PROJETO DE LEI Nº 47, DE 08 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3255/3255_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3255/3255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DE VISTA ALEGRE DO ALTO, QUE SE DIGNE REALIZAR A COMPRA DE UM APARELHO DE ULTRASSOM, BEM COMO REALIZAR OS PROCEDIMENTOS DE EXAMES AOS CIDADÃOS AQUI NO MUNICÍPIO&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3256/3256_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3256/3256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DE VISTA ALEGRE DO ALTO, QUE SE DIGNE FAZER O TRANSPORTE DAS CRIANÇAS DA CRECHE EM PONTOS ESTRATÉGICOS NOS BAIRROS&amp;#8221;.</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 José dos Reis Esteves_x000D_
 Marcelo Amado Grassetti_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3262/3262_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3262/3262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL PARA QUE ESTUDE A POSSIBILIDADE DE ISENÇÃO DA TAXA DE LICENÇA ANUAL DAS MICRO E PEQUENAS EMPRESAS EM DECORRÊNCIA DA PANDEMIA PELO COVID 19.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3263/3263_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3263/3263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL PARA QUE FORNEÇA ALIMENTAÇÃO, TIPO CAFÉ, LEITE, PÃO E BOLACHA AOS PACIENTES DA UBS E PRONTO ATENDIMENTO NOS HORÁRIOS DAS 9 HORAS E 15 HORAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3264/3264_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3264/3264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UMA LOMBADA PARA CONTROLE DE VELOCIDADE NA RUA AMAPÁ Nº 277</t>
   </si>
   <si>
     <t>José dos Reis Esteves</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3265/3265_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3265/3265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE JUNTO AOS CORREIOS O MOTIVO DE NÃO ESTAR FAZENDO ENTREGAS DE CORRESPONDÊNCIAS EM ALGUNS BAIRROS, PRINCIPALMENTE NO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>ELAINE CRISTINA TURBIANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3266/3266_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3266/3266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE SEJA FEITA A INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO NAS SALAS DE ESPERA DO PRONTO SOCORRO MUNICIPAL E NA UBS ANTÔNIO APPARECIDO FIORANI E CLIMATIZADOR DE AR NA OBSERVAÇÃO DOS PACIENTES ATENDIDOS NOS SINTOMAS GRIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3267/3267_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3267/3267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS JUNTO AO DEPARTAMENTO COMPETENTE, NO SENTIDO DE VIABILIZAR UM SEGURANÇA COM OBJETIVO DE GARANTIR A INCOLUMIDADE FÍSICA DE PESSOAS E A INTEGRALIDADE DO PATRIMÔNIO NAS DEPENDÊNCIAS DO PRONTO SOCORRO MUNICIPAL DURANTE O HORÁRIO DE FUNCIONAMENTO, A PONTO DE INIBIR O COMETIMENTO DE ATO ILÍCITOS E FLEXÍVEL PARA PROPICIAR UM AMBIENTE ACOLHEDOR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3268/3268_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3268/3268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA LIMPEZA E MANUTENÇÃO NA PRAÇA EM FRENTE À RUA CÂNDIDO RODRIGUES, RESIDENCIAL CARBONI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3274/3274_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3274/3274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA MANUTENÇÃO DA ESTRADA VICINAL DE VISTA ALEGRE A ARIRANHA (JOSÉ CURY) COM TAPA BURACOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3275/3275_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3275/3275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA MANUTENÇÃO DA PRAÇA EM FRENTE À RUA CANDIDO RODRIGUES, ONDE TEM BRINQUEDOS DE PNEUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3276/3276_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3276/3276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INSTALE CONTROLADOR DE SENHAS PARA ATENDIMENTO NA UBS E PRONTO SOCORRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3277/3277_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3277/3277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA CONVÊNIO COM OS CATADORES DE RECICLAGEM PARA AJUDA DE CUSTO E LOCAL ADEQUADO PARA DEPÓSITO DO LIXO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3278/3278_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3278/3278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE O SETOR DE INFRAESTRUTURA DO MUNICÍPIO INCLUA NOS TRABALHOS DE RECAPEAMENTO ASFÁLTICO NO ENTROCAMENTO DAS RUAS MANOEL MARQUES E ETELVINO DE SOUZA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3288/3288_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3288/3288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE A CONSTRUÇÃO DA INTERLIGAÇÃO DA RUA RORAIMA E RUA RIO DE JANEIRO COM A RUA AMAPÁ&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3289/3289_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3289/3289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE O TAPA-BURACOS NA RUA VENEZA E INÍCIO DA RUA BOA VISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3290/3290_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3290/3290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DA PRAÇA DOS ITALIANOS COM ROÇA E RETIRADA DO CAPIM COLONIÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3291/3291_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3291/3291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS PARA FIRMAR CONVÊNIO COM O PROCON-SP PARA INSTALAR UMA UNIDADE PROCON MUNICIPAL EM NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3298/3298_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3298/3298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA MANUTENÇÃO DOS PISOS DA PRAÇA DR. EMÍLIO HENRIQUE OWER SANDOLTH, ONDE SÃO DE PEDRAS PORTUGUESAS MOSAICO, EMBAIXO DA ÁRVORE DA ESQUINA DO DOLAR BRASIL, QUE ESTÃO IRREGULARES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3299/3299_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3299/3299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DO BUEIRO DA RUA PARAÍBA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3300/3300_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3300/3300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA MANUTENÇÃO DA RODOVIÁRIA, CONFORME FOTOS EM ANEXO ENCONTRA-SE COM BANCOS DETERIORADOS, VIDROS E CALHAS COM VAZAMENTOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3301/3301_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3301/3301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONSTRUA UM REFEITÓRIO MUNICIPAL NA ESCOLA &amp;#8220;IRINEU JULIÃO&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3302/3302_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3302/3302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TROQUE O USO DE LENÇÓIS DE PANO POR MATERIAIS DESCARTÁVEIS, DURANTE A PANDEMIA, NAS MACAS DAS AMBULÂNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>EDILSON RAIMUNDO DE BARROS_x000D_
 Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3303/3303_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3303/3303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A LIMPEZA DOS BUEIROS NOS BAIRROS JARDIM ALVORADA E JARDIM BELA VISTA E INSTALAR GRADES PARA SEGURAR A SUJEIRA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3304/3304_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3304/3304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA CONSTRUÇÃO DE CALÇADÃO PERMEANDO AS ÁREAS VERDES DOS SEGUINTES LOCAIS: AVENIDA ITÁLIA (BAIRRO ALTO DA BOA VISTA), RUA ARIRANHA (BAIRRO JARDIM PAULISTA), AVENIDA PIRANGI (BAIRRO CARBONE) E RUA GREGÓRIO TÓDARO (JARDIM ALVORADA).</t>
   </si>
   <si>
     <t>ANTONIO STACONI_x000D_
 EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Gilmar Aparecido Cecato_x000D_
 Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3305/3305_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3305/3305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR O RECAPEAMENTO DAS RUAS ELENCADAS EM ANEXO&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3306/3306_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3306/3306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE REALIZE A PULVERIZAÇÃO DE ÁGUA CLORADA NAS RUAS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3307/3307_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3307/3307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE REALIZE O REPARO NA CALÇADA EM FRENTE O PRONTO SOCORRO</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 José dos Reis Esteves</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3308/3308_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3308/3308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE NOTIFIQUE A TELEFÔNICA REFERENTE À LIMPEZA DO TERRENO ONDE ESTÁ SITUADA A TORRE DE TRANSMISSÃO NA RUA MANOEL MARQUES</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3321/3321_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3321/3321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA CONTRATAÇÃO DE VETERINÁRIO OU PARCERIA COM CASTRAMÓVEL PARA CASTRAÇÃO GRATUITA DE CÃES E GATOS EM SITUAÇÃO DE VULNERABILIDADE, NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3322/3322_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3322/3322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE NÃO COBRE IPTU DOS IDOSOS QUE POSSUEM UMA RESIDÊNCIA OU PAGAM ALUGUEL NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3323/3323_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3323/3323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ABRA A RUA EM FRENTE À IGREJA MATRIZ PARA A PASSAGEM DE VEÍCULOS E FAÇA ESTACIONAMENTO TRANSVERSAL NA RUA HERCULANO DO LIVRAMENTO NO QUARTEIRÃO DA PRAÇA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3324/3324_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3324/3324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A REVITALIZAÇÃO DA ÁREA DE LAZER DO SEGUINTE BAIRRO: JARDIM PAULISTA, ATRAVÉS DE IMPLANTAÇÃO DE UM PARQUE RECREATIVO INFANTIL E DE UMA ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3325/3325_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3325/3325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A REVITALIZAÇÃO DA ÁREA DE LAZER LOCALIZADA NO BAIRRO RESIDENCIAL CARBONE, ATRAVÉS DA IMPLANTAÇÃO DOS SEGUINTES ITENS QUE IRÁ COMPOR O PARQUE RECREATIVO INFANTIL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3333/3333_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3333/3333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA AVALIAR A POSSIBILIDADE DE FORNECER PÃO COM MARGARINA E CAFÉ PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS QUE EXERCEM SUAS FUNÇÕES NO ALMOXARIFADO MUNICIPAL, NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3334/3334_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3334/3334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORAR O SISTEMA DE DRENAGEM DE ÁGUAS PLUVIAIS NO ENTRONCAMENTO ENTRE A RUA DOS GIRASSÓIS E A RUA OITIS, NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP, COM A INSTALAÇÃO DE BOCA-DE-LOBO OU OUTRO SISTEMA MAIS EFICAZ</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3335/3335_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3335/3335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORAR O SISTEMA DE DRENAGEM DE ÁGUAS PLUVIAIS NO ENTRONCAMENTO ENTRE A AV. ARMANDO SALES DE OLIVEIRA E A RUA JULIO SQUIBOLA, NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP, COM A INSTALAÇÃO DE BOCA-DE-LOBO OU OUTRO SISTEMA MAIS EFICAZ</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3336/3336_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3336/3336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA LOMBADA PARA REDUÇÃO DE VELOCIDADE NA AVENIDA ARMANDO SALES DE OLIVEIRA, LOCALIZADA NA ALTURA DO CRAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3337/3337_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3337/3337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE PROVIDENCIE APARELHOS OTOSCÓPIO PARA UBS ANTONIO FIORANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3342/3342_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3342/3342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE UM CANIL MUNICIPAL, COM O OBJETIVO DE ABRIGAR CÃES ABANDONADOS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO &amp;#8211; SP, CONTRATANDO PARA SEU FUNCIONAMENTO UM VETERINÁRIO PARA DESEMPENHAR SUAS FUNÇÕES NO LOCAL, CUIDANDO DOS ANIMAIS DOENTES, FAZENDO CASTRAÇÕES DOS ANIMAIS, VACINAÇÃO, ETC., E UM FUNCIONÁRIO PARA LIMPAR O AMBIENTE E ALIMENTAR OS ANIMAIS ABRIGADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3343/3343_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3343/3343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONSTRUA UM REDUTOR DE VELOCIDADE, LOMBADA, NA AVENIDA MARGINAL PRÓXIMO AO NÚMERO 232.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3344/3344_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3344/3344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS EM RELAÇÃO AO HORÁRIO DA COLETA DE SANGUE PARA EXAMES NA UBS ANTONIO APPARECIDO FIORANI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3345/3345_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3345/3345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM REFIZ DA DÍVIDA ATIVA E DÊ DESCONTOS NOS JUROS E MULTAS INCENTIVANDO A DIMINUIR A INADIMPLÊNCIA E MELHORANDO A ARRECADAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3350/3350_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3350/3350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ROÇADA EM TORNO DAS PLACAS DE SINALIZAÇÃO E PINTAR AS FAIXAS NA PISTA DE ROLAGEM NA ESTRADA VICINAL JOSÉ ANTONIO FIORIN.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3351/3351_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3351/3351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONSTRUA UMA LOMBADA REDUTORA DE VELOCIDADE NA RUA INOCÊNCIO DE PAULA EDUARDA ALTURA DO NÚMERO 540.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3352/3352_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3352/3352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INSTALE ILUMINAÇÃO, BANCOS E UMA ACADEMIA AO AR LIVRE NA ÁREA DE LAZER NO CRUZAMENTO DA RUA GUARANTÃ COM AVENIDA SANTOS DUMONT, CONFORME FOTO EM ANEXO.</t>
   </si>
   <si>
     <t>ANTONIO STACONI_x000D_
 EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3353/3353_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3353/3353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A COMPRA DE DOIS VÍDEOS LARINGOSCÓPIO, UM PRO PRONTO SOCORRO E OUTRO PRA UNIDADE DO GRIPARIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3359/3359_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3359/3359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE REALIZE A VACINAÇÃO DO COVID 19 AOS FINAIS DE SEMANA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3360/3360_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3360/3360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE CONTROLE A CIRCULAÇÃO DE PESSOAS INFECTADAS PELO COVID 19, COM FISCALIZAÇÃO DA VIGILÂNCIA SANITÁRIA</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3361/3361_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3361/3361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE MELHORE A VISUALIZAÇÃO NA PARTE TRASEIRA DA PLACA INDICATIVA NA ROTATÓRIA TACASHI TACAKUA, CONFORME A FOTO EM ANEXO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3368/3368_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3368/3368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE REALIZAR REPARO NAS LOMBADAS DAS RUAS RUBI, NAS PROXIMIDADES DO NÚMERO 119 E NA RUA FORTALEZA, NAS PROXIMIDADES DO NÚMERO 86.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3369/3369_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3369/3369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A COMPRA DE UM RESSUSCITADOR CARDIOPULMONAR OU &amp;#8220;COMPRESSOR TORÁCICO, OU &amp;#8220;BOMBA DE SUPORTE CARDÍACO&amp;#8221;, POPULARMENTE CONHECIDO COMO MASSAGEM CARDÍACA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3373/3373_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3373/3373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE LIBERE O ESTÁDIO MUNICIPAL JOBES DA ROCHA E AS QUADRAS PARA ATIVIDADES ESPORTIVAS, INCLUSIVE O GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>ANTONIO STACONI_x000D_
 Gilmar Aparecido Cecato</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3374/3374_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3374/3374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE SISTEMA DE SENHAS PARA TODOS OS TIPOS DE ATENDIMENTOS NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3375/3375_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3375/3375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE LIBERE PARA A PRÁTICA DE ESPORTES COLETIVOS PELOS MUNÍCIPES O ESTÁDIO MUNICIPAL&amp;#8221; JOBES DA ROCHA&amp;#8221;, O GINÁSIO DE ESPORTES MUNICIPAL, O CAMPO DA BOCHA &amp;#8220;ANGELO AMADO&amp;#8221; E OUTROS ESPAÇOS PÚBLICOS MUNICIPAIS UTILIZADOS PARA A PRÁTICA DE ESPORTES COLETIVOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3376/3376_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3376/3376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE FAÇA CONSERTO DE VIA COM TAPA BURACO NA TRAVESSA ANTENOR BATISTA, 25.</t>
   </si>
   <si>
     <t>Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3377/3377_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3377/3377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE MODIFIQUE E MELHORE A SINALIZAÇÃO DESTINADA A EXIBIR OS NOMES DAS RUAS DOS BAIRROS JARDIM ALVORADA E ALTO DA BOA VISTA, TENDO EM VISTA QUE AS PLACAS COM OS NOMES DAS RUAS ESTÃO COLOCADAS NOS POSTES DE ENERGIA ELÉTRICA, DIFICULTANDO A SUA VISUALIZAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3378/3378_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3378/3378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE INSTALAR UMA TORNEIRA E UM BEBEDOURO COM ÁGUA POTÁVEL NA PISTA DE SKATE EXISTENTE NA CIDADE DE VISTA ALEGRE DO ALTO/SP, PARA UTILIZAÇÃO DAS CRIANÇAS E ADOLESCENTES QUE FREQUENTAM O LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3388/3388_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3388/3388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CUSTEAR 50% (CINQUENTA POR CENTO) DO VALOR DA MENSALIDADE DO PLANO DE SAÚDE DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, A PARTIR DE JANEIRO DE 2022.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2021/3391/ind60-2021_000043.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2021/3391/ind60-2021_000043.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE REFORMAR O PRÉDIO E AS PISCINAS PARA A UTILIZAÇÃO DA POPULAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3392/3392_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3392/3392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE FAZER MELHORIAS NA AV.MARGINAL, NA CIDADE DE VISTA ALEGRE DO ALTO/SP, FAZENDO A PAVIMENTAÇÃO DAS CALÇADAS, BEM COMO INSTALANDO AS GRADES DE PROTEÇÃO IDÊNTICAS ÀS EXISTENTES NA ÁREA DO BOULEVARD, SEGUINDO POR TODA A EXTENSÃO DA VIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3393/3393_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3393/3393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE FAZER DOIS OU TRÊS QUIOSQUES NA AV. MARGINAL, NA CIDADE DE VISTA ALEGRE DO ALTO/SP, COM BANCOS MESA E COBERTURA, PARA UTILIZAÇÃO DOS TRABALHADORES DO DISTRITO INDUSTRIAL QUE ALMOÇAM NO LOCAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3394/3394_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3394/3394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE REALIZAR DEDETIZAÇÃO NO ESGOTO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3399/3399_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3399/3399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME PROVIDÊNCIAS EM RELAÇÃO AO ATENDIMENTO PREFERENCIAL DO IDOSO NO PRONTO ATENDIMENTO E NA UBS ANTONIO FIORANI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3400/3400_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3400/3400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE FAÇA CONSERTO NA ACADEMIA AO AR LIVRE AO LADO DA UBS ANTÔNIO APPARECIDO FIORANI, ONDE TEM APARELHOS QUEBRADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3405/3405_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3405/3405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL  QUE NÃO FECHE A FARMÁCIA DA UBS NOS DIAS DE FERIADO PROLONGADO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3406/3406_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3406/3406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE CONSTRUA UMA ACADEMIA AO AR LIVRE NA PRAÇA LOCALIZADA NA AVENIDA DEZOITO DE FEVEREIRO AO LADO DA ANTIGA ESTAÇÃO FERROVIÁRIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3407/3407_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3407/3407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE COLOQUE A TAMPA NO BURACO COLETOR DE ÁGUAS PLUVIAIS NA RUA ESPANHA, ALTURA DO NÚMERO 146.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3414/3414_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3414/3414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA A TROCA DAS LÂMPADAS QUEIMADAS NA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3419/3419_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3419/3419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA UM REDUTOR DE VELOCIDADE NA ESTRADA MUNICIPAL SITUADA APÓS O FINAL DA RUA SERGIPE, MAIS PRECISAMENTE EM FRENTE A ÁREA DO NOVO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3420/3420_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3420/3420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA REPARO NA GRADE DE PROTEÇÃO DO BUEIRO LOCALIZADO NA MARGEM DA ESTRADA VICINAL JOSÉ ANTONIO FIORIN COM A RUA OITIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3421/3421_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3421/3421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE QUE SEJA FEITA UMA REFORMA NO PRÉDIO DA ESCOLA MUNICIPAL JARDIM ITÁLIA, BEM COMO A CONSTRUÇÃO DE QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3257/3257_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3257/3257_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO SR. GOVERNADOR DO ESTADO DE SÃO PAULO, DR. JOÃO AGRIPINO DA COSTA DORIA JUNIOR, EM RAZÃO DO DESCONTO EFETUADO NA APOSENTADORIA DOS SERVIDORES PÚBLICOS APOSENTADOS DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>Gilmar Aparecido Cecato_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3341/3341_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3341/3341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APOIO AO PROJETO DE LEI N.º 345/2019, DE ORIGEM DA ASSEMBLEIA LEGISLATIVA DE SÃO PAULO, DE INICIATIVA DO DEPUTADO ESTADUAL - DELEGADO BRUNO LIMA - SP, O QUAL DISPÕE SOBRE A INCLUSÃO DOS CONTEÚDOS DE DIREITO DOS ANIMAIS E PROTEÇÃO ANIMAL NO PROGRAMA CURRICULAR DAS ESCOLAS PÚBLICAS DO ESTADO DE SÃO PAULO. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3362/3362_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3362/3362_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS FUNCIONÁRIOS DA SAÚDE DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP, PELO ENFRENTAMENTO AO COVID-19.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3367/3367_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3367/3367_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ANTONIO STACONI_x000D_
 André Luiz Carniel_x000D_
 EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Gilmar Aparecido Cecato_x000D_
 José dos Reis Esteves_x000D_
 Marcelo Amado Grassetti_x000D_
 Narciso Ramos Pereira_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3417/3417_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3417/3417_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE VISTA ALEGRE DO ALTO AO SENHOR RAFAEL SILVA.</t>
   </si>
   <si>
     <t>ANTONIO STACONI_x000D_
 EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Gilmar Aparecido Cecato_x000D_
 Narciso Ramos Pereira_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3418/3418_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3418/3418_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE VISTA ALEGRE DO ALTO AO SENHOR SECRETÁRIO DE DESENVOLVIMENTO REGIONAL DO ESTADO DE SÃO PAULO MARCO ANTONIO SCARASATI VINHOLI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3432/3432_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3432/3432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2019 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>LUIS ANTONIO FIORANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3326/3326_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3326/3326_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DAS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA PARA APOSENTADOS E PENSIONISTAS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3358/3358_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3358/3358_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA NOMENCLATURA INSERIDA NA LEI COMPLEMENTAR Nº 035, DE 03 DE NOVEMBRO DE 2003, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3383/3383_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3383/3383_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3404/3404_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3404/3404_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 035, DE 03 NOVEMBRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3249/3249_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3249/3249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 738.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3250/3250_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3250/3250_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$5.206.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3251/3251_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3251/3251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DE PRAÇA (PRAÇA DO JARDIM PAULISTA) NO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3252/3252_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3252/3252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DE PRAÇA (PRAÇA DO JARDIM ALVORADA) NO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3253/3253_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3253/3253_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$80.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3254/3254_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3254/3254_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$70.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3258/3258_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3258/3258_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 521.030,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3259/3259_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3259/3259_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 86.800,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3260/3260_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3260/3260_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3272/3272_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3272/3272_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$79.750,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3273/3273_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3273/3273_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E DE CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO &amp;#8211; CONSELHO DO FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3284/3284_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3284/3284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DO CRÉDITO DO BANCO DE HORAS PARA SERVIDORES ESTÁVEIS OU CONTRATADOS DEMISSIONADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3285/3285_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3285/3285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CÂMARA JOVEM NO MUNICÍPIO DE VISTA ALEGRE DO ALTO E ESTABELECE NORMAS PARA O SEU FUNCIONAMENTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3286/3286_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3286/3286_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 90.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3287/3287_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3287/3287_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 91.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3297/3297_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3297/3297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A SALA DE VACINAS DA UBS ANTONIO APPARECIDO FIORANI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3312/3312_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3312/3312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 440.000,00, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3313/3313_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3313/3313_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 330.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3314/3314_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3314/3314_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO FISIOTERAPIA E HIDROTERAPIA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3315/3315_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3315/3315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O PRÉDIO SEDE DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3316/3316_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3316/3316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CAMPO DE BOCHA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3317/3317_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3317/3317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O TERMINAL RODOVIÁRIO MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3318/3318_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3318/3318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS POR PROFESSORES E FUNCIONÁRIOS QUE TENHAM CONTATO DIRETO COM OS ALUNOS NAS CRECHES E ESCOLAS INSTALADAS NO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3319/3319_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3319/3319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE MEMORIAL EM HOMENAGEM ÀS VITIMAS DO NOVO CORONAVÍRUS NO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3320/3320_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3320/3320_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 250.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3327/3327_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3327/3327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O PERÍODO DE 2022 A 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3328/3328_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3328/3328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2022, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3329/3329_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3329/3329_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO &amp;#8211; DER/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3330/3330_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3330/3330_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 56.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3331/3331_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3331/3331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3332/3332_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3332/3332_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO ODONTOLÓGICO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3339/3339_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3339/3339_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$20.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3340/3340_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3340/3340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$75.200,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3346/3346_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3346/3346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 415.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3347/3347_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3347/3347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 101.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3348/3348_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3348/3348_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 102.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3349/3349_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3349/3349_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 102.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3355/3355_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3355/3355_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 300.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3356/3356_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3356/3356_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 390.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3357/3357_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3357/3357_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 550.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3363/3363_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3363/3363_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 230.000,00, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3364/3364_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3364/3364_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO TREVO ROTATÓRIA NA ESTRADA VICINAL JOSÉ CURY DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3365/3365_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3365/3365_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 135.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3366/3366_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3366/3366_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS E AO DISTRITO INDUSTRIAL CRIADO PELA LEI COMPLEMENTAR MUNICIPAL Nº 184 DE 13 DE NOVEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3370/3370_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3370/3370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 820.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3371/3371_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3371/3371_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO DE ESPORTES DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3372/3372_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3372/3372_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOMBAMENTO DA CAIXA DE ÁGUA LOCALIZADA NA RUA HERCULANO DO LIVRAMENTO EM VISTA ALEGRE DO ALTO, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3384/3384_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3384/3384_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3385/3385_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3385/3385_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 560.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3386/3386_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3386/3386_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 960.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3395/3395_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3395/3395_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3396/3396_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3396/3396_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 185.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3397/3397_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3397/3397_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO POÇO 01 DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3401/3401_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3401/3401_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 905.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3402/3402_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3402/3402_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 244.600,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3408/3408_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3408/3408_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 401.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3409/3409_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3409/3409_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 22.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3410/3410_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3410/3410_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 70.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3411/3411_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3411/3411_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 47.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3412/3412_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3412/3412_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 325.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3413/3413_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3413/3413_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DO ANTIGO PRÉDIO DA ESTAÇÃO FERROVIÁRIA E O IMÓVEL ANEXO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3415/3415_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3416/3416_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3415/3415_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3416/3416_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 500.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3429/3429_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3429/3429_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ESCOLA MUNICIPAL JARDIM ITÁLIA NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3422/3422_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3422/3422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 220.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3423/3423_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3423/3423_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO NÍVEL DE ESCOLARIDADE DO CONTROLADOR INTERNO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3424/3424_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3424/3424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA ATRAVÉS DE TERMO DE COLABORAÇÃO COM A ENTIDADE ASSOCIAÇÃO EDUCACIONAL, CULTURAL E DE ASSISTÊNCIA SOCIAL CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3425/3425_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3425/3425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI - "HOSPITAL BENEFICENTE JOSÉ PIRONDI PIRANGI", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3426/3426_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3426/3426_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO Á MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3427/3427_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3427/3427_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO- APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3428/3428_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3428/3428_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO PROTETORA DOS ANIMAIS DE MONTE ALTO - APAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3430/3430_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3430/3430_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 57.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3431/3431_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3431/3431_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3269/3269_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3269/3269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL O FORNECIMENTO DAS INFORMAÇÕES RELATIVAS AO CONSELHOS EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3270/3270_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3270/3270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL O FORNECIMENTO DE INFORMAÇÕES A RESPEITO DE PNEUS CARECAS DE ALGUNS VEÍCULOS DA PREFEITURA, PRINCIPALMENTE CAMINHÕES, CONFORME FOTO EM ANEXO. QUE INFORME O MOTIVO PORQUE NÃO FAZ A MANUTENÇÃO E SE HAVER MULTA OU ACIDENTE QUEM SERÁ O RESPONSÁVEL, A PREFEITURA OU O MOTORISTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3271/3271_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3271/3271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM AO EXECUTIVO MUNICIPAL O FORNECIMENTO DA LISTAGEM NOMINAL CONSTANDO TODOS AS PESSOAS VACINADAS COM AS VACINAS ENVIADAS AO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP, INSERINDO A QUAL CLASSE PERTENCEM, ATUALIZANDO-SE A LISTAGEM SEMANALMENTE. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3279/3279_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3279/3279_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES A RESPEITO DA MÁQUINA RETRO ESCAVADEIRA NEW HOLLAND.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3280/3280_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3280/3280_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DO CENTRO ODONTOLÓGICO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3281/3281_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3281/3281_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DO ATENDIMENTO MÉDICO A POPULAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3282/3282_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3282/3282_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DA NOVA ÁREA INDUSTRIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3283/3283_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3283/3283_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM À PRESIDÊNCIA DA CÂMARA A DISPONIBILIZAÇÃO NAS REDES SOCIAIS DOS REQUERIMENTOS, INDICAÇÕES, MOÇÕES E PROJETOS DE LEI DE INICIATIVA DOS VEREADORES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3292/3292_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3292/3292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES A RESPEITO DAS ESCRITURAS DO JARDIM PRIMAVERA. QUANTAS JÁ FORAM ENTREGUES, QUANTAS FALTAM ENTREGAR E A PREVISÃO DE CONCLUSÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3293/3293_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3293/3293_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DOS GASTOS PARA REALIZAR A RETIRADA DA TORRE COM GUINDASTE CONTRATADO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3294/3294_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3294/3294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES RELATIVAS AOS VÁRIOS BANCOS DE CIMENTO QUE ESTÃO ABANDONADOS AO LONGO DA RUA AMAPÁ. SE SERÃO COLOCADOS OU NÃO, UMA VEZ QUE ESTÃO LÁ HÁ MESES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3295/3295_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3295/3295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DO PLANO NACIONAL DE VACINAÇÃO E DO PLANO MUNICIPAL DE VACINAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3296/3296_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3296/3296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DO CONSÓRCIO MUNICIPAL POR MAIS VACINAS CONTRA COVID-2019 NO BRASIL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3309/3309_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3309/3309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE OS GASTOS COM PEÇAS MECÂNICAS E ELÉTRICAS NOS ÚLTIMOS 4 ANOS DO VEÍCULO AMBULÂNCIA S10 CDV 1410, FORNECER NOTAS FISCAIS DE EMPENHO E LIQUIDAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3310/3310_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3310/3310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DA PULVERIZAÇÃO DE CONTROLE DE PRAGAS E VETORES&amp;#8221;. HÁ QUANTO TEMPO ESTÁ SEM APLICAR E QUANDO SERÁ FEITA A PRÓXIMA APLICAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3311/3311_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3311/3311_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DOS GASTOS COM PEÇAS MECÂNICAS, ELÉTRICAS, E TROCA DE ÓLEO E QUANDO FOI TROCADO OS AMORTECEDORES NOS ÚLTIMOS 4 ANOS DO VEÍCULO AMBULÂNCIA MERCEDES DJP 9841, FORNECER NOTAS FISCAIS DE EMPENHO E LIQUIDAÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3354/3354_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3354/3354_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE AS DIVERSAS QUEDAS DE ENERGIA EM NOSSO MUNICÍPIO SEJA APRECIADO EM REGIME DE URGÊNCIA ESPECIAL E ENCAMINHADO Á CPFL-COMPANHIA PAULISTA DE FORÇA E LUZ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O FUNCIONAMENTO DO AR CONDICIONADO DO VEÍCULO AMBULÂNCIA DUCATO DBS 8694.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3382/3382_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3382/3382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DO VEÍCULO AMBULÂNCIA MERCEDES DJP 9841.</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DA UBS E PRONTO ATENDIMENTO.</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3390/3390_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3390/3390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL  INFORMAÇÕES RELATIVAS À REDE DE ESGOTO LOCALIZADA NO FINAL DA RUA RIO DE JANEIRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3398/3398_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3398/3398_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES RELATIVAS AO AEE &amp;#8211; ATENDIMENTO EDUCACIONAL ESPECIALIZADO NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1583,67 +1583,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2021/3391/ind60-2021_000043.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2021/3398/3398_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2021/3391/ind60-2021_000043.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2021/3398/3398_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>