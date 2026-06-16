--- v0 (2025-10-28)
+++ v1 (2026-06-16)
@@ -42,1063 +42,1063 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>E IMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3564/3564_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3564/3564_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O RELATÓRIO ANEXO AO PROJETO DE LEI 55/2022 (LOA) - &amp;#8220;FICHA DA DESPESA&amp;#8221; E DEMAIS QUE SE FIZEREM NECESSÁRIOS PARA ADQUIRIR 1 VEÍCULO FIAT ARGO DRIVE 1.0 E MATERIAIS ODONTOLÓGICOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3565/3565_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3565/3565_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O RELATÓRIO ANEXO AO PROJETO DE LEI 55/2022 (LOA) - &amp;#8220;FICHA DA DESPESA&amp;#8221; E DEMAIS QUE SE FIZEREM NECESSÁRIOS PARA FINS DE ADEQUAR UMA AMBULÂNCIA PARA FUNCIONAR COMO  UTI MÓVEL E REFORMA O PRÉDIO DA ESCOLA MUNICIPAL PROFESSORA SIDNEY GONÇALVES FINCK DORIGAN.</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3475/3475_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3475/3475_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PL Nº 01/2022.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3476/3476_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3476/3476_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PLC 1/2022, QUE VISA A MODIFICAR OS ARTIGOS 2º E 4º DO PROJETO DE LEI COMPLEMENTAR Nº 1, DE 23 DE MARÇO DE 2022.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3487/3487_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3487/3487_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICATIVA MODIFICA-SE O ART. 9º, H,  DO ART. 11 E O ANEXO IV DO PROJETO DE LEI COMPLEMENTAR Nº 2, DE 07 DE ABRIL DE 2022.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3488/3488_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3488/3488_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRESSIVA SUPRIME-SE O CAPÍTULO VI, O QUAL COMPREENDE OS ARTIGOS 14, 15 E 16 DO PROJETO DE LEI COMPLEMENTAR Nº 2, DE 07 DE ABRIL DE 2022, E RENUMERE-SE OS CAPÍTULOS E ARTIGOS POSTERIORES</t>
   </si>
   <si>
     <t>André Luiz Carniel</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3569/3569_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3569/3569_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE O ANEXO I  DO PROJETO DE LEI COMPLEMENTAR Nº 5, DE 07 DE NOVEMBRO DE 2022,  INSERINDO NO CAMPO ESPECÍFICO QUE TRATA DA FORMA DE PROVIMENTO E REQUISITO PARA O CARGO DE SECRETÁRIO DA SAÚDE A EXIGÊNCIA DE ENSINO SUPERIOR NA ÁREA DA SAÚDE</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 Marcelo Amado Grassetti_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3448/3448_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3448/3448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA UM PROGRAMA DE ENTREGA DE REMÉDIOS GRATUITOS DE USO CONTÍNUO EM CASA, AOS IDOSOS.</t>
   </si>
   <si>
     <t>ANTONIO STACONI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE FAZER UMA FAIXA DE PEDESTRES NA AV. MILTON H. YAEKASHI, (EM FRENTE AO WD LANCHONETE E RESTAURANTE), NAS PROXIMIDADES DO NÚMERO 320.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3450/3450_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3450/3450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO RESERVADAS AOS DEFICIENTES FÍSICOS E AOS IDOSOS, NA ÁREA CENTRAL DO MUNICÍPIO E DEFRONTE AOS PRÉDIOS PÚBLICOS, SOBRETUDO AS UNIDADES BÁSICAS DE SAÚDE E PRONTO ATENDIMENTO, BEM COMO PROVIDENCIE TAMBÉM A COLOCAÇÃO DE PLACA INDICATIVA DE TRÂNSITO SOBRE AS REFERIDAS VAGAS.</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VOLTE A FUNCIONAR O ATENDIMENTO MÉDICO NO "CENTRINHO" COMO ERA FEITO EM OUTRAS GESTÕES, COM MÉDICOS E ENFERMEIROS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3452/3452_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3452/3452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INSTALE GRADES DE PROTEÇÃO NO BUEIRO LOCALIZADO NA RUA RAPHAEL ROSSINO Nº 158.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3459/3459_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3459/3459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A CONSTRUÇÃO DE UM NOVO CEMITÉRIO MUNICIPAL, UTILIZANDO ALGUMA ÁREA DO MUNICÍPIO, OU ATÉ MESMO A AQUISIÇÃO OU PERMITA UMA ÁREA PARA A CONSTRUÇÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3460/3460_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3460/3460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA FAIXA DE SEGURANÇA PARA PEDESTRES NA AVENIDA ARMANDO SALES DE OLIVEIRA, CRUZAMENTO COM A RUA ARISTEU S. CAMARGO JUNIOR , ESQUINA DA ESCOLA IRINEU JULIÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3461/3461_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3461/3461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE FAÇA A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NAS SEGUINTES RUAS:RUA RIO DE JANEIRO, EM FRENTE ÚLTIMA RESIDÊNCIA._x000D_
 RUA GREGÓRIO TÓDARO, ALTURA DO NÚMERO 350 E 380.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3462/3462_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3462/3462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INSTALE REDUTOR DE VELOCIDADE TIPO LOMBADA NAS SEGUINTES RUAS: AVENIDA MONTE ALTO, ALTURA DO NÚMERO 356._x000D_
 AVENIDA ITÁLIA, ALTURA DO NÚMERO 45.</t>
   </si>
   <si>
     <t>Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3463/3463_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3463/3463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DOS BRINQUEDOS DO PARQUINHO DA PRAÇA DOS ITALIANOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3471/3471_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3471/3471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE PROMOVA O FUNCIONAMENTO DA UBS QUE SE ENCONTRA PARADA HÁ MUITO TEMPO, QUE FAÇA AS ADAPTAÇÕES NECESSÁRIAS E APRIMORE O ATENDIMENTO AOS PACIENTES COM CONCENTRAÇÃO DE TODOS OS EXAMES NESTE MESMO LOCAL, SENDO ELETROCARDIOGRAMA, ULTRASSOM, RAIO-X, EXAMES DE SANGUE , PROMOVENDO ASSIM, MELHOR ATENDIMENTO E QUE, POSSA FUNCIONAR AÍ O PLANO ESTRATÉGIA SAÚDE DA FAMILÍA, (ESF) QUE TAMBÉM ESTÁ PARADO HÁ MUITO TEMPO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3477/3477_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3477/3477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR MELHORIAS NO ESTÁDIO MUNICIPAL &amp;#8220;JOBES DA ROCHA&amp;#8221;, ESPECIFICAMENTE, NA ÁREA DE ARBITRAGEM E NO ESPAÇO DESTINADO AO BANCO DE RESERVAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3479/3479_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3479/3479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A INSTALAÇÃO DE CÂMERA DE SEGURANÇA COM FOCO DE MONITORAMENTO PARA A RUA RAFAEL ROSSINI, SITUADO NO JARDIM ALVORADA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>ANTONIO STACONI_x000D_
 Gilmar Aparecido Cecato</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3480/3480_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3480/3480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE COLOCAR EM FUNCIONAMENTO A UNIDADE BÁSICA DE SAÚDE SITUADA NA RUA MANOEL MARQUES Nº 112, NESTA CIDADE DE VISTA ALEGRE DO ALTO/SP, A FIM DE ATENDER A POPULAÇÃO NESSE LOCAL, CONCENTRANDO A REALIZAÇÃO DE TODOS OS EXAMES NO MESMO LOCAL, TAIS COMO ULTRASSONOGRAFIA, EXAMES DE SANGUE, RAIO-X, ETC., FACILITANDO PARA A POPULAÇÃO VISTA ALEGRENSE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3481/3481_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3481/3481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA O TAPA BURACOS NA ESTRADA VICINAL JOSÉ ANTÔNIO FIORIN QUE LIGA VISTA ALEGRE DO ALTO A TAIAÇU.</t>
   </si>
   <si>
     <t>ANTONIO STACONI_x000D_
 EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Gilmar Aparecido Cecato_x000D_
 Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3496/3496_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3496/3496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE REDE DE COLETA DE ÁGUA PLUVIAL NA RUA RORAIMA ALTURA DOS NÚMEROS 233 A 309.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3497/3497_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3497/3497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA CONSTRUÇÃO DE NOVA REDE DE ESGOTO NA RUA AMAPÁ, COM O INTUITO DE DESAFOGAR A ATUAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3498/3498_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3498/3498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA EFETUAR E MELHORAR DA SINALIZAÇÃO HORIZONTAL NA CIDADE, SOBRETUDO NO CENTRO, ONDE A SINALIZAÇÃO É INSUFICIENTE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3502/3502_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3502/3502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VIABILIZE UMA CRECHE PARA O IDOSO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3503/3503_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3503/3503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE IMPLANTAR NESTE MUNICÍPIO A CRECHE DO IDOSO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3504/3504_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3504/3504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE FAÇA A TROCA DA LÂMPADA NA RUA VINTE E CINCO DE MARÇO EM FRENTE AO NÚMERO 309.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3505/3505_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3505/3505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE FAÇA O TAPA BURACO NA RUA ONOR JOSÉ DOS SANTOS NA ALTURA DO NÚMERO 105.</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3510/3510_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3510/3510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA PROGRAMA SOCIAL DE ENTREGA DE CESTAS BÁSICAS NAS FÉRIAS ESCOLARES AOS ALUNOS MATRICULADOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3511/3511_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3511/3511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL PREENCHER AS VAGAS DIRECIONADAS ÀS PESSOAS COM DEFICIÊNCIA FÍSICA(PCD) E TAMBÉM CONCEDA ISENÇÃO NO IPTU Á AQUELES QUE POSSUÍREM APENAS UM IMÓVEL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3512/3512_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3512/3512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE CONCEDA GRATIFICAÇÃO NO VALOR EM GRAU MÁXIMO DA NR-15 QUE É DE 40% POR INSALUBRIDADE AOS FUNCIONÁRIOS QUE PRATICAM ATIVIDADES RELACIONADAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3518/3518_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3518/3518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUÇÃO DE DOIS VESTIÁRIOS E DOIS BANHEIROS, SENDO UM MASCULINO E UM FEMININO, NA QUADRA POLIESPORTIVA SITUADA NO BAIRRO CENTER PARK, NESTA CIDADE DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3519/3519_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3519/3519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ADQUIRA DIVERSOS ITENS DE MATERIAL PERMANENTE PARA A EMEC PROFESSORA SIDNEY GONÇALVES FINCK DORIGAN.</t>
   </si>
   <si>
     <t>EDILSON RAIMUNDO DE BARROS_x000D_
 Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3520/3520_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3520/3520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE QUE PROCEDA A PINTURA DAS LOMBADAS, FAIXAS DE PEDESTRES E SINALIZAÇÕES HORIZONTAIS EXISTENTES NO ÂMBITO DO PERÍMETRO URBANO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3521/3521_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3521/3521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA UM REDUTOR DE VELOCIDADE TIPO LOMBADA NA RUA INOCÊNCIO DE PAULA EDUARDO, NA ALTURA DO NÚMERO 560.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3533/3533_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3533/3533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE REALIZAR PROCEDIMENTO LICITATÓRIO VISANDO A PERMITIR A CESSÃO ONEROSA DE ESPAÇOS PÚBLICOS E PRÓPRIOS PÚBLICOS MUNICIPAIS, PARA FINS PUBLICITÁRIOS, REVERTENDO OS RECURSOS OBTIDOS PARA INCENTIVO AO ESPORTE MUNICIPAL.</t>
   </si>
   <si>
     <t>EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Gilmar Aparecido Cecato_x000D_
 Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3534/3534_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3534/3534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE QUE PROCEDA À SUBSTITUIÇÃO DAS LÂMPADAS CONVENCIONAIS EXISTENTES NOS POSTES DE ILUMINAÇÃO PÚBLICA NO ÂMBITO DO PERÍMETRO URBANO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO-SP POR LÂMPADAS DE LED.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3535/3535_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3535/3535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE PARCELAR OS DÉBITOS DE IPTU DOS MUNÍCIPES EM NÚMERO MAIOR DE PARCELAS, TENDO EM VISTA A DIFICULDADE DE MUITOS CONTRIBUINTES EM PAGAR EM POUCAS PARCELAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3536/3536_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO NA ILUMINAÇÃO DO ESTÁDIO JOBES DA ROCHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3537/3537_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3537/3537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL QUE REALIZE TAPA BURACOS NA AVENIDA MARGINAL EM FRENTE À EMPRESA G5 ATÉ FINAL DA VIA E TAMBÉM FAÇA MANUTENÇÃO NA CAIXA DE ESGOTE EM FRENTE A EMPRESA G5.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3538/3538_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3538/3538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA TROCAR AS LÂMPADAS DE VÁRIOS ENDEREÇOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3549/3549_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3549/3549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE EFETUE REPAROS NAS RUAS DO BAIRRO SANTA HELENA, TAPANDO BURACOS EXISTENTES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3551/3551_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3551/3551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONCEDER DESCONTOS AOS MUNÍCIPES QUE PAGAREM SEUS IMPOSTOS (IPTU) Á VISTA E TAMBÉM AUMENTAR O NÚMERO DE PARCELAS PARA QUITAR SEUS DÉBITOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3557/3557_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3557/3557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE FAÇA O TAPA BURACO NA RUA FERNANDO PRESTES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3558/3558_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3558/3558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE REVISE O DESCONTO DOS APOSENTADOS REFERENTE CONTRIBUIÇÃO PREVIDENCIÁRIA, UMA VEZ A ALESP APROVOU O FIM DOS DESCONTOS DE SERVIDORES APOSENTADOS DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3559/3559_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3559/3559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE EFETUE A CONSTRUÇÃO DE ECODUTO OU OUTRA OBRA QUE JULGAR PERTINENTE NA PONTE EXISTENTE NA ESTRADA VICINAL Nº 442 - RODOVIA JOSÉ CURY, COM O INTUITO DE PROTEGER A FAUNA LOCAL, BEM COMO QUE PROVIDENCIE SINALIZAÇÃO PARA O REFERIDO TRECHO INDICANDO A PRESENÇA DE ANIMAIS SILVESTRES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3560/3560_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3560/3560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA RECAPEAMENTO NA RUA 25 DE MARÇO NA ALTURA DO NÚMERO 203 E NA RUA FORTALEZA.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3525/3525_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3525/3525_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3543/3543_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3543/3543_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO, SOBRE O PROCESSO DE PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, REFERENTE AO EXERCÍCIO DE 2022 -PROCESSO TC-003053.989.20-8.</t>
   </si>
   <si>
     <t>Comissão de Legislação Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3544/3544_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3544/3544_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL SOBRE O PROCESSO DE PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO, REFERENTE AO EXERCÍCIO DE 2020 - PROCESSO TC- 003053.989.20-8.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ANTONIO STACONI_x000D_
 André Luiz Carniel_x000D_
 EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Gilmar Aparecido Cecato_x000D_
 Narciso Ramos Pereira_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3473/3473_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3473/3473_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE VISTA ALEGRE DO ALTO À SENHORA MARTA COSTA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3542/3542_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3542/3542_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DO EXERCÍCIO DE 2020 DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3581/3581_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3581/3581_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE VISTA ALEGRE DO ALTO À SENHORA DRA. ROSÂNGELA BUCK.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>LUIS ANTONIO FIORANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3468/3468_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3468/3468_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP - "REFIS/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3472/3472_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3472/3472_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3492/3492_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3492/3492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 3º DO ARTIGO 191-P DO CAPÍTULO VI DA LEI COMPLEMENTAR Nº 153 DE 14 DE NOVEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3528/3528_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3528/3528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 012, DE 26 DE OUTUBRO DE 2000 (LEI DE PARCELAMENTO DE SOLO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3555/3555_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3555/3555_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVA ESTRUTURA ADMINISTRATIVA E REORGANIZA OS QUADROS DE CARGOS EM COMISSÃO, FUNÇÕES DE CONFIANÇA E ATIVIDADES GRATIFICADAS DO PODER EXECUTIVO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3568/3568_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3568/3568_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 012, DE 26 DE OUTUBRO DE 20009(LEI DE PARCELAMENTO DO SOLO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3433/3433_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3433/3433_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3434/3434_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3434/3434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3435/3435_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3435/3435_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 520.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3436/3436_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3436/3436_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3437/3437_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3437/3437_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI &amp;#8211; &amp;#8220;HOSPITAL BENEFICENTE JOSÉ PIRONDI PIRANGI&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3438/3438_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3438/3438_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE VISTA ALEGRE DO ALTO-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3439/3439_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3439/3439_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 6.163.023,46, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3440/3440_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3440/3440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA REDAÇÃO DO INCISO II DO ARTIGO 1º DA LEI MUNICIPAL Nº 2.136 DE 20 DE JANEIRO DE 2017, QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3441/3441_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3441/3441_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3442/3442_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3442/3442_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 14.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3443/3443_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3443/3443_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS VENCIMENTOS DOS SECRETÁRIOS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3444/3444_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3444/3444_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.656.100, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3445/3445_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3445/3445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 14.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3453/3453_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3453/3453_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 156.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3454/3454_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3454/3454_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 58.700,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3455/3455_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3455/3455_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3456/3456_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3456/3456_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO E USO DE EXTENSÃO TEMPORÁRIA DE PASSEIO PÚBLICO, DENOMINADO DE PARKLET, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3457/3457_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3457/3457_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 42.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3458/3458_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3458/3458_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 293.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3464/3464_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3464/3464_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 263.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3465/3465_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3465/3465_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 80.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3466/3466_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3466/3466_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 36.609,51, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3467/3467_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3467/3467_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO SANITÁRIA E INDUSTRIAL DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3470/3470_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3470/3470_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 180.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3474/3474_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3474/3474_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 219.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3478/3478_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3478/3478_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3482/3482_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3482/3482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3483/3483_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3483/3483_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 380.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3484/3484_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3484/3484_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3485/3485_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3485/3485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO EDUCACIONAL ESPECIALIZADO - AEE NAS UNIDADES EDUCACIONAIS DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3486/3486_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3486/3486_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3489/3489_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3489/3489_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 140.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3490/3490_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3490/3490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 550.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3491/3491_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3491/3491_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 2494, DE 14 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3493/3493_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3493/3493_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 720.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3494/3494_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3494/3494_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI Nº 2318 DE 15 DE MAIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3499/3499_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3499/3499_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 200.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3500/3500_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3500/3500_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3501/3501_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3501/3501_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A TRANSFERIR A TÍTULO DE AUXÍLIO E FIRMAR PARCERIA COM A ENTIDADE ASSOCIAÇÃO EDUCACIONAL, CULTURAL E DE ASSISTÊNCIA SOCIAL CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3508/3508_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3508/3508_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 896.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3509/3509_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3509/3509_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 542.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3513/3513_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3513/3513_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.047.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3514/3514_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3514/3514_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 318.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3515/3515_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3515/3515_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3516/3516_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3516/3516_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 8º DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO DE DESENVOLVIMENTO DO VALE DO RIO GRANDE E SEU CORRESPONDENTE ARTIGO 4º NO ESTATUTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3517/3517_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3517/3517_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA ATRAVÉS A ENTIDADE FUNDAÇÃO PIO XII, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3522/3522_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3522/3522_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 940.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3523/3523_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3523/3523_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 209.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3524/3524_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3524/3524_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3529/3529_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3529/3529_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 400.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3530/3530_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3530/3530_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 320.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3531/3531_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3531/3531_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.536, DE 24 DE MAIO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3532/3532_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3532/3532_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ARTIGO 1º E AO ARTIGO 12 DA LEI Nº 1558, DE 17 DE JULHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3540/3540_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3540/3540_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 360.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3546/3546_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3546/3546_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3547/3547_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3547/3547_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 430.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3548/3548_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3548/3548_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 15.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3553/3553_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3553/3553_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.430.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3554/3554_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3554/3554_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 158.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3561/3561_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3561/3561_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO JOSÉ DOS REIS ESTEVES NA UNIDADE DE SAÚDE LOCALIZADA NA RUA MANOEL MARQUES, Nº 112, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3562/3562_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3562/3562_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO INÁCIO MARQUES DE LIMA NA QUADRA POLIESPORTIVA DO BAIRRO CENTER PARK.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3563/3563_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3563/3563_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE  R$ 355.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3566/3566_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3566/3566_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 420.000,00, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3567/3567_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3567/3567_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 122.000,00, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3571/3571_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3571/3571_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 463.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3572/3572_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3572/3572_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 269.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3573/3573_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3573/3573_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 700.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3574/3574_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3574/3574_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA ATRAVÉS DE TERMO DE COLABORAÇÃO COM A ENTIDADE ASSOCIAÇÃO EDUCACIONAL, CULTURAL E DE ASSISTÊNCIA SOCIAL CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3575/3575_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3575/3575_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO À MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3576/3576_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3576/3576_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO PROTETORA DOS ANIMAIS DE MONTE ALTO - APAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3577/3577_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3577/3577_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI - "HOSPITAL BENEFICENTE JOSÉ PIRONDI PIRANGI", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3578/3578_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3578/3578_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO - APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3579/3579_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3579/3579_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ENTIDADE FUNDAÇÃO PIO XII, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3580/3580_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3580/3580_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA BIBLIOTECA PUBLICA MUNICIPAL LOCALIZADA NA PRAÇA DR. EMÍLIO H. OWER SANDOLTH, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3469/3469_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3469/3469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 01, DE 23 DE MARÇO DE 2022, QUE &amp;#8220;REQUER À MESA, APÓS OUVIDO O PLENÁRIO, QUE O PRESENTE PEDIDO SEJA APRECIADO, EM REGIME DE URGÊNCIA ESPECIAL, E ENCAMINHADO AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE FORNECER AS INFORMAÇÕES A RESPEITO DO PROGRAMA DE PATRULHAMENTO RURAL, ESCLARECENDO QUEM SERÃO OS FUNCIONÁRIOS DESIGNADOS PARA O PATRULHAMENTO E QUANDO A OPERAÇÃO SERÁ INICIADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3506/3506_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3506/3506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM À MESA, APÓS OUVIDO O PLENÁRIO QUE O PRESENTE PEDIDO DE INFORMAÇÃO SEJA APRECIADO EM REGIME DE URGÊNCIA ESPECIAL E ENCAMINHADO AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE FORNECER INFORMAÇÕES A RESPEITO DO ANDAMENTO DE ENTREGA DO REGISTRO DAS MATRICULAS DOS IMÓVEIS NO CARTÓRIO DE REGISTRO DE IMÓVEIS DE MONTE ALTO E RESPECTIVAS ESCRITURAS REFERENTE AO BAIRRO JARDIM PRIMAVERA, A TÍTULO GRATUITO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3507/3507_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3507/3507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A MESA, APÓS OUVIDO O PLENÁRIO, QUE O PRESENTE PEDIDO SEJA APRECIADO, EM REGIME DE URGÊNCIA ESPECIAL, E ENCAMINHADO AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE ESCLARECER ALGUMAS QUESTÕES DE INTERESSE DA POPULAÇÃO À ESSA CÂMARA MUNICIPAL, CONFORME SOLICITADO A SEGUIR:_x000D_
 1)QUANTOS MÉDICOS ATENDEM NA UBS II - ANTONIO APARECIDO FIORANI?_x000D_
 2) QUAIS OS NOMES DESSES PROFISSIONAIS E QUAIS OS SEUS HORÁRIOS DE TRABALHO?_x000D_
 3) COMO É FEITO O CONTROLE DE HORÁRIO DE TRABALHO DOS MÉDICOS?_x000D_
 4) QUANTAS HORAS ATENDEM POR DIA?</t>
   </si>
   <si>
     <t>ELAINE CRISTINA TURBIANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3526/3526_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3526/3526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, APÓS OUVIDO P PLENÁRIO, QUE O PRESENTE PEDIDO SEJA APRECIADO , EM REGIME DE URGÊNCIA ESPECIAL, E ENCAMINHADO AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE ESCLARECER ALGUMAS QUESTÕES DE INTERESSE DA POPULAÇÃO À ESSA CÂMARA MUNICIPAL, CONFORME SOLICITADO A SEGUIR:_x000D_
 1) QUANTOS MÉDICOS CARDIOLOGISTAS ATENDEM PACIENTES DO SUS EM VISTA ALEGRE DO ALTO/SP?_x000D_
 2) QUAIS OS SEUS HORÁRIOS DE TRABALHO?_x000D_
 3) EXISTE FILA DE ESPERA PARA ATENDIMENTO MÉDICO COM CARDIOLOGISTA?_x000D_
 4) CASO HAJA FILA DE ESPERA, QUANTO TEMPO DEMORA PARA UM CIDADÃO VISTA-ALEGRENSE CONSEGUIR O REFERIDO ATENDIMENTO?_x000D_
 5) CASO HAJA DEMORA SUPERIOR A 30 (TRINTA) DIAS, POR QUE NÃO CONTRATAR MAIS UM CARDIOLOGISTA PARA ATENDIMENTO DA POPULAÇÃO?</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3527/3527_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3527/3527_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, APÓS OUVIDO O PLENÁRIO, QUE O PRESENTE PEDIDO SEJA APRECIADO, EM REGIME DE URGÊNCIA ESPECIAL, E ENCAMINHADO AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE ESCLARECER ALGUMAS QUESTÕES DE INTERESSE DA POPULAÇÃO À ESSA CÂMARA MUNICIPAL, CONFORME SOLICITADO A SEGUIR:_x000D_
 1) QUANTAS CRIANÇAS ESTÃO, ATUALMENTE, FREQUENTANDO AS CRECHES DO MUNICÍPIO?_x000D_
 2)  COMO É FEITA A DISTRIBUIÇÃO DOS ALUNOS NOS DOIS ESTABELECIMENTOS EXISTENTES?_x000D_
 3) QUANTAS SÃO AS PROFISSIONAIS QUE TRABALHAM DIRETAMENTE NO ATENDIMENTO PEDAGÓGICO OFERECIDO A ESSAS CRIANÇAS?_x000D_
 4) QUAL É A FORMAÇÃO DESSAS PROFISSIONAIS?_x000D_
 5) CADA PROFISSIONAL (MONITORA) É RESPONSÁVEL POR QUANTAS CRIANÇAS?_x000D_
 6) LEVANDO EM CONSIDERAÇÃO O LOCAL ONDE AS CRIANÇAS MORAM, HÁ TRANSPORTE PÚBLICO PARA AS CRIANÇAS E SEUS RESPONSÁVEIS LEGAIS._x000D_
 7) CASO NÃO HAJA, QUAL É A RAZÃO?_x000D_
 8) CASO NÃO HAJA TRANSPORTE PÚBLICO DISPONÍVEIS PARA AS CRIANÇAS E SEUS RESPONSÁVEIS NOS HORÁRIOS DE ENTRADA E SAÍDA NAS CRECHES, AVALIAR A POSSIBILIDADE DE REFERIDA IMPLANTAÇÃO AINDA NESSE ANO.</t>
   </si>
   <si>
     <t>ANTONIO STACONI_x000D_
 André Luiz Carniel_x000D_
 EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Gilmar Aparecido Cecato_x000D_
 Marcelo Amado Grassetti_x000D_
 Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3539/3539_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3539/3539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELATIVAS AO NOVO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DO RECAPEAMENTO REALIZADO NA ESTRADA VICINAL JOSÉ CURY, ONDE O MESMO ENCONTRA-SE DETERIORADO E COM BURACOS EM VÁRIOS PONTOS. SOLICITAMOS QUE SEJA TOMADA AS DEVIDAS PROVIDÊNCIAS A FIM DE GARANTIA DA OBRA. SOLICITAMOS AINDA CÓPIA DO CONTRATO E CONVÊNIO REALIZADO ENTRE O MUNICÍPIO E O GOVERNO DO ESTADO..&amp;#8221;</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3550/3550_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3550/3550_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM À MESA, APÓS PLENÁRIO, QUE O PRESENTE PEDIDO SEJA APRECIADO, EM REGIME DE URGÊNCIA ESPECIAL, E ENCAMINHADO AO EXECUTIVO MUNICIPAL, PARA QUE SE DIGNE ESCLARECER ALGUMAS QUESTÕES DE INTERESSE DA POPULAÇÃO À ESSA CÂMARA MUNICIPAL, CONFORME SOLICITADO A SEGUIR:</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3552/3552_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3552/3552_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM QUE O EXECUTIVO MUNICIPAL ESCLAREÇA ALGUMAS QUESTÕES DE INTERESSE DA POPULAÇÃO, CONFORME SOLICITADO A SEGUIR:_x000D_
 1) QUEM É O MÉDICO QUE ESTÁ FAZENDO OS EXAMES DE ULTRASSONOGRAFIA NO MUNICÍPIO DE VISTA ALEGRE DO ALTO._x000D_
 2) QUAL A FORMA ADOTADA PARA A CONTRATAÇÃO DO REFERIDO PROFISSIONAL?_x000D_
 3) QUAL O VALOR PAGO PELOS SERVIÇOS MÉDICOS PRESTADOS?_x000D_
 4) QUANTOS DIAS POR SEMANA OCORRE A REALIZAÇÃO DOS EXAMES DE ULTRASSONOGRAFIA?_x000D_
 5) ENVIAR CÓPIA DO INSTRUMENTO DE CONTRATAÇÃO._x000D_
 </t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3556/3556_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3556/3556_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE O EXECUTIVO MUNICIPAL SE DIGNE A FORNECER INFORMAÇÕES A RESPEITO SOBRE O FUNCIONAMENTO DO TRANSPORTE TERCEIRIZADO PARA CURSOS SUPERIORES NOTURNO:_x000D_
 QUANTAS LINHAS EXISTEM E QUANTOS KM É RODADO CADA UMA EM CADA MÊS?_x000D_
 QUAIS FIRMAS FAZEM A PRESTAÇÃO DE SERVIÇO DE TRANSPORTE ESCOLAR ?_x000D_
 QUAL TIPO DE VEÍCULO É USADO EM CADA LINHA PARA FAZER O TRANSPORTE ?_x000D_
 QUANTOS ALUNOS SÃO TRANSPORTADOS EM CADA LINHA E CADA HORÁRIO ?</t>
   </si>
   <si>
     <t>EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3570/3570_texto_integral.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3570/3570_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL QUE SE DIGNE ESCLARECER ALGUMAS QUESTÕES DE INTERESSE DA POPULAÇÃO À ESSA CASA DE LEIS, CONFORME A SEGUIR:_x000D_
 1) EXISTE CONVENIO DE ATIVIDADE DELEGADA DA POLÍCIA MILITAR NO MUNICÍPIO?_x000D_
 2) SE SIM, QUAL O PRAZO DE VIGÊNCIA E OS VALORES EFETIVAMENTE DESEMBOLSADOS PELO MUNICÍPIO?_x000D_
 3) QUANTAS HORAS DIÁRIAS/SEMANAIS É EFETIVAMENTE REALIZADO O POLICIAMENTO PELOS POLICIAIS CONTRATADOS ATRAVÉS DA ATIVIDADE DELEGADA?_x000D_
 4) QUEM É O RESPONSÁVEL PELA ORGANIZAÇÃO DA ATIVIDADE DELEGADA? CUMPRE PRESENCIALMENTE A FUNÇÃO?_x000D_
 5) COMO É FEITA A ESCALA DE TRABALHO E OS LOCAIS A SEREM PATRULHADOS EM POLICIAMENTO PREVENTIVO?_x000D_
 6) QUAL É A FORMA DE CONTROLE DE JORNADA?_x000D_
 7) REQUER AINDA CÓPIA DO CONVÊNIO/CONTRATO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1412,67 +1412,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/./sapl/public/materialegislativa/2022/3570/3570_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/./sapl/public/materialegislativa/2022/3570/3570_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>