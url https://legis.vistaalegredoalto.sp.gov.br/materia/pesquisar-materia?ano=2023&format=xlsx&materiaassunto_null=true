--- v0 (2025-10-27)
+++ v1 (2026-08-01)
@@ -47,1367 +47,1367 @@
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>E IMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 Marcelo Amado Grassetti_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3759/emenda_impositiva_1-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3759/emenda_impositiva_1-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA MODIFICATIVA 01, DE 19 DE OUTUBRO DE 2023;MODIFIQUE-SE o Projeto de Lei nº 82, de 26 de setembro de 2023, que “Estima a receita e fixa a despesa do Município de Vista Alegre do Alto para o Exercício de 2024”, alterando o relatório anexo ao projeto em questão “Fichas da Despesa” e demais que se fizerem necessários, passando a vigorar com a seguinte alteração:</t>
   </si>
   <si>
     <t>EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3760/emenda_impositiva_2-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3760/emenda_impositiva_2-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA MODIFICATIVA  02, DE 19 DE OUTUBRO DE 2023;MODIFIQUE-SE o Projeto de Lei nº 82, de 26 de setembro de 2023, que “Estima a receita e fixa a despesa do Município de Vista Alegre do Alto para o Exercício de 2024”, alterando o relatório anexo ao projeto em questão “Fichas da Despesa” e demais que se fizerem necessários, passando a vigorar com a seguinte alteração:</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3636/emenda_01-2023_modificativa.doc</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3636/emenda_01-2023_modificativa.doc</t>
   </si>
   <si>
     <t>MODIFICA-SE a ementa e o artigo 1º do Projeto de Lei nº 23 de 04 de abril de 2023.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3637/emenda_02-2023_aditiva.doc</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3637/emenda_02-2023_aditiva.doc</t>
   </si>
   <si>
     <t>ACRESCENTA-SE o artigo 4º ao Projeto de Lei nº 23 de 04 de abril de 2023.</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3691/emenda_no03-2023_modificativa_ao_pl_03-2023_000248.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3691/emenda_no03-2023_modificativa_ao_pl_03-2023_000248.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 03/2023, apresentada pelos Vereadores André Luiz Carniel e Marcelo Amado Grassetti Modificando-se o Anexo I – Parte B – Quadro de Cargos em Extinção na Vacância Geral (QCEV Geral) do Projeto de Lei Complementar nº 03, de 30 de maio de 2023, suprimindo a “guarda municipal”, bem como todos os demais elementos constantes naquela linha, e inserindo no Anexo I – Parte A – Quadro de Cargos Efetivos (QCE).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3692/emenda_no04-2023_modificativa_ao_plc_03-2023_000249.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3692/emenda_no04-2023_modificativa_ao_plc_03-2023_000249.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 04/2023, apresentada pelos Vereadores André Luiz Carniel e Marcelo Amado Grassetti MODIFICA-SE o ANEXO I – PARTE B - QUADRO DE CARGOS EM EXTINÇÃO NA VACÂNCIA GERAL (QCEV GERAL) do Projeto de Lei Complementar nº 03, de 30 de maio de 2023, suprimindo as funções de ajudante geral, varredor de rua, faxineira, servente e lixeiro, assim como sua nova denominação, isto é Auxiliar de serviços internos e auxiliar de serviços externos, bem como todos os demais elementos constantes dos referidos cargos, e inserindo no ANEXO  I  - PARTE A  - QUADRO DE CARGOS EFETIVOS (QCE).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3693/emenda_no05-2023_supressiva_ao_plc_03-2023_000250.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3693/emenda_no05-2023_supressiva_ao_plc_03-2023_000250.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 05/2023, apresentada pelo Vereador André Luiz Carniel SUPRIMI-SE os incisos III, IV, V, VI, VII e VIII do artigo 36 do Projeto de Lei Complementar nº 03, de 30 de maio de 2023, e RENUMERE-SE os artigos posteriores.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3694/emenda_no06-2023_supressiva_ao_plc_03-2023_000251.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3694/emenda_no06-2023_supressiva_ao_plc_03-2023_000251.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 06/2023, apresentada pelo Vereador André Luiz Carniel SUPRIMI-SE do ANEXO IV – DESCRIÇÃO DE CARGOS  - QUADRO DE CARGOS EEFETIVOS (QCE E QCEV) do Projeto de Lei Complementar nº 03, de 30 de maio de 2023, na descrição detalhada das funções de motorista de ambulância, a função de “atender chamadas, utilizando maca do veículo para socorrer pacientes, colocando-os e retirando-os da ambulância”.</t>
   </si>
   <si>
     <t>ELAINE CRISTINA TURBIANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3695/emenda_no07-2023_supressiva_ao_plc_03-2023_000252.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3695/emenda_no07-2023_supressiva_ao_plc_03-2023_000252.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 07/2023, apresentada pela Vereadora Elaine Cristina Turbiani SUPRIMI-SE o Artigo 33 e seu parágrafo único, bem como o parágrafo único do artigo 36,  do Projeto de Lei Complementar nº 03, de 30 de maio de 2023, e RENUMERE-SE os artigos posteriores.</t>
   </si>
   <si>
     <t>Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3696/emenda_no08-2023_supressiva_ao_plc_03-2023_000253.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3696/emenda_no08-2023_supressiva_ao_plc_03-2023_000253.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 08/2023, apresentada pelo Vereador Roberto César de Oliveira Sousa ACRESCENTA-SE no ANEXO IV - QUADRO DE CARGOS EFETIVOS (QCE e QCEV) do Projeto de Lei Complementar nº 03, de 30 de maio de 2023, no local que trata das atribuições de AUXILIAR DE SERVIÇOS INTERNOS, atuante na Secretaria Municipal de Educação e Cultura, o seguinte:</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANTONIO STACONI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3587/ind01_000050.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3587/ind01_000050.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE REALIZAR RONDA DA GUARDA MUNICIPAL, NA ENTRADA E SAÍDA DOS ALUNOS DA ESCOLA E.M.E.I.E.F - "IRINEU JULIÃO", NAS PROXIMIDADES DA AVENIDA ARMANDO SALES DE OLIVEIRA COM A RUA PROF. ARISTEU SOARES DE CAMARGO JUNIOR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3588/ind02_000051.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3588/ind02_000051.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUIR UM REDUTOR DE VELOCIDADE OU LOMBADA, NA RUA OURO, NAS PROXIMIDADES DO NÚMERO 54.</t>
   </si>
   <si>
     <t>André Luiz Carniel</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3594/ind03_000074.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3594/ind03_000074.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROVIDÊNCIE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE OU CONSTRUA UM TREVO NA ESTRADA VICINAL JOSÉ CURY NA ALTURA DA ENTRADA DA PROPRIEDADE E INDUSTRIA VAL ALIMENTOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3595/ind04_000075.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3595/ind04_000075.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REVISE O DESCONTO DOS APOSENTADOS REFERENTE CONTRIBUIÇÃO PREVIDÊNCIÁRIA, UMA VEZ A ALESP APROVOU O FIM DOS DESCONTOS DE SERVIDORES APOSENTADOS DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3598/ind05-2023_000089.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3598/ind05-2023_000089.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME PROVIDÊNCIAS REFERENTE AO TÉRMINO DA CONSTRUÇÃO DESTINADA AOS IDOSOS LOCALIZADA RUA PIAUÍ COM MARANHÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3599/ind06-2023_000090.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3599/ind06-2023_000090.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME PROVIDÊNCIAS REFERENTES AO CONSERTO DO RECAPE REALIZADO NA ESTRADA VICINAL JOSÉ CURY.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3600/ind07-2023_000091.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3600/ind07-2023_000091.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA NOVA PULVERIZAÇÃO PARA MATAR MOSQUITOS DA DENGUE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3601/ind08-2023_000092.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3601/ind08-2023_000092.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TAPE UM BURACO NA RUA FERNANDO PRESTES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3604/ind09-2023_000095.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3604/ind09-2023_000095.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE TRANSFORMAR O IMÓVEL SITUADO NA RUA 18 DE FEVEREIRO, JUNTAMENTE À ANTIGA ESTAÇÃO DE TREM, EM UM MUSEU MUNICIPAL, COM ITENS QUE CONTEM A HISTÓRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3605/ind10-2023_000096.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3605/ind10-2023_000096.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE EFETUE REALIZE OPERAÇÃO TAPA BURACOS NAS SEGUINTES RUAS: JOBS DA ROCHA, ALTURA DO NÚMERO 15 A 19; RUA ALEMANHA; RUA DOS OITIS, ALTURA DO NÚMERO 440; RUA RIO DE JANEIRO, ALTURA DO NÚMERO 125.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3606/ind11-2023_000097.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3606/ind11-2023_000097.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA UM CALÇADÃO, COM ILUMINAÇÃO E BANCOS, NA RUA ITÁLIA, DEFRONTE AO TATO'S BAR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3607/ind12-2023_000098.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3607/ind12-2023_000098.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE UMA CANALETA DE ÀGUA NA SARJETA DA RUA ITÁLIA NAS PROXIMIDADES DO NÚMERO 359.</t>
   </si>
   <si>
     <t>ANTONIO STACONI_x000D_
 Gilmar Aparecido Cecato</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3611/ind13.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3611/ind13.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE EFETUE A REFORMA DO ESTÁDIO MUNICIPAL "JOBES DA ROCHA", INCLUINDO ARQUIBANCADAS, ALAMBRADOS, CABINE DE TRANSMISSÃO, BANHEIROS MASCULINO E FEMININO E APTOVEITANDO A REFORMA QUE INCLUÍA A MUDANÇA DE LADO DA CABINE DE ARBITRAGEM E DOS BANCOS DE RESERVAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3612/ind14.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3612/ind14.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSIBILIDADE DE NÃO FECHAR A FARMÁCIA DO PRONTO ATENDIMENTO AOS FINAIS DE SEMANA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3613/ind15-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3613/ind15-2023.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE INSTALAR CÂMERAS DE SEGURANÇAS NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3614/ind16_000111.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3614/ind16_000111.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS REFERENTES A LIXEIRA QUE ESTÁ ÇOCALIZADA AO LADO DA ESTRADA QUE LIGA A CIDADE AO TREVO DE ARIRANHA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3615/ind17_000112.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3615/ind17_000112.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME PROVIDÊNCIAS REFERENTES À INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3616/ind18_000113.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3616/ind18_000113.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE CONSTRUA DOIS BANHIEROS JÁ COM ACESSIBILIDADE SENDO UM FEMININO E UM MASCULINO, E UM REFEITÓRIO, NO ALMOXARIFADO DA PREFEITURA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3631/ind19_000128.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3631/ind19_000128.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE COLOCAR SEGURANÇA ESPECIALIZADA NA ESCOLA PROF.SALVADOR GOGLIANO JR, INCLUSIVE FUNCIONANDO COMO CONTROLADOR DE ACESSO, DURANTE O PERÍODO DAS 17H00 ÀS 22H30.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3632/ind20_000127.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3632/ind20_000127.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE COLOCAR GUARDA MUNICIPAL OU SEGURANÇA ESPECIALIZADA NO PRONTO ATENDIMENTO E EM TODAS AS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP, DURANTE TODO O PERÍODO DE FUNCIONAMENTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3633/ind21_000126.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3633/ind21_000126.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE FAZER UMA LOMBADA E FAIXA DE PEDESTRES NA ALÇA DE ACESSO AO CRUZAMENTO DA AVENIDA ZACARIAS DE LIMA COM A 18 DE FEVEREIRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3634/ind22_000129.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3634/ind22_000129.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA A PINTURA DA LOMBADA NA RUA DAS BROMÉLIAS NA ALTURA DO NÚMERO 75.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3635/ind23_000130.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3635/ind23_000130.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA UMA COBERTURA PARA TRABALHADORES NA AVENIDA MONTE ALTO, NA PRAÇA AO LADO DA COZINHA PILOTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3639/ind24_000134.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3639/ind24_000134.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA TAPAR BURACOS E RECAPEAR A RUA AMAPÁ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3644/ind25.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3644/ind25.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE PASSAR A MÁQUINA MOTONIVELADORA NAS ESTRADAS RURAIS UTILIZADAS COMO SERVIDÃO DE PASSAGEM, MEDIANTE REQUERIMENTO DO PROPRIETÁRIO, AREENDATÁRIO OU MORADOR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3650/indicacao_26_000148.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3650/indicacao_26_000148.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA MELHOR CONTROLE NA PREVENÇÃO DA DENGUE COM COMPANHAS, ARRASTÕES DE LIMPEZA E PULVERIZAÇÕES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3668/indicacao_27_000168.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3668/indicacao_27_000168.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONTRATAR UM MÉDICO ORTOPEDISTA PARA ATENDIMENTO AGENDADO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3681/ind28-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3681/ind28-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUIR 2( DUAS) LOMBADAS OU REDUTORES DE VELOCIDADE NA RUA VENEZA, SENDO 1 (UMA) NA ALTURA DO NÚMERO 175 E OUTRAS EM FRENTE À ATARASI GÁS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3682/ind29-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3682/ind29-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUIR UMA LOMBADA OU REDUTOR DE VELOCIDADE NA RUA 25 DE MARÇO, NA ALTURA DO NÚMERO 214 ( NAS PROXIMIDADES DE BARRACÕES DE FRUTAS).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3683/ind30-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3683/ind30-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE TROCAR A LÂMPADA, NA ALTURA DO NÚMERO 237, E DESENTUPIR O DRENO DE ÁGUAS PLUVIAIS NA RUA AMAPÁ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3684/ind31-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3684/ind31-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE ACOLHER AS CRIANÇAS DOS BAIRROS SANTA HELENA, JARDIM ALVORADA, ALTO DA BOA VISTA  E JARDIM PRIMAVERA EM LOCAL MAIS PRÓXIMO, SEJA CONSTRUINDO UMA CRECHE OU INSTALANDO SALAS ESPECÍFICAS PARA A EDUCAÇÃO INFANTIL OU AINDA FORNECENDO TRANSPORTE DESSES BAIRROS ATÉ A CRECHE EXISTENTE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3677/ind32_000221.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3677/ind32_000221.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PARA QUE TAPE BURACOS NA RUA DOS OITIS NA ALTURA DO NÚMERO 440.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3688/ind33.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3688/ind33.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE DESOBSTRUIR O ACESSO DA TRAVESSA DAS ACÁCIAS À AV. SANTOS DUMONT PARA QUE AQUELA DEIXE DE SER UMA RUA SEM SAÍDA, FACILITANDO O TRÁFEGO DE MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3689/ind34.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3689/ind34.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE COLOCAR POSTES DE ILUMINAÇÃO NA RUA JOSÉ CARLOS DE LIMA (TINGUIN) JARDIM DOS IPÊS TRAVESSA DA PONTE COM CONTINUAÇÃO ATÉ A RUA SANTOS DUMONT.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3697/ind35-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3697/ind35-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A INSTALAÇÃO DE BEBEDOURO DE ÁGUA GELADA NA PRAÇA DR. EMÍLIO SANDOLTH, NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3700/ind36_000265.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3700/ind36_000265.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME A PROVIDÊNCIA NECESSÁRIA A FIM DE INSTALAR MEDIDAS DE PROTEÇÃO NO PORTÃO DA ENTRADA DA ESCOLA PROFESSORA SIDNEY F DORIGAN.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3701/ind37_000266.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3701/ind37_000266.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA CONSERTAR O ASFALTO NA RUA AMAPÁ ONDE HOUVE OBRAS DE INFRA-ESTRUTURA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3706/ind38_000292.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3706/ind38_000292.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal e à Secretaria Municipal de Educação que coloque um guarda municipal, em tempo integral, no interior das escolas EMEIEF “Irineu Julião” e EMEI “Aurélio Bettini, nos termos do abaixo assinado anexo.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3708/ind39-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3708/ind39-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE INSTALAR NOVAS TORNEIRAS (COM EXTENSÃO DE REDE DE ÁGUA) NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3710/ind40_000275.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3710/ind40_000275.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE CONCEDA AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3711/ind41_000276.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3711/ind41_000276.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA REPARO NO BUEIRO LOCALIZADO ENTRE RUA ROMA COM NÁPOLES ALTURA DO NÚMERO, CONFORME FOTO EM ANEXO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3712/ind42_000277.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3712/ind42_000277.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE COLOQUE UMA TORNEIRA COM ÁGUA NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3713/ind43_000278.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3713/ind43_000278.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO CONTROLE DE POMBOS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3714/ind_44_2023_000099.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3714/ind_44_2023_000099.pdf</t>
   </si>
   <si>
     <t>“INDICAM ao Prefeito Municipal que amplie o horário de coleta de sangue.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3715/ind_45_2023_000100.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3715/ind_45_2023_000100.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que amplie os dias de atendimento do ortopedista em nosso município.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3716/ind_46_2023_000101.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3716/ind_46_2023_000101.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que faça DESCONGELAMENTO DE TEMPO DE SERVIÇO E PAGAMENTO RETROATIVO DE QUINQUÊNIOS, LICENÇA-PRÊMIO E AFINS DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3717/ind_47_2023_000102.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3717/ind_47_2023_000102.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que efetue uma ondulação transversal de trânsito (Lombada) na rua Teia Chaves, altura do número 53, no Bairro Santa Helena, vez que os moradores têm reclamado de veículos em alta velocidade circulando pelo local.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3718/ind_48_2023_000103.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3718/ind_48_2023_000103.pdf</t>
   </si>
   <si>
     <t>INDICA ao Presidente da Câmara que conceda aos servidores públicos do Legislativo Municipal vale alimentação.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3719/ind49-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3719/ind49-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para verificar a possibilidade de construir um redutor de velocidade ou lombada, na Avenida Dr. Armando Sales de Oliveira, nas proximidades do número 148.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3720/ind50-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3720/ind50-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para verificar a possibilidade de instalar Câmeras de Segurança na Rua Amazonas com a Rua Manoel Marques.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3725/ind51_000291.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3725/ind51_000291.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE REMOVER O CAULE DE UMA PALMEIRA SECA, SITUADA DEFRONTE AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3730/ind52-2023_2.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3730/ind52-2023_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE NÃO FECHAR A FARMÁCIA DO PRONTO ATENDIMENTO AOS FINAIS DE SEMANA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3731/ind53-2023_2.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3731/ind53-2023_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE FAÇA UM CALÇADÃO, COM ILUNINAÇÃO E BANCOS, NA RUA ITÁLIA, DEFRONTE AO TATO 's BAR.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3732/ind54-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3732/ind54-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CUSTEAR 50% (CINQUENTA POR CENTO) DO VALOR DA MENSALIDADE DO PLANO DE SAÚDE DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3735/ind55-2023_000303.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3735/ind55-2023_000303.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE INSIRA NO ORÇAMENTO DO MUNICÍPIO DE 2024 O TICKET PARA OS SERVIDORES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3736/ind56-2023_000304.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3736/ind56-2023_000304.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUR TOME AS PROVIDÊNCIAS NECESSÁRIAS REFERENTE A CONSTRUÇÃO DE UM BUEIRO PARA ESCOAMENTO DE ÁGUA NA RUA SANTOS DUMONT, ESQUINA COM A RUA TEUTLY CORREA DA ROCHA, ALTURA DO NÚMERO 38. SEGUE FOTO EM ANEXO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3737/ind57-2023_000305.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3737/ind57-2023_000305.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE INSTALE UM BRAÇO DE LUZ A FIM DE MANTER MELHOR A SEGURANÇA NA RUA NÁPOLES ALTURA DO NÚMERO 103.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3738/ind58-2023_000306.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3738/ind58-2023_000306.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE INSTALE UM BRAÇO DE LUZ NA RUA VENEZA, ALTURA DO NÚMERO 247.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3739/ind59-2023_000307.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3739/ind59-2023_000307.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE CONSERTE A GRADE DO BUEIRO LOCALIZADO NA RUA JUVENAL FERNANDES, ALTURA DO NÚMERO 295, SEGUE FOTO EM ANEXO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3740/ind60-2023_000308.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3740/ind60-2023_000308.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA A LIMPEZA DO LOCAL E REPARE O BANCO E GUIA DA PRAÇA CENTRAL ONDE UM CAMINHÃO ENTROU E QUEBROU, CONFORME FOTOS EM ANEXO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3741/ind61_000313.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3741/ind61_000313.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONCEDER, LEGALMENTE, DISPENSA DO SERVIÇO AO SERVIDOR PÚBLICO NO DIA DO SEU ANIVERSÁRIO NATALÍCIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3746/ind_62-2023_000318.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3746/ind_62-2023_000318.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE INSTALE AS PLACAS DE NOMEAÇÕES DAS ESTRADAS MUNICIPAIS E OUTROS PRÓPRIOS MUNICIPAIS DENOMINADAS POR ESTA EDILIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3747/ind_63-2023_000319.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3747/ind_63-2023_000319.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE INSTALE UM BEBEDOURO DE ÁGUA GELADA NA RODOVIÁRIA MUNICIPAL IZILDA VENDRAMINI ESTEVES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3748/ind_64-2023_000320.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3748/ind_64-2023_000320.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA REPAROS NAS TAMPAS DE ACESSO AO ESGOTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3749/ind_65-2023_000321.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3749/ind_65-2023_000321.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE CONSERTE O BURACO NO ANEL VIÁRIO JORGE DORIGAN.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3768/ind66-2023_000400.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3768/ind66-2023_000400.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA A DECORAÇÃO NATALINA DA PRAÇA CENTRAL E PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3769/ind67-2023_000401.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3769/ind67-2023_000401.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE SINALIZE O JARDIM ALVORADA COM PLACAS COM O NOME DAS RUAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3771/ind68-2023_000402.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3771/ind68-2023_000402.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FORNEÇA ESTAGIÁRIOS PARA  A POLÍCIA CIVIL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3772/ind_69-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3772/ind_69-2023.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE MELHORAR A RAPIDEZ NOS CASOS DE ATENDIMENTO E AGENDAMENTO DE CIRURGIAS DE DOENÇAS ORTOPÉDICAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3773/ind70-2023_000412.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3773/ind70-2023_000412.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA A MANUTENÇÃO DOS APARELHOS DE AR CONDICIONADO NA ESCOLA IRINEU JULIÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3774/ind71-2023_000413.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3774/ind71-2023_000413.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE CONTRATE MAIS SERVIDORES PARA COLETA DE LIXO.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ANTONIO STACONI_x000D_
 André Luiz Carniel_x000D_
 EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Gilmar Aparecido Cecato_x000D_
 Marcelo Amado Grassetti_x000D_
 Narciso Ramos Pereira_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3751/mocao1_2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3751/mocao1_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO PROJETO DE LEI 752/2021, O QUAL TRAMITA NA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE SÃO PAULO, PLEITEANDO O EXCESSIVO E DEGRADANTE AUMENTO DAS CUSTAS PROCESSUAIS NO ÂMBITO DO PODER JUDICIÁRIO ESTADUAL COMO UM TODO, AFETANDO ASSIM O ACESSO DEMOCRÁTICO, DA POPILAÇÃO VULNERÁVEL, A JUSTIÇA E A RESOLUÇÃO DE SUAS LIDES DEMANDAS EM JUÍZO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3753/mocao2-_de_aplausos.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3753/mocao2-_de_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a todos os professores da rede pública de ensino do município de Vista Alegre do Alto / SP , em razão de sua importância para o desenvolvimento deste Município.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À EMPRESA NARDINI AGROINDUSTRIAL LTDA, EM RAZÃO DE SUA IMPORTÂNCIA PARA O DESENVOLVIMENTO DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3787/mocao_4-_nardini.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3787/mocao_4-_nardini.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÃOES à empresa NARDINI AGROINDUSTRIAL LTDA, em razão de sua importância para o desenvolvimento deste Município.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>EDILSON RAIMUNDO DE BARROS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3703/prosposta_orcamentaria_2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3703/prosposta_orcamentaria_2024.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária do Poder Legislativo para o exercício de 2024.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3757/projdec_01_veto_manut.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3757/projdec_01_veto_manut.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do veto total apresentado pelo Executivo Municipal ao Projeto de Lei nº 77/2023.</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3770/projdec_02_contas_2021.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3770/projdec_02_contas_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas anuais do exercício de 2021 da Prefeitura Municipal de Vista Alegre do Alto/SP.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>LUIS ANTONIO FIORANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3589/plc_01_000047.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3589/plc_01_000047.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP - "REFIS/2023", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3625/plc_2_2023_000051.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3625/plc_2_2023_000051.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A FIRMAR TERMO DE COMPROMISSO COM A INICIATIVA PRIVADA, PARA INVESTIMENTO NA ESTAÇÃO DE TRATAMENTO DE ESGOTO - ETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3690/projeto_de_lei_complementar_03_-revisao_quadro_pessoal.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3690/projeto_de_lei_complementar_03_-revisao_quadro_pessoal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO E CONSOLIDAÇÃO DO QUADRO DE CARGOS EFETIVOS DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3721/plc_4_2023_000095.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3721/plc_4_2023_000095.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 04, de 05 de setembro de 2023, “Dispõe sobre a Alteração do Artigo nº 54 da Lei Complementar nº 012, de 26 de outubro de 2.000 (Lei de Parcelamento do Solo), e dá outras providências.”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3733/plc_05-2023_000288.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3733/plc_05-2023_000288.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a Conceder o valor transferido pela União para cumprimento do Piso Salarial Nacional do Enfermeiro, do Técnico de enfermagem e do Auxiliar de enfermagem: Conforme a Lei Federal nº 14.434, de 04 de agosto de 2022, Emenda Constitucional 127, de 22 de dezembro de 2022, Portaria GM/MS nº 597, de 12 de maio de 2023, Portaria GM/MS nº 1.063, de Agosto de 2023, e estabelece outras providências.”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3744/plc_06-2023_000317.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3744/plc_06-2023_000317.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART.126A, DO REGIME JURÍDICO DOS FUNCIONÁRIOS PÚBLICOS DE VISTA ALEGRE DO ALTO, INSERIDO ATRAVÉS DA LEI COMPLEMENTAR Nº 162, DE 14 DE OUTUBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3756/plc_07-2023_000371.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3756/plc_07-2023_000371.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO INCISO 1º DO ART. 17 DA LEI COMPLEMENTAR Nº 194, DE 10 DE MAIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3582/pl__01_-_rga_edilidade.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3582/pl__01_-_rga_edilidade.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PRIVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3583/pl_02-2023_rga_pm.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3583/pl_02-2023_rga_pm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 50.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3585/pl_04-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3585/pl_04-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 449.921,20, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3590/pl_06_000048.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3590/pl_06_000048.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 88.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3591/pl_07_000049.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3591/pl_07_000049.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 914.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3592/pl_08-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3592/pl_08-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 300.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3593/pl_09-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3593/pl_09-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 47.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3596/pl_10-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3596/pl_10-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 346.480,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3597/pl_11-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3597/pl_11-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULARIZAÇÃO DAS ÁREAS CONSTRUIDAS NO MUNICÍPIO QUE ESTÃO IRREGULARES, CONFORME METRAGEM IN LOCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3602/pl12-2023_000088.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3602/pl12-2023_000088.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 45.437.84, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3603/pl13-2023_000094.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3603/pl13-2023_000094.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE ENTREGA DOMICILIAR DE MEDICAMENTOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3608/pl14-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3608/pl14-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 48.158,21, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3609/pl15-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3609/pl15-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.300,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3610/pl16-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3610/pl16-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.980.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3618/pl_17_000110.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3618/pl_17_000110.pdf</t>
   </si>
   <si>
     <t>FICA ASSEGURADO O DIREITO DE AS MULHERES TEREM ACOMPANHANTE DURANTE AS CONSULTAS, CIRURGIAS E PROCEDIMENTOS CLINICOS E LABORATORIAIS, QUE IMPLIQUEM EM SEDAÇÃO OU EXPOSIÇÃO DO CORPO, TOTAL OU PARCIAL, NOS ESTABELECIMENTOS DE SAÚDE PÚBLICA OU PRIVADA DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3619/pl_18_000115.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3619/pl_18_000115.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 960.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3620/pl19_000116.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3620/pl19_000116.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 500.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3621/pl20_000117.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3621/pl20_000117.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 25.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3622/pl21_000118.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3622/pl21_000118.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO E REGULAMENTAÇÃO DO PLANO MUNICIPAL DE CONTIGÊNCIA DO MUNICIPIO DE VISTA ALEGRE DO ALTO (PLANCON), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3623/pl22_000119.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3623/pl22_000119.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO E REGULAMENTAÇÃO DO PLANO DIRETOR DE CONTROLE DE EROSÃO RURAL DO MUNICIPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3624/pl23_000120.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3624/pl23_000120.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE COMPLEMENTAR DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS EM VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3626/pl24_2023_000052.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3626/pl24_2023_000052.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO ESPAÇO CORTE COSTURA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3627/pl25_2023_000053.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3627/pl25_2023_000053.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 286.154,57, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3628/pl26_2023_000054.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3628/pl26_2023_000054.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 10.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3629/pl27_2023_000055.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3629/pl27_2023_000055.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 160.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3630/pl_28_000125.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3630/pl_28_000125.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUMENTO REAL DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3638/pl_29-2023_000133.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3638/pl_29-2023_000133.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3640/pl_30_000135.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3640/pl_30_000135.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE MARIA BONZANINI VERONA NA PRAÇA LOCALIZADA NO BAIRRO JARDIM DOS IPÊS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3641/pl_31_000136.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3641/pl_31_000136.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO MANOEL GIL PRÉDIO DA CASA DA AGRICULTURA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3642/pl_32_000137.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3642/pl_32_000137.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO EDSON APARECIDO LUMPANO NA PRAÇA LOCALIZADA EM FRENTE A ESTRADA VICINAL JOSÉ ANTONIO FIORIN COM A RUA DAS ROSAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3643/pl_33_000138.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3643/pl_33_000138.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VEREADOR JOSÉ DA CUNHA VILLELA FILHO NA PRAÇA AO LADO DA ANTIGA ESTAÇÃO FERROVIÁRIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3649/pl_34_-_elaine.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3649/pl_34_-_elaine.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA COZINHA PILOTO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3645/pl_35-2023_000143.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3645/pl_35-2023_000143.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 8.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3646/pl_36-2023_000144.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3646/pl_36-2023_000144.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 300.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3647/pl_37-2023_000145.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3647/pl_37-2023_000145.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 255.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3648/pl_38-2023_000146.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3648/pl_38-2023_000146.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 125.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3651/pl_39-2023_000151.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3651/pl_39-2023_000151.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ANTONIO DEFFENT À ESTRADA MUNICIPAL VAT 100.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3652/pl_40-2023_000152.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3652/pl_40-2023_000152.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ANDRÉ SANCHES À ESTRADA MUNICIPAL VAT 387.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3653/pl_41-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3653/pl_41-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE JOSÉ ALVES DA SILVA À ESTRADA MUNICIPAL VAT 429.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3654/pl_42-2023_000154.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3654/pl_42-2023_000154.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE QUINTO ZERBINATTI À ESTRADA MUNICIPAL VAT 293.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3655/pl_43-2023_000155.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3655/pl_43-2023_000155.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ANGELO ROSSI À ESTRADA MUNICIPAL VAT 482.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3656/pl_44-2023_000156.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3656/pl_44-2023_000156.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ONIVALDO SALVADOR COGHI À ESTRADA MUNICIPAL VAT 371.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3657/pl_45-2023_000157.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3657/pl_45-2023_000157.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE NERCÍDIO MENEGASSO À ESTRADA MUNICIPAL VAT 020.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3658/pl_46-2023_000158.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3658/pl_46-2023_000158.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE JOÃO DALOSSO À ESTRADA MUNICIPAL VAT 010.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3659/pl_47-2023_000159.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3659/pl_47-2023_000159.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE DESIDÉRIO CADAMURO À ESTRADA MUNICIPAL VAT 152.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3660/pl_48-2023_000160.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3660/pl_48-2023_000160.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE WALDEMAR AMADO À ESTRADA MUNICIPAL VAT 268.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3661/pl_49-2023_000161.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3661/pl_49-2023_000161.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE AUGUSTO ALONSO À ESTRADA MUNICIPAL VAT 070.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3662/pl_50-2023_000162.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3662/pl_50-2023_000162.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE FRANCISCO ALVES DA SILVA À ESTRADA MUNICIPAL VAT 480.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3663/pl_51-2023_000163.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3663/pl_51-2023_000163.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE HILOCHI OUKUS À ESTRADA MUNICIPAL DE VAT 040.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3664/pl_52-2023_000164.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3664/pl_52-2023_000164.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE NÚNCIO BARBATO À ESTRADA MUNICIPAL VAT 352.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3665/pl_53-2023_000165.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3665/pl_53-2023_000165.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ANGELO BAZILIO À ESTRADA MUNICIPAL VAT 353.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3666/pl_54-2023_000166.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3666/pl_54-2023_000166.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ZEMIRO BIZARI À ESTRADA MUNICIPAL VAT 350.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3667/pl_55-2023_000167.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3667/pl_55-2023_000167.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PRÁTICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO COMO ESSENCIAIS NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3669/pl_56-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3669/pl_56-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 120.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3670/pl_57_000212.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3670/pl_57_000212.pdf</t>
   </si>
   <si>
     <t>INSERE O ARTIGO 18-A NA LEI MUNICIPAL Nº 1002, DE 16 DE OUTUBRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3671/pl_58_000213.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3671/pl_58_000213.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 70.200,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3672/pl_59_000214.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3672/pl_59_000214.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 107.300,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3673/pl_60_000215.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3673/pl_60_000215.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 281,04, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3674/pl_61_000216.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3674/pl_61_000216.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3675/pl_62_000217.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3675/pl_62_000217.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 630.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3676/pl_63_000218.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3676/pl_63_000218.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 80.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3678/pl_64_000222.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3678/pl_64_000222.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.860.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3679/pl_65_000223.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3679/pl_65_000223.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.480.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3685/pl_66.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3685/pl_66.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 150.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3686/pl67.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3686/pl67.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 242.384,07, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3687/pl68.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3687/pl68.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A TRANSFERIR A TÍTULO DE AUXILIO E FIRMAR PARCERIA COM A ENTIDADE ASSOCIAÇÃO EDUCACIONAL, CULTURAL E DE ASSISTÊNCIA SOCIAL CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3702/pl_69_000267.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3702/pl_69_000267.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE LOTEAMENTOS COM ACESSO CONTROLADO (LOTEAMENTOS FECHADOS) E DE CONDOMÍNIOS DE LOTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3698/pl_70_000263.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3698/pl_70_000263.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 756.026,00,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3699/pl_71_000264.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3699/pl_71_000264.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 698.527,31, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3704/pl_72_2023_-_fixa_subsidios_valor_alterado_2_2.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3704/pl_72_2023_-_fixa_subsidios_valor_alterado_2_2.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios do Prefeito, Vice-Prefeito e Secretário Municipal de Vista Alegre do Alto, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3707/pl_73-2023_2.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3707/pl_73-2023_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.501.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3709/pl74-2023_000274.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3709/pl74-2023_000274.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 454.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3722/pl75_2023_000096.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3722/pl75_2023_000096.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir um crédito adicional suplementar no valor de R$ 279.000,00, e dá outras providências.”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3723/pl76_2023_000097.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3723/pl76_2023_000097.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delimitação do perímetro urbano de Vista Alegre do Alto, e dá outras providências.”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3724/pl77_2023_000098.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3724/pl77_2023_000098.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de taxa de inscrição em concursos para provimento de cargo efetivo ou emprego permanente em órgão ou entidades da administração pública direta ou indireta do município de Vista Alegre do Alto.”.</t>
   </si>
   <si>
     <t>Gilmar Aparecido Cecato</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3726/pl_78-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3726/pl_78-2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ROTATÓRIA EXISTENTE NO FINAL DA RUA HERCULANO LIVRAMENTO NO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3727/pl_79-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3727/pl_79-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 30.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3728/pl_80-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3728/pl_80-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 73.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3729/pl_81-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3729/pl_81-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE IZOLDINO BUENO DE FREITAS À PONTE QUE LIGA AS RUAS RIO DE JANEIRO E AMAPÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3745/pl_82-2023_loa.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3745/pl_82-2023_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO 2024.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3742/pl_83-2023_000315.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3742/pl_83-2023_000315.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 356.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3743/pl_84-2023_000316.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3743/pl_84-2023_000316.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 140.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3754/pl_85-2023_000368.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3754/pl_85-2023_000368.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 757.200,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3755/pl_86-2023_000369.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3755/pl_86-2023_000369.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 7.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3761/pl_87-2023_000374.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3761/pl_87-2023_000374.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.357.523,06, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3762/pl_88-2023_000375.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3762/pl_88-2023_000375.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 726.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3763/pl_89-2023_000376.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3765/pl_90-2023_000389.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3763/pl_89-2023_000376.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3765/pl_90-2023_000389.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 145.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3766/pl_91-2023_000390.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3766/pl_91-2023_000390.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL SUSTENTÁVEL DE VISTA ALEGRE DO ALTO, ESTADO DE SÃO PAULO, ESTABELECE OS COMPONENTES MUNICIPAIS DO SISTEMA NACIONAL DE SGURANÇA ALIMENTAR E NUTRICIONAL - SISAN, CRIADO PELA LEI FEDERAL Nº 11.346, DE 15 DE NOVEMBRO DE 2006, BEM COMO FIXA AS DIRETRIZES PARA O PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3775/pl_92-2023_000414.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3775/pl_92-2023_000414.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTABELECIMENTO DE COTAS RACIAIS PARA O INGRESSO DE NEGROS E NEGRAS NO SRVIÇO PÚBLICO MUNICIPAL EM CARGOS EFETIVOS E COMISSIONADOS DA ADMINISTRAÇÃO PÚBLICA DIRETA OU INDIRETA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3777/pl_93-2023_000421.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3777/pl_93-2023_000421.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ENTIDADE ASSOCIAÇÃO EDUCACIONAL, CULTURAL E DE ASSITÊNCIA SOCIAL CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3778/pl_94-2023_000420.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3778/pl_94-2023_000420.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO À MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3779/pl_95-2023_000419.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3779/pl_95-2023_000419.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURAMUNICIPAL DE VISTA ALEGRE DO ALTO  A FIRMAR PARCERIA COM A ASSOCIAÇÃO PROTETORA DOS ANIMAIS DE MONTE ALTO - APAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3780/pl_96-2023_000418.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3780/pl_96-2023_000418.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI - "HOSPITAL BENEFICENTE JOSÉ PIRONDI PIRANGI", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3781/pl_97-2023_000417.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3781/pl_97-2023_000417.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO - APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3782/pl_98-2023_000416.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3782/pl_98-2023_000416.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ENTIDADE FUNDAÇÃO PIO XII, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3783/pl_99-2023_000415.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3783/pl_99-2023_000415.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 250.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3786/pl_100_2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3786/pl_100_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO ART. 3º DA LEI Nº 1974, DE 26 DE SETEMBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3705/projeresol_01_2023_fixacao_dos_subsidios.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3705/projeresol_01_2023_fixacao_dos_subsidios.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios dos Vereadores e do Presidente da Câmara Municipal de Vista Alegre do Alto, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3776/projeresol_02_2023_nll.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3776/projeresol_02_2023_nll.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei n° 14.133, de 1º de abril de 2021, que “dispõe sobre Licitações e Contratos Administrativos, na Câmara Municipal de Vista Alegre do Alto”.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3617/req03_000114.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3617/req03_000114.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE O PREFEITO MUNICIPAL FORNEÇA INFORMAÇÕES A RESPEITO DO ANDAMENTO DE EMPRESTIMOS DE MÁQUINAS E IMPLEMENTOS AGRÍCOLAS, INFORMANDO QUAIS SÃO OS VEÍCULOS E IMPLEMNETOS QUE ESTÃO À DISPOSIÇÃO DA POPULAÇÃO, EVIANDO RELAÇÃO POR ESCRITO REFERENTE AOS ANOS DE 2021, 2022, E 2023 E COM RELAÇÃO DE TODOS OS PERÍODOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3680/req_04.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3680/req_04.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO MUNICIPAL FORNEÇA AS INFORMAÇÕES A RESPEITO DO ANDAMENTO DA OBRA DE  CAPACITAÇÃO DA ÁGUA PLUVIAL NO ENCONTRO DA RUA GIRRASSOL COM A RUA OITIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3734/req05-2023_000302.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3734/req05-2023_000302.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SE DIGNE A FORNECER INFORMAÇÕES A RESPEITO DO MOTIVO PELO QUAL NÃO É DADO TICKET ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS, UMA VEZ QUR TODA REGIÃO JÁ FAZ, SABENDO QUE TIVEMOS UM AUMENTO EM TORNO DE 65% NO ORÇAMENTO DO MUNICÍPIO NOS ULTIMOS ANOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3750/req06-2023_000322.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3750/req06-2023_000322.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A OBRA DA CAPACITAÇÃO DA ÁGUA PLUVIAL DA RUA RORAIMA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3764/requerimento_no_07-2023_000378.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3764/requerimento_no_07-2023_000378.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES RELATIVAS À EXISTÊNCIA DE SORO ANTIESCORPIÔNICO NO MUNICIPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3767/req_no_08-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3767/req_no_08-2023.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DA FALTA DE ÁGUA NA RUA JOÃO RICARDO DE MELO NA REGIÃO PROXIMA AO PRONTO SOCORRO E ESCOLA ESTADUAL E QUAIS PROVIDÊNCIAS SERÃO TOMADAS PARA REGULARIZAÇÃO?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1714,67 +1714,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3759/emenda_impositiva_1-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3760/emenda_impositiva_2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3636/emenda_01-2023_modificativa.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3637/emenda_02-2023_aditiva.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3691/emenda_no03-2023_modificativa_ao_pl_03-2023_000248.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3692/emenda_no04-2023_modificativa_ao_plc_03-2023_000249.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3693/emenda_no05-2023_supressiva_ao_plc_03-2023_000250.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3694/emenda_no06-2023_supressiva_ao_plc_03-2023_000251.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3695/emenda_no07-2023_supressiva_ao_plc_03-2023_000252.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3696/emenda_no08-2023_supressiva_ao_plc_03-2023_000253.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3587/ind01_000050.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3588/ind02_000051.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3594/ind03_000074.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3595/ind04_000075.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3598/ind05-2023_000089.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3599/ind06-2023_000090.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3600/ind07-2023_000091.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3601/ind08-2023_000092.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3604/ind09-2023_000095.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3605/ind10-2023_000096.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3606/ind11-2023_000097.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3607/ind12-2023_000098.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3611/ind13.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3612/ind14.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3613/ind15-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3614/ind16_000111.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3615/ind17_000112.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3616/ind18_000113.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3631/ind19_000128.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3632/ind20_000127.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3633/ind21_000126.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3634/ind22_000129.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3635/ind23_000130.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3639/ind24_000134.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3644/ind25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3650/indicacao_26_000148.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3668/indicacao_27_000168.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3681/ind28-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3682/ind29-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3683/ind30-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3684/ind31-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3677/ind32_000221.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3688/ind33.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3689/ind34.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3697/ind35-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3700/ind36_000265.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3701/ind37_000266.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3706/ind38_000292.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3708/ind39-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3710/ind40_000275.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3711/ind41_000276.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3712/ind42_000277.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3713/ind43_000278.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3714/ind_44_2023_000099.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3715/ind_45_2023_000100.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3716/ind_46_2023_000101.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3717/ind_47_2023_000102.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3718/ind_48_2023_000103.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3719/ind49-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3720/ind50-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3725/ind51_000291.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3730/ind52-2023_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3731/ind53-2023_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3732/ind54-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3735/ind55-2023_000303.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3736/ind56-2023_000304.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3737/ind57-2023_000305.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3738/ind58-2023_000306.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3739/ind59-2023_000307.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3740/ind60-2023_000308.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3741/ind61_000313.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3746/ind_62-2023_000318.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3747/ind_63-2023_000319.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3748/ind_64-2023_000320.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3749/ind_65-2023_000321.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3768/ind66-2023_000400.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3769/ind67-2023_000401.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3771/ind68-2023_000402.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3772/ind_69-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3773/ind70-2023_000412.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3774/ind71-2023_000413.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3751/mocao1_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3753/mocao2-_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3787/mocao_4-_nardini.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3703/prosposta_orcamentaria_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3757/projdec_01_veto_manut.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3770/projdec_02_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3589/plc_01_000047.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3625/plc_2_2023_000051.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3690/projeto_de_lei_complementar_03_-revisao_quadro_pessoal.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3721/plc_4_2023_000095.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3733/plc_05-2023_000288.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3744/plc_06-2023_000317.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3756/plc_07-2023_000371.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3582/pl__01_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3583/pl_02-2023_rga_pm.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3585/pl_04-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3590/pl_06_000048.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3591/pl_07_000049.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3592/pl_08-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3593/pl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3596/pl_10-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3597/pl_11-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3602/pl12-2023_000088.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3603/pl13-2023_000094.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3608/pl14-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3609/pl15-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3610/pl16-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3618/pl_17_000110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3619/pl_18_000115.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3620/pl19_000116.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3621/pl20_000117.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3622/pl21_000118.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3623/pl22_000119.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3624/pl23_000120.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3626/pl24_2023_000052.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3627/pl25_2023_000053.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3628/pl26_2023_000054.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3629/pl27_2023_000055.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3630/pl_28_000125.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3638/pl_29-2023_000133.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3640/pl_30_000135.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3641/pl_31_000136.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3642/pl_32_000137.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3643/pl_33_000138.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3649/pl_34_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3645/pl_35-2023_000143.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3646/pl_36-2023_000144.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3647/pl_37-2023_000145.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3648/pl_38-2023_000146.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3651/pl_39-2023_000151.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3652/pl_40-2023_000152.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3653/pl_41-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3654/pl_42-2023_000154.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3655/pl_43-2023_000155.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3656/pl_44-2023_000156.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3657/pl_45-2023_000157.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3658/pl_46-2023_000158.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3659/pl_47-2023_000159.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3660/pl_48-2023_000160.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3661/pl_49-2023_000161.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3662/pl_50-2023_000162.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3663/pl_51-2023_000163.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3664/pl_52-2023_000164.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3665/pl_53-2023_000165.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3666/pl_54-2023_000166.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3667/pl_55-2023_000167.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3669/pl_56-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3670/pl_57_000212.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3671/pl_58_000213.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3672/pl_59_000214.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3673/pl_60_000215.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3674/pl_61_000216.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3675/pl_62_000217.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3676/pl_63_000218.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3678/pl_64_000222.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3679/pl_65_000223.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3685/pl_66.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3686/pl67.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3687/pl68.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3702/pl_69_000267.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3698/pl_70_000263.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3699/pl_71_000264.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3704/pl_72_2023_-_fixa_subsidios_valor_alterado_2_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3707/pl_73-2023_2.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3709/pl74-2023_000274.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3722/pl75_2023_000096.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3723/pl76_2023_000097.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3724/pl77_2023_000098.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3726/pl_78-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3727/pl_79-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3728/pl_80-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3729/pl_81-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3745/pl_82-2023_loa.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3742/pl_83-2023_000315.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3743/pl_84-2023_000316.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3754/pl_85-2023_000368.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3755/pl_86-2023_000369.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3761/pl_87-2023_000374.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3762/pl_88-2023_000375.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3763/pl_89-2023_000376.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3765/pl_90-2023_000389.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3766/pl_91-2023_000390.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3775/pl_92-2023_000414.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3777/pl_93-2023_000421.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3778/pl_94-2023_000420.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3779/pl_95-2023_000419.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3780/pl_96-2023_000418.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3781/pl_97-2023_000417.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3782/pl_98-2023_000416.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3783/pl_99-2023_000415.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3786/pl_100_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3705/projeresol_01_2023_fixacao_dos_subsidios.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3776/projeresol_02_2023_nll.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3617/req03_000114.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3680/req_04.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3734/req05-2023_000302.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3750/req06-2023_000322.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3764/requerimento_no_07-2023_000378.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2023/3767/req_no_08-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3759/emenda_impositiva_1-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3760/emenda_impositiva_2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3636/emenda_01-2023_modificativa.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3637/emenda_02-2023_aditiva.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3691/emenda_no03-2023_modificativa_ao_pl_03-2023_000248.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3692/emenda_no04-2023_modificativa_ao_plc_03-2023_000249.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3693/emenda_no05-2023_supressiva_ao_plc_03-2023_000250.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3694/emenda_no06-2023_supressiva_ao_plc_03-2023_000251.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3695/emenda_no07-2023_supressiva_ao_plc_03-2023_000252.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3696/emenda_no08-2023_supressiva_ao_plc_03-2023_000253.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3587/ind01_000050.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3588/ind02_000051.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3594/ind03_000074.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3595/ind04_000075.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3598/ind05-2023_000089.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3599/ind06-2023_000090.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3600/ind07-2023_000091.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3601/ind08-2023_000092.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3604/ind09-2023_000095.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3605/ind10-2023_000096.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3606/ind11-2023_000097.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3607/ind12-2023_000098.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3611/ind13.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3612/ind14.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3613/ind15-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3614/ind16_000111.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3615/ind17_000112.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3616/ind18_000113.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3631/ind19_000128.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3632/ind20_000127.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3633/ind21_000126.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3634/ind22_000129.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3635/ind23_000130.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3639/ind24_000134.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3644/ind25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3650/indicacao_26_000148.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3668/indicacao_27_000168.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3681/ind28-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3682/ind29-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3683/ind30-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3684/ind31-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3677/ind32_000221.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3688/ind33.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3689/ind34.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3697/ind35-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3700/ind36_000265.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3701/ind37_000266.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3706/ind38_000292.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3708/ind39-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3710/ind40_000275.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3711/ind41_000276.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3712/ind42_000277.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3713/ind43_000278.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3714/ind_44_2023_000099.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3715/ind_45_2023_000100.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3716/ind_46_2023_000101.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3717/ind_47_2023_000102.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3718/ind_48_2023_000103.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3719/ind49-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3720/ind50-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3725/ind51_000291.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3730/ind52-2023_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3731/ind53-2023_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3732/ind54-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3735/ind55-2023_000303.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3736/ind56-2023_000304.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3737/ind57-2023_000305.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3738/ind58-2023_000306.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3739/ind59-2023_000307.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3740/ind60-2023_000308.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3741/ind61_000313.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3746/ind_62-2023_000318.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3747/ind_63-2023_000319.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3748/ind_64-2023_000320.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3749/ind_65-2023_000321.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3768/ind66-2023_000400.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3769/ind67-2023_000401.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3771/ind68-2023_000402.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3772/ind_69-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3773/ind70-2023_000412.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3774/ind71-2023_000413.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3751/mocao1_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3753/mocao2-_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3787/mocao_4-_nardini.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3703/prosposta_orcamentaria_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3757/projdec_01_veto_manut.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3770/projdec_02_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3589/plc_01_000047.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3625/plc_2_2023_000051.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3690/projeto_de_lei_complementar_03_-revisao_quadro_pessoal.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3721/plc_4_2023_000095.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3733/plc_05-2023_000288.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3744/plc_06-2023_000317.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3756/plc_07-2023_000371.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3582/pl__01_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3583/pl_02-2023_rga_pm.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3585/pl_04-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3590/pl_06_000048.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3591/pl_07_000049.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3592/pl_08-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3593/pl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3596/pl_10-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3597/pl_11-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3602/pl12-2023_000088.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3603/pl13-2023_000094.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3608/pl14-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3609/pl15-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3610/pl16-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3618/pl_17_000110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3619/pl_18_000115.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3620/pl19_000116.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3621/pl20_000117.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3622/pl21_000118.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3623/pl22_000119.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3624/pl23_000120.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3626/pl24_2023_000052.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3627/pl25_2023_000053.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3628/pl26_2023_000054.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3629/pl27_2023_000055.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3630/pl_28_000125.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3638/pl_29-2023_000133.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3640/pl_30_000135.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3641/pl_31_000136.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3642/pl_32_000137.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3643/pl_33_000138.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3649/pl_34_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3645/pl_35-2023_000143.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3646/pl_36-2023_000144.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3647/pl_37-2023_000145.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3648/pl_38-2023_000146.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3651/pl_39-2023_000151.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3652/pl_40-2023_000152.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3653/pl_41-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3654/pl_42-2023_000154.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3655/pl_43-2023_000155.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3656/pl_44-2023_000156.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3657/pl_45-2023_000157.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3658/pl_46-2023_000158.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3659/pl_47-2023_000159.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3660/pl_48-2023_000160.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3661/pl_49-2023_000161.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3662/pl_50-2023_000162.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3663/pl_51-2023_000163.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3664/pl_52-2023_000164.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3665/pl_53-2023_000165.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3666/pl_54-2023_000166.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3667/pl_55-2023_000167.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3669/pl_56-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3670/pl_57_000212.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3671/pl_58_000213.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3672/pl_59_000214.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3673/pl_60_000215.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3674/pl_61_000216.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3675/pl_62_000217.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3676/pl_63_000218.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3678/pl_64_000222.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3679/pl_65_000223.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3685/pl_66.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3686/pl67.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3687/pl68.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3702/pl_69_000267.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3698/pl_70_000263.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3699/pl_71_000264.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3704/pl_72_2023_-_fixa_subsidios_valor_alterado_2_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3707/pl_73-2023_2.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3709/pl74-2023_000274.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3722/pl75_2023_000096.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3723/pl76_2023_000097.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3724/pl77_2023_000098.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3726/pl_78-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3727/pl_79-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3728/pl_80-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3729/pl_81-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3745/pl_82-2023_loa.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3742/pl_83-2023_000315.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3743/pl_84-2023_000316.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3754/pl_85-2023_000368.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3755/pl_86-2023_000369.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3761/pl_87-2023_000374.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3762/pl_88-2023_000375.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3763/pl_89-2023_000376.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3765/pl_90-2023_000389.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3766/pl_91-2023_000390.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3775/pl_92-2023_000414.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3777/pl_93-2023_000421.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3778/pl_94-2023_000420.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3779/pl_95-2023_000419.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3780/pl_96-2023_000418.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3781/pl_97-2023_000417.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3782/pl_98-2023_000416.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3783/pl_99-2023_000415.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3786/pl_100_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3705/projeresol_01_2023_fixacao_dos_subsidios.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3776/projeresol_02_2023_nll.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3617/req03_000114.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3680/req_04.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3734/req05-2023_000302.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3750/req06-2023_000322.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3764/requerimento_no_07-2023_000378.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2023/3767/req_no_08-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H204"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>