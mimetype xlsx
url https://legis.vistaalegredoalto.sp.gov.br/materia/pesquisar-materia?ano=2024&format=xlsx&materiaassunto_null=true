--- v0 (2025-10-27)
+++ v1 (2026-07-31)
@@ -45,779 +45,779 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>ELAINE CRISTINA TURBIANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3798/emenda__01-2024_supressiva.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3798/emenda__01-2024_supressiva.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 01/2024. APRESENTADA PELA VEREADORA ELAINE CRISTINA TURBIANI. SUPRIMI-SE A EXPRESSÃO "REVOGA" DA EMENTA E O ARTIGO 3º DO PROJETO DE LEI COMPLEMENTAR Nº 01/2024, E RENUMERE-SE O ARTIGO 4º QUE PASSA A SER O 3º.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3879/emenda_02-2024_modificativa_ao_plc_04-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3879/emenda_02-2024_modificativa_ao_plc_04-2024.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE  o § 3º do artigo 1º do Projeto de Lei Complementar nº 04 de 25 e setembro de 2024.</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Marcelo Amado Grassetti_x000D_
 Narciso Ramos Pereira_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3881/emenda__03-2024_supressiva_pl_44.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3881/emenda__03-2024_supressiva_pl_44.pdf</t>
   </si>
   <si>
     <t>SUPRIMEM-SE do Projeto de Lei nº 44, de 09 de outubro de 2024, as seguintes dotações orçamentárias:</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>André Luiz Carniel</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3797/ind01-2024_000463.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3797/ind01-2024_000463.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE CONCEDA REPOSIÇÃO SALARIAL DEFASADA AOS FUNCIONÁRIOS MUNICIPAIS NA ORDEM DE 10%, E TAMBÉM CONCEDA O TICKET ALIMENTAÇÃO NO VALOR DE MEIO SALÁRIO MÍNIMO.</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3803/ind02-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3803/ind02-2024.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA PREVENÇÃO E CONTROLE DO MOSQUITO AEDES AEGYPDI, TRANSMISSOR DA DENGUE E OUTRAS DOENÇAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3804/ind03-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3804/ind03-2024.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FORNEÇA AOS ALUNOS DO ENSINO MÉDIO KITS COM MATERIAIS ESCOLARES E UNIFORMES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3805/ind04-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3805/ind04-2024.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA LIMPEZA NAS CANALETAS DE ESCOAMENTO DE ÁGUA PLUVIAL DO ANEL VIÁRIO JORGE DORIGAN.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3806/ind05-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3806/ind05-2024.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA UM NOVO REFIS NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3808/ind06-2024_000487.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3808/ind06-2024_000487.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE FAÇA A LIMPEZA DA RUA QUE INTERLIGA O BAIRRO CENTER PARK NO FINAL DA RUA RIO DE JANEIRO COM A AMAPÁ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3813/ind07-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3813/ind07-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSERTAR E COLOCAR UMA GRADE PROTETORA NO BUEIRO, LOCALIZADO NA RUA JUVENAL FERNANDES CHAVES, NA ALTURA DO NÚMERO 387.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3814/ind08-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3814/ind08-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE FAZER UM CALÇADÃO OU UMA CALÇADA, COM ILUMINAÇÃO, NA RUA RIO DE JANEIRO COM A RUA AMAPÁ, NO BAIRRO CENTER PARCK II.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3815/ind09-2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3815/ind09-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE INSTALAR BANCOS DE CONCRETOS NA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3816/ind10-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3816/ind10-2024.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE COLOQUE POSTES COM ILUMINAÇÃO NO TRECHO DA RUA QUE INTERLIGA O BAIRRO CENTER PARK II (RUA JOSÉ CARLOS DE LIMA ATÉ A RUA AMAPÁ).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3817/ind11-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3817/ind11-2024.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE DÊ MANUTENÇÃO NA ILUMINAÇÃO DO CALÇADÃO DA RUA AMAPÁ, TROCANDO AS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3826/ind12-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3826/ind12-2024.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO MUNICIPAL QUE DÊ MANUTENÇÃO E LIMPEZA NA SARJETA DA RUA ALTO DA BOA VISTA COM A AVENIDA ITÁLIA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3832/ind_13-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3832/ind_13-2024.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para recapear a Rua Amapá.</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3849/ind14_000617.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3849/ind14_000617.pdf</t>
   </si>
   <si>
     <t>“INDICA ao Executivo Municipal que providencie a instalação de um braço de luz na bifurcação das Ruas Juvenal Fernandes Chaves e Rua Boa Vista, tendo em vista que os frequentadores do local reclamam das insegurança em razão da escuridão .</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3850/ind15_000618.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3850/ind15_000618.pdf</t>
   </si>
   <si>
     <t>“INDICA ao Executivo Municipal que tome as providências necessárias para ceder um espaço público para a realização de eventos de som automotivo .</t>
   </si>
   <si>
     <t>Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3855/ind16_000641.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3855/ind16_000641.pdf</t>
   </si>
   <si>
     <t>“INDICA ao Executivo Municipal que tome as providências necessárias para verificar a possibilidade de fazer lombada e faixa de Pedestres defronte da Escola E.M.E.I.E.F – “Irineu Julião”, nas proximidades da Avenida Armando Sales de Oliveira com a Rua Prof. Aristeu Soares de Camargo Junior.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3857/ind017-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3857/ind017-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE FAZER LOMBADA OU REDUTOR DE VELOCIDADE NA RUA LUIZ CAPOCCI, NAS PROXIMIDADES DO NÚMERO 50.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3859/ind18_000656.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3859/ind18_000656.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUIR UM REFEITÓRIO E TAMBÉM BANHEIROS MASCULINO E FEMININO NO ALMOXARIFADO MUNICIPAL LOURIVAL PIATTI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3864/ind19_000676.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3864/ind19_000676.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL  QUE FAÇA A LIMPEZA E DEDETIZAÇÃO NA REGIÃO DA RUA AMAPÁ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3865/ind020-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3865/ind020-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que Viabilize a Construção de uma CRECHE DO IDOSO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3874/ind21.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3874/ind21.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EFETUE A CONSTRUÇÃO, NO CEMITÉRIO MUNICIPAL, DE UM JAZIGO COMUNITÁRIO, ISTO É, UM TÚMULO PÚBLICO, PARA ENTERRAR OS CORPOS DE PESSOAS CUJAS FAMILIAS NÃO POSSUEM CONDIÇÕES FINANCEIRAS PARA AQUISIÇÃO DE JAZIGO PARTICULAR.</t>
   </si>
   <si>
     <t>ANTONIO STACONI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3875/ind22.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3875/ind22.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE MANTER UM DISPENSÁRIO DE MEDICAMENTOS EM FUNCIONAMENTO NO PRONTO ATENDIMENTO, DURANTE A NOITE E NOS FINAIS DE SEMANA, COM O OBJETIVO DE FORNECER A MEDICAÇÃO NECESSÁRIA À POPULAÇÃO CARENTE ATENDIDA NESSES HORÁRIOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3876/ind23.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3876/ind23.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE AMPLIAR O FUNCIONAMENTO DOS HORÁRIOS DA CRECHE, ATRAVÉS DO CONVÊNIO CELEBRADO COM  A ASSOCIAÇÃO CORAÇÃO DE JESUS, PARA QUE AS CRIANÇAS POSSAM PERMANECER NO LOCAL ATÉ AS 18H00.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3878/ind24-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3878/ind24-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNCIPAL QUE VERIFIQUE A POSSIBILIDADE DE AMPLIAR O HORÁRIO DE FUNCIONAMENTO DO VELÓRIO MUNICIPAL DAS 07H00 ATÉ AS 16H00.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3883/indicacao_25_000746.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3883/indicacao_25_000746.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS A ESTA COLABORADORA MENSALISTA QUE VEM EXECUTANDO SUA FUNÇÃO UNITÁRIA.</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3854/proposta_orcamentaria_2024_camara_000640.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3854/proposta_orcamentaria_2024_camara_000640.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária do Poder Legislativo para o exercício de 2025.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3807/projdec_01_veto_manut.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3807/projdec_01_veto_manut.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do Veto Parcial apresentado pelo Executivo Municipal ao Projeto de Lei nº 92/2023.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3896/pdl_2_000795.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3896/pdl_2_000795.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE VISTA ALEGRE DO ALTO AO SENHOR PASTOR AMARILDO SABINO.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>LUIS ANTONIO FIORANI</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3789/plc_01-2024_000449.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3789/plc_01-2024_000449.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo I da \lei Complementar nº 201, de Agosto de 2023, extingue cargo em comissão na lei Complementar nº 197 de 14 de dezembro de 2022, revoga,  e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3811/plc_02-2024_000489.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3811/plc_02-2024_000489.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO IV DO ARTIGO 36 DA LEI COMPLEMENTAR Nº 201, DE 1º DE AGOSTO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3840/plc_3_2024_000176.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3840/plc_3_2024_000176.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 184, de 13 de novembro de 2019 e disciplina a alienação das áreas da zona de uso diversificado do “Distrito Industrial II”, e adequa a Lei nº 14.133, de 1º de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3868/plc_04-2024_000697.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3868/plc_04-2024_000697.pdf</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE A LEI COMPLEMENTAR MUNICIPAL Nº 208, DE 04 DE JUNHO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3788/pl_01-2024_000444.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3788/pl_01-2024_000444.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3790/pl_02-2024_000445.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3790/pl_02-2024_000445.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.055.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3791/pl__03_-_rga_edilidade.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3791/pl__03_-_rga_edilidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Reajuste dos Vencimentos dos Funcionários Públicos da Câmara Municipal de Vista Alegre do Alto e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3792/pl_04_-_2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3792/pl_04_-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 2339, de 11 de setembro de 2019, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3793/pl_05-2024_000448.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3793/pl_05-2024_000448.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 902.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3794/pl_06-2024_000460.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3794/pl_06-2024_000460.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 147.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3795/pl_07-2024_000461.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3795/pl_07-2024_000461.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 581.221,01, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3796/pl_08-2024_000462.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3796/pl_08-2024_000462.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 15º DA LEI Nº 2665 DE 29 DE NOVEMBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3799/pl_9-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3799/pl_9-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 47.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3800/pl_10-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3800/pl_10-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 26.090,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3809/pl-11.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3809/pl-11.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS MILITARES DO ESTADO QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA AO ESTADO DE SÃO PAULO, POR FORÇA DE CONVÊNIO A SER ELABORADO COM O MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3810/pl_12-2024_000488.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3810/pl_12-2024_000488.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 209.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3821/pl_13-2024_000523.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3821/pl_13-2024_000523.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 21.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3822/pl_14-2024_000524.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3822/pl_14-2024_000524.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 501.040,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3823/pl15-2024_000531.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3823/pl15-2024_000531.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 97.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3824/pl16-2024_000532.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3824/pl16-2024_000532.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 50.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3825/pl17-2024_000533.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3825/pl17-2024_000533.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DA PRIMEIRA INFÂNCIA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3827/pl_18-2024_000542.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3827/pl_18-2024_000542.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir um crédito adicional suplementar no valor de R$ 194.500,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3828/pl_19-2024_000543.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3828/pl_19-2024_000543.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir um crédito adicional especial no valor de R$ 370.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir um crédito adicional especial no valor de R$ 102.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir um crédito adicional especial no valor de R$ 40.244,42, e dá outras providências.</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir um crédito adicional especial no valor de R$ 600.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3834/pl_23-2024_000558.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3834/pl_23-2024_000558.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir um crédito adicional especial no valor de R$ 400.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3835/pl_24-2024_000559.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3835/pl_24-2024_000559.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3836/pl25-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3836/pl25-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 610.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3837/pl26-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3837/pl26-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 3.550.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3841/pl_27-2024_000592.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3841/pl_27-2024_000592.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 180.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3842/pl_28-2024_000593.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3842/pl_28-2024_000593.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 17.999,65, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3843/pl_29_2024_000603.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3843/pl_29_2024_000603.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 445.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3844/pl_30_2024_000604.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3844/pl_30_2024_000604.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.238.423,41, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3846/pl_31-2024_000614.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3846/pl_31-2024_000614.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 785.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3847/pl_32-2024_000615.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3847/pl_32-2024_000615.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 505.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3848/pl_33-2024_000616.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3848/pl_33-2024_000616.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 469.185,65, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3851/pl_34_000625.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3851/pl_34_000625.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 230.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3852/pl_35_000637.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3852/pl_35_000637.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 686.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3853/pl_36_000638.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3853/pl_36_000638.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 105.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3858/pl_37_000653.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3858/pl_37_000653.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 869.942,50, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3860/pl_38-2024_000658.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3860/pl_38-2024_000658.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DO PERÍMETRO URBANO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3862/pl_39_000677.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3862/pl_39_000677.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 925.800,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3863/pl_40_000678.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3863/pl_40_000678.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º, AO ART. 9º $ 1º INCISO III, AO ART. Nº 10º E ACRESCENTA $ 1º E 2º NO ART. 10º NA LEI Nº 2.231 DE 15 DE FEVEREIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3866/pl_41-2024_000693.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3866/pl_41-2024_000693.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 345.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3867/pl_42-2024_000694.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3867/pl_42-2024_000694.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 16.565,48, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3869/pl_43-2024_000702_loa.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3869/pl_43-2024_000702_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3870/pl_44-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3870/pl_44-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 757.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3871/pl45-2024_000708.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3871/pl45-2024_000708.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.500.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3872/pl46-2024_000709.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3872/pl46-2024_000709.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 140.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3873/pl47-2024_000710.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3873/pl47-2024_000710.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PERMUTAR UMA ÀREA DE TERRA DO PATRIMÔNIO PÚBLICO MUNICIPAL, POR OUTRA ÀREA DE TERRA DE PROPRIEDADE PARTICULAR EM NOME DE SR. JOSÉ AUGUSTO DE SOUZA E S/M, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3877/pl_48-2024_000714.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3877/pl_48-2024_000714.pdf</t>
   </si>
   <si>
     <t>O "DIA DA MARCHA PARA JESUS" A FAZER PARTE DO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3880/pl_49-2024_000736.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3880/pl_49-2024_000736.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL  SUPLEMENTAR NO VALOR DE R$ 850.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3882/pl50-2024_000743.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3882/pl50-2024_000743.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 220.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3884/pl_51-2024_000763.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3884/pl_51-2024_000763.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir um crédito adicional suplementar no valor de R$ 1.070.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3885/pl_52-2024_000764.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3885/pl_52-2024_000764.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir um crédito adicional suplementar no valor de R$ 37.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3886/pl_53-2024_000765.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3886/pl_53-2024_000765.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Vista Alegre do Alto, a arcar com custas dos Emolumentos Cartoriais, para os adquirentes dos lotes do Distrito Industrial II, e dá outras providências</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3887/pl_54-2024_000766.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3887/pl_54-2024_000766.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir um crédito adicional suplementar no valor de R$ 50.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3888/pl_55-2024_000767.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3888/pl_55-2024_000767.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Vista Alegre do Alto a firmar convênio com a Associação Beneficente de Pirangi – “Hospital Beneficente José Pirondi Pirangi”, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3889/pl_56-2024_000768.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3889/pl_56-2024_000768.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vista Alegre do Alto a firmar Convênio com o Município de Pirangi, destinado à Manutenção da Casa de Acolhimento, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3890/pl_58-2024_000770.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3890/pl_58-2024_000770.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Vista Alegre do Alto a firmar parceria com a Entidade Associação Educacional, Cultural e de Assistência Social Coração de Jesus, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3891/pl_58-2024_000770.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3891/pl_58-2024_000770.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Vista Alegre do Alto a firmar parceria com a Associação de Pais e Amigos dos Excepcionais de Monte Alto – APAE, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3892/pl_59-2024_000771.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3892/pl_59-2024_000771.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vista Alegre do Alto a celebrar convênio com o instituto de estudos de protesto do brasil  - secão São Paulo e com o 1º e 2º tabeliões de protestos de letras e títulos da comarca de monte alto, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3893/pl_60_000792.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3893/pl_60_000792.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA TRIBUNA DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3894/pl_61_000793.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3894/pl_61_000793.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 40.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3895/pl_62-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3895/pl_62-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 2.286, DE 12 DE DEZEMBRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 Marcelo Amado Grassetti_x000D_
 Roberto César de Oliveira Sousa</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3801/req_01_2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3801/req_01_2024.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa, após ouvido o Plenário, que o presente pedido seja apreciado, nesta data, em regime de urgência especial, e encaminhado ao Executivo Municipal, para que se digne responder:_x000D_
 _x000D_
 1)	  A emenda impositiva nº 01, de 20 de outubro de 2022, que inseriu na lei orçamentária do ano de 2023 a Ficha 214 4.4.90.52.00 Equipamentos e Material Permanente, no valor de R$ 82.865,85 (Oitenta e Dois Mil Oitocentos e Sessenta e Cinco Reais e Oitenta e Cinco Centavos) para aquisição de um veículo para a Secretaria Municipal de Esportes. Tendo m vista o caráter impositivo da referida emenda, tal veículo foi adquirido?_x000D_
 2)	Caso não tenha sido cumprida a emenda impositiva, qual é a Justificativa para o descumprimento?_x000D_
 3)	Por que a Câmara de Vereadores não está sendo formalmente comunicada acerca do cumprimento ou descumprimento das emendas impositivas?</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3802/req_02_2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3802/req_02_2024.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Mesa, após ouvido o Plenário, que o presente pedido seja apreciado, nesta data, em regime de urgência especial, e encaminhado ao Executivo Municipal, para que se digne responder:_x000D_
 _x000D_
 1)	  Em razão da Lei Complementar nº201, de 01 de agosto de 2023, foi realizada uma reorganização e consolidação dos cargos efetivos da Prefeitura Municipal de Vista Alegre do Alto, criando diversos cargos, dentre eles o de ADVOGADO MUNICIPAL. Observando o CONCURSO PÚBLICO - EDITAL 1/2024, da Prefeitura Municipal, com 62 vagas, verificamos que o cargo de ADVOGADO PÚBLICO não foi inserido no referido concurso. Qual é a razão?_x000D_
 2)	 Tendo em vista que Vossa Senhoria citou na justificativa do projeto de lei que havia urgência em promover concurso público para provimento dessas vagas porque a Prefeitura Municipal tinha prazo para isso, já que foi condenada em uma Ação Judicial, por que deixou justamente um dos cargos comtemplados nessa ação de fora do concurso?_x000D_
 3)	Por que a Câmara de Vereadores não está</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3812/req_03_2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3812/req_03_2024.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE UNIFORMES E MATERIAIS ESCOLARES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3818/req_04_2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3818/req_04_2024.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O SECRETÁRIO DE ESPORTES.</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3819/req_05-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3819/req_05-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DA EXECUÇÃO DO ASFALTO, NO TRECHO QUE INTERLIGA O BAIRRO CENTER PARK I AO CENTER PARK II, RUA JOSÉ CARLOS DE LIMA COM A AMAPÁ.</t>
   </si>
   <si>
     <t>EDILSON RAIMUNDO DE BARROS_x000D_
 ELAINE CRISTINA TURBIANI_x000D_
 Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3820/req_06-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3820/req_06-2024.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE AR CONDICIONADO NAS SALAS DA CRECHE CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>Requer informações relativas a instalação de placas de identificação das denominações às estradas municipais e próprios públicos.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3838/req_08-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3838/req_08-2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A NOMEAÇÃO DE SERVIDOR PARA O CARGO DE ANALISTA TRIBUTÁRIO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3839/req_09-2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3839/req_09-2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS SERVIÇOS JURÍDICOS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3845/req_10_2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3845/req_10_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS CONDIÇÕES DE TRABALHO DOS COLETORES DE RESÍDUOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3856/req_11_2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3856/req_11_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ESGOTO DA RUA RAFAEL ROSSINO, JARDIM ALVORADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3861/req_12_2024.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3861/req_12_2024.pdf</t>
   </si>
   <si>
     <t>“Requer informações relativas às sinalizações dos nomes das Ruas dos Bairros Jardim Alvorada e Alto da Boa Vista. ”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1124,67 +1124,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3798/emenda__01-2024_supressiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3879/emenda_02-2024_modificativa_ao_plc_04-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3881/emenda__03-2024_supressiva_pl_44.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3797/ind01-2024_000463.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3803/ind02-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3804/ind03-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3805/ind04-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3806/ind05-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3808/ind06-2024_000487.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3813/ind07-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3814/ind08-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3815/ind09-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3816/ind10-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3817/ind11-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3826/ind12-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3832/ind_13-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3849/ind14_000617.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3850/ind15_000618.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3855/ind16_000641.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3857/ind017-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3859/ind18_000656.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3864/ind19_000676.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3865/ind020-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3874/ind21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3875/ind22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3876/ind23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3878/ind24-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3883/indicacao_25_000746.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3854/proposta_orcamentaria_2024_camara_000640.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3807/projdec_01_veto_manut.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3896/pdl_2_000795.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3789/plc_01-2024_000449.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3811/plc_02-2024_000489.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3840/plc_3_2024_000176.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3868/plc_04-2024_000697.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3788/pl_01-2024_000444.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3790/pl_02-2024_000445.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3791/pl__03_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3792/pl_04_-_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3793/pl_05-2024_000448.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3794/pl_06-2024_000460.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3795/pl_07-2024_000461.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3796/pl_08-2024_000462.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3799/pl_9-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3800/pl_10-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3809/pl-11.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3810/pl_12-2024_000488.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3821/pl_13-2024_000523.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3822/pl_14-2024_000524.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3823/pl15-2024_000531.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3824/pl16-2024_000532.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3825/pl17-2024_000533.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3827/pl_18-2024_000542.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3828/pl_19-2024_000543.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3834/pl_23-2024_000558.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3835/pl_24-2024_000559.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3836/pl25-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3837/pl26-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3841/pl_27-2024_000592.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3842/pl_28-2024_000593.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3843/pl_29_2024_000603.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3844/pl_30_2024_000604.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3846/pl_31-2024_000614.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3847/pl_32-2024_000615.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3848/pl_33-2024_000616.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3851/pl_34_000625.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3852/pl_35_000637.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3853/pl_36_000638.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3858/pl_37_000653.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3860/pl_38-2024_000658.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3862/pl_39_000677.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3863/pl_40_000678.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3866/pl_41-2024_000693.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3867/pl_42-2024_000694.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3869/pl_43-2024_000702_loa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3870/pl_44-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3871/pl45-2024_000708.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3872/pl46-2024_000709.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3873/pl47-2024_000710.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3877/pl_48-2024_000714.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3880/pl_49-2024_000736.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3882/pl50-2024_000743.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3884/pl_51-2024_000763.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3885/pl_52-2024_000764.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3886/pl_53-2024_000765.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3887/pl_54-2024_000766.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3888/pl_55-2024_000767.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3889/pl_56-2024_000768.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3890/pl_58-2024_000770.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3891/pl_58-2024_000770.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3892/pl_59-2024_000771.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3893/pl_60_000792.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3894/pl_61_000793.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3895/pl_62-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3801/req_01_2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3802/req_02_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3812/req_03_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3818/req_04_2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3819/req_05-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3820/req_06-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3838/req_08-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3839/req_09-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3845/req_10_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3856/req_11_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2024/3861/req_12_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3798/emenda__01-2024_supressiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3879/emenda_02-2024_modificativa_ao_plc_04-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3881/emenda__03-2024_supressiva_pl_44.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3797/ind01-2024_000463.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3803/ind02-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3804/ind03-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3805/ind04-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3806/ind05-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3808/ind06-2024_000487.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3813/ind07-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3814/ind08-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3815/ind09-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3816/ind10-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3817/ind11-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3826/ind12-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3832/ind_13-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3849/ind14_000617.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3850/ind15_000618.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3855/ind16_000641.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3857/ind017-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3859/ind18_000656.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3864/ind19_000676.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3865/ind020-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3874/ind21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3875/ind22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3876/ind23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3878/ind24-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3883/indicacao_25_000746.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3854/proposta_orcamentaria_2024_camara_000640.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3807/projdec_01_veto_manut.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3896/pdl_2_000795.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3789/plc_01-2024_000449.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3811/plc_02-2024_000489.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3840/plc_3_2024_000176.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3868/plc_04-2024_000697.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3788/pl_01-2024_000444.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3790/pl_02-2024_000445.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3791/pl__03_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3792/pl_04_-_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3793/pl_05-2024_000448.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3794/pl_06-2024_000460.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3795/pl_07-2024_000461.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3796/pl_08-2024_000462.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3799/pl_9-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3800/pl_10-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3809/pl-11.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3810/pl_12-2024_000488.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3821/pl_13-2024_000523.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3822/pl_14-2024_000524.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3823/pl15-2024_000531.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3824/pl16-2024_000532.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3825/pl17-2024_000533.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3827/pl_18-2024_000542.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3828/pl_19-2024_000543.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3834/pl_23-2024_000558.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3835/pl_24-2024_000559.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3836/pl25-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3837/pl26-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3841/pl_27-2024_000592.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3842/pl_28-2024_000593.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3843/pl_29_2024_000603.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3844/pl_30_2024_000604.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3846/pl_31-2024_000614.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3847/pl_32-2024_000615.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3848/pl_33-2024_000616.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3851/pl_34_000625.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3852/pl_35_000637.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3853/pl_36_000638.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3858/pl_37_000653.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3860/pl_38-2024_000658.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3862/pl_39_000677.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3863/pl_40_000678.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3866/pl_41-2024_000693.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3867/pl_42-2024_000694.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3869/pl_43-2024_000702_loa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3870/pl_44-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3871/pl45-2024_000708.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3872/pl46-2024_000709.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3873/pl47-2024_000710.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3877/pl_48-2024_000714.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3880/pl_49-2024_000736.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3882/pl50-2024_000743.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3884/pl_51-2024_000763.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3885/pl_52-2024_000764.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3886/pl_53-2024_000765.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3887/pl_54-2024_000766.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3888/pl_55-2024_000767.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3889/pl_56-2024_000768.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3890/pl_58-2024_000770.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3891/pl_58-2024_000770.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3892/pl_59-2024_000771.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3893/pl_60_000792.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3894/pl_61_000793.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3895/pl_62-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3801/req_01_2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3802/req_02_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3812/req_03_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3818/req_04_2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3819/req_05-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3820/req_06-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3838/req_08-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3839/req_09-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3845/req_10_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3856/req_11_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2024/3861/req_12_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>