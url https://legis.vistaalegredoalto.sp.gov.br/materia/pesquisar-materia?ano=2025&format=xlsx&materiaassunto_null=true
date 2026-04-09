--- v0 (2025-11-14)
+++ v1 (2026-04-09)
@@ -10,89 +10,104 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="966" uniqueCount="418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1126" uniqueCount="483">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
+    <t>Marcelo Amado Grassetti</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4154/emenda_impositiva_1-2025.pdf</t>
+  </si>
+  <si>
+    <t>MODIFIQUE-SE o Projeto de Lei nº 56, de 04 de setembro de 2025, que “Estima a receita e fixa a despesa do Município de Vista Alegre do Alto para o Exercício de 2026”, alterando o relatório anexo ao projeto em questão “Fichas da Despesa” e demais que se fizerem necessários.</t>
+  </si>
+  <si>
     <t>Flauzio da Silva</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4008/emenda__02-2025.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE  o Artigo 2º do Projeto de Lei Complementar nº 05, de 30 de junho de 2025.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+  </si>
+  <si>
+    <t>SUPRIMI-SE do Artigo 15 do Projeto de Lei Complementar nº 01/2025, a expressão “com exceção dos casos e condições previstos no artigo 37, XVI da Constituição Federal”.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Felipe Stelutti</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3900/ind01.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para colocar placas indicativas com os nomes das ruas no Bairro São Nicolau (CDHU).</t>
   </si>
   <si>
     <t>André Luiz Carniel</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3901/ind02.doc</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que providencie legislação que disponha sobre a instituição do Programa de Recuperação Fiscal do Município.</t>
   </si>
@@ -346,53 +361,50 @@
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORIAS DO PROJETO EMEC - PROFª SIDNEY GONÇALVES FINCK DORIGAN, ONDE A MESMA NECESSITA DE REPAROS E MELHORIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3962/ind41.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA COLOCADO PLACA DE SINALIZAÇÃO PROIBIDO SEGUIR EM FRENTE NA RUA: PROF. ARISTEU SOARES DE CAMARGO JUNIOR, BAIRRO: CENTRO, ESQUINA DA AV: MONTE ALTO.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3963/ind42.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA IMPLANTADO JUNTAMENTE COM A SECRETÁRIA DE SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO O SISTEMA DE MONITORAMENTO (MURALHA PAULISTA), NO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3964/ind43_000969.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA DAR MANUTENÇÃO NA DEPRESSÃO NO ASFALTO ESQUINA DA RUA JEREMIAS DE PAULA EDUARDO COM A AVENIDA DR. LUIZ ZACARIAS DE LIMA.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3965/ind44_000970.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A PINTURA DE TODAS AS LOMBADAS EXISTENTES NA CIDADE.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Marcelo Amado Grassetti</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3966/ind45_000971.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA COLOCAR GRADE DE PROTEÇÃO EM TODOS OS BUEIROS EXISTENTES NA CIDADE.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3967/ind46_000972.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VENHA A FAZER AQUISIÇÃO DE AO MENOS 4 TENDAS 10 X10 E 4 TENDAS 5 X 5, PARA EVENTOS EMERGENCIAIS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3968/ind47_000973.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA COLOCAR SINALIZAÇÃO (PLACAS E LOMBADAS), NO PROLONGAMENTO DA RUA HERCULANO DO LIVRAMENTO.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3974/ind48.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL À POSSIBILIDADE DE CADASTRAR OS BAIRROS DO MUNICÍPIO POR CEP, FICANDO CADA SETOR DA CIDADE COM UM CEP ESPECÍFICO.</t>
   </si>
@@ -724,62 +736,158 @@
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4086/ind101.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para instalação de placas indicativas com as denominações das estradas municipais.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4087/ind102.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para reposição e/ou manutenção das placas de sinalização nas seguintes estradas vicinais: a) Estrada Vicinal José Antonio Fiorin, que liga Vista Alegre do Alto a Taiaçu; b) Estrada Vicinal José Cury, que liga Vista Alegre do Alto a Ariranha.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4088/ind103.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para realizar a decoração Natalina nas praças e em todos os locais públicos de costume.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4089/ind104.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para realizar a dedetização na Cidade.</t>
   </si>
   <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4092/ind105.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que verifique a possibilidade de entregar sacos de Lixo nas cores azul ou verde em todas as residências do município.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4104/ind106.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA INSTALADA 1 ( UMA) LOMBADA NA RUA: ONOR JOSÉ DOS SANTOS, NA ALTURA DO NÚMERO 27.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4105/ind107.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE FAZER UM RECAPE ENTRE AS RUAS FORTALEZA E A RUA PRATA.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4106/ind108.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUIR UMA LOMBADA NA RUA OITIS NA ALTURA DO NÚMERO 231.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4107/ind109.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUIR UMA LOMBADA NA RUA AMAPÁ NA ALTURA DO NÚMERO 301.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4108/ind110.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE FAZER A MANUTENÇÃO DA CALÇADA DA EMEIF  IRINEU JULIÃO.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4109/ind111.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO, LIMPEZA E COLOCAR AREIA NO PARQUINHO DO BAIRRO ALVORADA.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4110/ind112.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A LIMPEZA E MANUTENÇÃO DA ÀREA VERDE DA RUA RIO DE JANEIRO E TAMBÉM DA RUA AMAPÁ.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4111/ind113.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSARIAS PARA TAPAR OS BURACOS DA RUA AMAPÁ COM A RUA RIO DE JANEIRO.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4112/ind114.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A TROCA DA LÂMPADA DO POSTE DA RUA VENEZA, EM FRENTE A LANCHONETE.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4113/ind115.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR ENFEITE NATALINO NA PRAÇA DA BÍBLIA.</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Mesa da Câmara</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO AO AEROPORTO INTERNACIONAL DO NORTE PAULISTA</t>
+  </si>
+  <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4020/orcamento_2026_001129.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária do Poder Legislativo para o exercício de 2026.</t>
   </si>
   <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4117/proj_dec_01_2025_contas_2022.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as contas anuais do exercício de 2022 da Prefeitura Municipal de Vista Alegre do Alto/SP.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4118/proj_dec_02_2025_contas_2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as contas anuais do exercício de 2023 da Prefeitura Municipal de Vista Alegre do Alto/SP.</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nelson Antonio Rozani</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3942/plc_1_2025.pdf</t>
   </si>
   <si>
     <t>Reorganiza a Estrutura Administrativa e Cria Cargos em Comissão no Poder Executivo do Município de Vista Alegre do Alto, e dá outras providências.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3952/plc_02-2025_000922.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP - "REFIS/2025" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3969/plc.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR 35, DE 3 DE NOVEMBRO DE 2003, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
@@ -802,53 +910,50 @@
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PRAZO DE ADESÃO AO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNCÍPIO DE VISTA ALEGRE DO ALTO - REFIS/2025, E DÁ OUTRAS PRODÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4019/plc_07-2025.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA DE NEGÓCIOS JURÍDICOS NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4046/plc_08_001160.pdf</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4047/plc_09_001161.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEGISLAÇÃO TRIBUTÁRIA MUNICIPAL - LEI COMPLEMENTAR Nº 35, DE 3 DE NOVEMBRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4048/plc_10_001162.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PARCELAMENTO DÉBITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIO NO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Mesa da Câmara</t>
-[...1 lines deleted...]
-  <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4062/plc_11_2025.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação de Função por Desempenho em Atividades de Licitação na Câmara Municipal de Vista Alegre do Alto, altera a Lei Complementar nº 194, de 10 de maio de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3897/pl_01-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3898/pl_02_-_rga_edilidade.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3899/pl_03_-_cria_e_denomina_areninha.pdf</t>
@@ -1252,81 +1357,171 @@
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4081/pl_70.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 326.360,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4082/pl_71.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 93.738,09 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4083/pl72.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.615.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4084/pl73.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 17.030,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4090/pl74.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 50.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4091/pl75.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 13.530,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4093/pl_76_001222.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 207.100,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4094/pl_77_001223.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 26.490,77, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4095/pl_78_001224.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ENTIDADE ASSOCIAÇÃO EDUCACIONAL, CULTURAL E DE ASSISTÊNCIA SOCIAL CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4096/pl_79_001225.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO À MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4097/pl_80_001226.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO - APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4098/pl_81_001227.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4099/pl_82_001228.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI - "HOSPITAL BENEFICENTE JOSÉ PIRONDI PIRANGI", E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4100/pl_83_001229.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ENTIDADE FUNDAÇÃO PIO XII, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4101/pl_84_001230.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 168.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4102/pl_85_001231.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PAGAMENTO DE PROFISSIONAIS QUE ACUMULAM FUNÇÃO, EMPREGO OU CARGO PÚBLICO, COM RECURSOS VINCULADOS ÀS PARCERIAS COM O TERCEIRO SETOR, EM CONFORMIDADE COM O ART. 45, II DA LEI FEDERAL Nº 13.019/2014.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4103/pl_86_001232.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DO ESPAÇO CULTURAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4114/pl_87_001235.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 70.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4115/pl_88_001236.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 2.775 DE 16 JULHO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4116/pl_89_-_2025_alteracao_valor_do_estagio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei nº 2339, de 11 de setembro de 2019, e dá outras providências.</t>
+  </si>
+  <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3983/projeto_de_resolucao_emenda_impositiva1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS EMENDAS PARLAMENTARES IMPOSITIVAS AO PROJETO DE LEI ORÇAMENTÁRIO ANUAL NO ÂMBITO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3996/proj_resol_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e aplicação da Lei nº 13.709, de 14 de agosto de 2018, Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Vista Alegre do Alto, e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3999/requerimento_no_01-2025_001076.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A RELAÇÃO DE COLABORADORES CONTRATADOS PELO MUNICÍPIO PARA ATUAR NAS DIFERENTES ÁREAS DA ADMINISTRAÇÃO.</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
   </si>
   <si>
     <t>“Requer envio da relação completa com nome, cargo e valor recebido por todas as pessoas contratadas, sem processo seletivo e sem concurso público, para trabalhar nas diferentes áreas da administração (Cargos de Confiança). ”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1633,5091 +1828,5923 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4008/emenda__02-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3900/ind01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3901/ind02.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3902/ind03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3903/ind04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3904/ind05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3905/ind06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3906/ind07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3907/ind08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3908/ind09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3909/ind10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3910/ind11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3911/ind12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3912/ind13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3913/ind14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3914/ind15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3915/ind16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3916/ind17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3917/ind18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3918/ind19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3926/ind20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3927/ind21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3928/ind22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3929/ind23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3930/ind24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3931/ind25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3932/ind26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3933/ind27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3934/ind28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3935/ind29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3936/ind30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3937/ind31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3943/ind32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3944/ind33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3945/ind34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3946/ind35.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3953/ind36.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3954/ind37.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3955/ind38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3956/ind39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3960/ind40.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3962/ind41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3963/ind42.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3964/ind43_000969.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3965/ind44_000970.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3966/ind45_000971.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3967/ind46_000972.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3968/ind47_000973.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3974/ind48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3975/ind49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3984/ind50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3990/ind51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3991/ind52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3992/ind53.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3993/ind54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3994/ind55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3995/ind56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4006/ind58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4007/ind59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4009/ind60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4010/ind61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4011/ind62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4012/ind63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4013/ind64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4014/ind65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4015/ind66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4022/ind67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4023/ind68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4024/ind69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4025/ind70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4031/ind71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4032/ind72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4033/ind73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4034/ind74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4049/ind75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4050/ind76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4051/ind77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4052/ind78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4053/ind79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4054/ind80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4055/ind81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4056/ind82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4057/ind83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4058/ind84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4059/ind85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4064/ind86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4065/ind87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4066/ind88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4067/ind89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4068/ind90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4069/ind91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4070/ind92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4071/ind93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4072/ind94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4076/ind95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4077/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4078/ind97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4079/ind98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4080/ind99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4085/ind100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4086/ind101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4087/ind102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4088/ind103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4089/ind104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4020/orcamento_2026_001129.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3942/plc_1_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3952/plc_02-2025_000922.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3969/plc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3982/plc_04.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4004/plc_05-2025_001081.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4005/plc_06-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4019/plc_07-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4046/plc_08_001160.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4047/plc_09_001161.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4048/plc_10_001162.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4062/plc_11_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3897/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3898/pl_02_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3899/pl_03_-_cria_e_denomina_areninha.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3919/pl_04-2025_000897.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3920/pl_05-2025_000898.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3921/pl_06-2025_000899.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3922/pl_07-2025_000900.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3923/pl_08-2025_000901.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3924/pl_09_-_aux_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3925/pl_10_-_suplementacao_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3938/pl_11_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3939/pl_12_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3940/pl_13_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3941/pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3947/pl15_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3948/pl_16-2025_000918.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3949/pl_17-2025_000919.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3950/pl_18-2025_000920.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3951/pl_19-2025_000921.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3957/pl20.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3958/pl21.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3959/pl22.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3961/pl_23-2025_000966.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3970/pl_24.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3971/pl_25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3972/pl_26.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3973/pl27.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3976/pl_28.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3977/pl_29.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3978/pl_30.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3979/pl_31.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3980/pl_32.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3981/pl_33.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3985/pl_34_-_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3986/pl_35_001044.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3987/pl_36_001045.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3988/pl_37_001046.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3989/pl_38_001047.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3997/pl_39_001066.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3998/pl_40_001067.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4000/pl_41-2025_001077.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4001/pl_42-2025_001078.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4002/pl_43-2025_001079.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4003/pl_44-2025_001080.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4016/pl_45-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4017/pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4018/pl_47-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4021/pl_48-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4027/pl49_001139.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4028/pl50_001140.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4029/pl51_001141.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4030/pl52_001142.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4035/pl_53_001144.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4036/pl_54_001145.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4037/pl_55_001146.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4038/pl_56_001147.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4039/pl_57_001148.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4040/pl_58_001149.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4041/pl59_001155.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4042/pl60_001156.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4043/pl61_001157.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4044/pl62_001158.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4045/pl63_001159.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4060/pl64.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4061/pl_65_-_cria_e_denomina_o_laboratorio_municipal_de_analises_clinicas_e_ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4063/pl_66_001177.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4073/pl_67_001178.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4074/pl_68_001179.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4075/pl_69_001180.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4081/pl_70.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4082/pl_71.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4083/pl72.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4084/pl73.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3983/projeto_de_resolucao_emenda_impositiva1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3996/proj_resol_2.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3999/requerimento_no_01-2025_001076.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4154/emenda_impositiva_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4008/emenda__02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3900/ind01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3901/ind02.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3902/ind03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3903/ind04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3904/ind05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3905/ind06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3906/ind07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3907/ind08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3908/ind09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3909/ind10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3910/ind11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3911/ind12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3912/ind13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3913/ind14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3914/ind15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3915/ind16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3916/ind17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3917/ind18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3918/ind19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3926/ind20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3927/ind21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3928/ind22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3929/ind23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3930/ind24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3931/ind25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3932/ind26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3933/ind27.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3934/ind28.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3935/ind29.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3936/ind30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3937/ind31.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3943/ind32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3944/ind33.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3945/ind34.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3946/ind35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3953/ind36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3954/ind37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3955/ind38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3956/ind39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3960/ind40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3962/ind41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3963/ind42.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3964/ind43_000969.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3965/ind44_000970.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3966/ind45_000971.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3967/ind46_000972.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3968/ind47_000973.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3974/ind48.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3975/ind49.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3984/ind50.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3990/ind51.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3991/ind52.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3992/ind53.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3993/ind54.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3994/ind55.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3995/ind56.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4006/ind58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4007/ind59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4009/ind60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4010/ind61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4011/ind62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4012/ind63.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4013/ind64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4014/ind65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4015/ind66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4022/ind67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4023/ind68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4024/ind69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4025/ind70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4031/ind71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4032/ind72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4033/ind73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4034/ind74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4049/ind75.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4050/ind76.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4051/ind77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4052/ind78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4053/ind79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4054/ind80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4055/ind81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4056/ind82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4057/ind83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4058/ind84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4059/ind85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4064/ind86.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4065/ind87.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4066/ind88.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4067/ind89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4068/ind90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4069/ind91.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4070/ind92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4071/ind93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4072/ind94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4076/ind95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4077/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4078/ind97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4079/ind98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4080/ind99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4085/ind100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4086/ind101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4087/ind102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4088/ind103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4089/ind104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4092/ind105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4104/ind106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4105/ind107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4106/ind108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4107/ind109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4108/ind110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4109/ind111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4110/ind112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4111/ind113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4112/ind114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4113/ind115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4020/orcamento_2026_001129.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4117/proj_dec_01_2025_contas_2022.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4118/proj_dec_02_2025_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3942/plc_1_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3952/plc_02-2025_000922.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3969/plc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3982/plc_04.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4004/plc_05-2025_001081.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4005/plc_06-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4019/plc_07-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4046/plc_08_001160.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4047/plc_09_001161.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4048/plc_10_001162.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4062/plc_11_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3897/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3898/pl_02_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3899/pl_03_-_cria_e_denomina_areninha.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3919/pl_04-2025_000897.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3920/pl_05-2025_000898.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3921/pl_06-2025_000899.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3922/pl_07-2025_000900.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3923/pl_08-2025_000901.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3924/pl_09_-_aux_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3925/pl_10_-_suplementacao_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3938/pl_11_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3939/pl_12_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3940/pl_13_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3941/pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3947/pl15_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3948/pl_16-2025_000918.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3949/pl_17-2025_000919.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3950/pl_18-2025_000920.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3951/pl_19-2025_000921.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3957/pl20.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3958/pl21.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3959/pl22.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3961/pl_23-2025_000966.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3970/pl_24.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3971/pl_25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3972/pl_26.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3973/pl27.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3976/pl_28.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3977/pl_29.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3978/pl_30.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3979/pl_31.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3980/pl_32.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3981/pl_33.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3985/pl_34_-_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3986/pl_35_001044.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3987/pl_36_001045.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3988/pl_37_001046.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3989/pl_38_001047.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3997/pl_39_001066.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3998/pl_40_001067.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4000/pl_41-2025_001077.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4001/pl_42-2025_001078.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4002/pl_43-2025_001079.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4003/pl_44-2025_001080.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4016/pl_45-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4017/pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4018/pl_47-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4021/pl_48-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4027/pl49_001139.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4028/pl50_001140.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4029/pl51_001141.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4030/pl52_001142.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4035/pl_53_001144.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4036/pl_54_001145.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4037/pl_55_001146.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4038/pl_56_001147.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4039/pl_57_001148.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4040/pl_58_001149.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4041/pl59_001155.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4042/pl60_001156.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4043/pl61_001157.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4044/pl62_001158.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4045/pl63_001159.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4060/pl64.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4061/pl_65_-_cria_e_denomina_o_laboratorio_municipal_de_analises_clinicas_e_ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4063/pl_66_001177.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4073/pl_67_001178.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4074/pl_68_001179.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4075/pl_69_001180.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4081/pl_70.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4082/pl_71.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4083/pl72.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4084/pl73.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4090/pl74.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4091/pl75.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4093/pl_76_001222.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4094/pl_77_001223.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4095/pl_78_001224.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4096/pl_79_001225.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4097/pl_80_001226.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4098/pl_81_001227.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4099/pl_82_001228.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4100/pl_83_001229.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4101/pl_84_001230.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4102/pl_85_001231.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4103/pl_86_001232.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4114/pl_87_001235.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4115/pl_88_001236.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4116/pl_89_-_2025_alteracao_valor_do_estagio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3983/projeto_de_resolucao_emenda_impositiva1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3996/proj_resol_2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3999/requerimento_no_01-2025_001076.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H194"/>
+  <dimension ref="A1:H226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="160" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>4008</v>
+        <v>4154</v>
       </c>
       <c r="B2">
         <v>2025</v>
       </c>
       <c r="C2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>3900</v>
+        <v>4008</v>
       </c>
       <c r="B3">
         <v>2025</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" t="s">
         <v>13</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>3901</v>
+        <v>4161</v>
       </c>
       <c r="B4">
         <v>2025</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>3902</v>
+        <v>3900</v>
       </c>
       <c r="B5">
         <v>2025</v>
       </c>
       <c r="C5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>3903</v>
+        <v>3901</v>
       </c>
       <c r="B6">
         <v>2025</v>
       </c>
       <c r="C6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>3904</v>
+        <v>3902</v>
       </c>
       <c r="B7">
         <v>2025</v>
       </c>
       <c r="C7">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>3905</v>
+        <v>3903</v>
       </c>
       <c r="B8">
         <v>2025</v>
       </c>
       <c r="C8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>3906</v>
+        <v>3904</v>
       </c>
       <c r="B9">
         <v>2025</v>
       </c>
       <c r="C9">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>3907</v>
+        <v>3905</v>
       </c>
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>3908</v>
+        <v>3906</v>
       </c>
       <c r="B11">
         <v>2025</v>
       </c>
       <c r="C11">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>3909</v>
+        <v>3907</v>
       </c>
       <c r="B12">
         <v>2025</v>
       </c>
       <c r="C12">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>3910</v>
+        <v>3908</v>
       </c>
       <c r="B13">
         <v>2025</v>
       </c>
       <c r="C13">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>3911</v>
+        <v>3909</v>
       </c>
       <c r="B14">
         <v>2025</v>
       </c>
       <c r="C14">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
         <v>13</v>
       </c>
-      <c r="E14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>3912</v>
+        <v>3910</v>
       </c>
       <c r="B15">
         <v>2025</v>
       </c>
       <c r="C15">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>3913</v>
+        <v>3911</v>
       </c>
       <c r="B16">
         <v>2025</v>
       </c>
       <c r="C16">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>3914</v>
+        <v>3912</v>
       </c>
       <c r="B17">
         <v>2025</v>
       </c>
       <c r="C17">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>3915</v>
+        <v>3913</v>
       </c>
       <c r="B18">
         <v>2025</v>
       </c>
       <c r="C18">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>3916</v>
+        <v>3914</v>
       </c>
       <c r="B19">
         <v>2025</v>
       </c>
       <c r="C19">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
         <v>13</v>
       </c>
-      <c r="E19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>3917</v>
+        <v>3915</v>
       </c>
       <c r="B20">
         <v>2025</v>
       </c>
       <c r="C20">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
         <v>13</v>
       </c>
-      <c r="E20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>3918</v>
+        <v>3916</v>
       </c>
       <c r="B21">
         <v>2025</v>
       </c>
       <c r="C21">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>3926</v>
+        <v>3917</v>
       </c>
       <c r="B22">
         <v>2025</v>
       </c>
       <c r="C22">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F22" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H22" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>3927</v>
+        <v>3918</v>
       </c>
       <c r="B23">
         <v>2025</v>
       </c>
       <c r="C23">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D23" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>3928</v>
+        <v>3926</v>
       </c>
       <c r="B24">
         <v>2025</v>
       </c>
       <c r="C24">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D24" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F24" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>3929</v>
+        <v>3927</v>
       </c>
       <c r="B25">
         <v>2025</v>
       </c>
       <c r="C25">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D25" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F25" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>3930</v>
+        <v>3928</v>
       </c>
       <c r="B26">
         <v>2025</v>
       </c>
       <c r="C26">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D26" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F26" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>3931</v>
+        <v>3929</v>
       </c>
       <c r="B27">
         <v>2025</v>
       </c>
       <c r="C27">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D27" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F27" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H27" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>3932</v>
+        <v>3930</v>
       </c>
       <c r="B28">
         <v>2025</v>
       </c>
       <c r="C28">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D28" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F28" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H28" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>3933</v>
+        <v>3931</v>
       </c>
       <c r="B29">
         <v>2025</v>
       </c>
       <c r="C29">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D29" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>3934</v>
+        <v>3932</v>
       </c>
       <c r="B30">
         <v>2025</v>
       </c>
       <c r="C30">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D30" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H30" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>3935</v>
+        <v>3933</v>
       </c>
       <c r="B31">
         <v>2025</v>
       </c>
       <c r="C31">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D31" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F31" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H31" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>3936</v>
+        <v>3934</v>
       </c>
       <c r="B32">
         <v>2025</v>
       </c>
       <c r="C32">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D32" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F32" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H32" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>3937</v>
+        <v>3935</v>
       </c>
       <c r="B33">
         <v>2025</v>
       </c>
       <c r="C33">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33" t="s">
         <v>13</v>
       </c>
-      <c r="E33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G33" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H33" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>3943</v>
+        <v>3936</v>
       </c>
       <c r="B34">
         <v>2025</v>
       </c>
       <c r="C34">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D34" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" t="s">
+        <v>19</v>
+      </c>
+      <c r="F34" t="s">
         <v>13</v>
       </c>
-      <c r="E34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G34" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H34" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>3944</v>
+        <v>3937</v>
       </c>
       <c r="B35">
         <v>2025</v>
       </c>
       <c r="C35">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D35" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" t="s">
+        <v>19</v>
+      </c>
+      <c r="F35" t="s">
         <v>13</v>
       </c>
-      <c r="E35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G35" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H35" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>3945</v>
+        <v>3943</v>
       </c>
       <c r="B36">
         <v>2025</v>
       </c>
       <c r="C36">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D36" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F36" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>3946</v>
+        <v>3944</v>
       </c>
       <c r="B37">
         <v>2025</v>
       </c>
       <c r="C37">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D37" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F37" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H37" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>3953</v>
+        <v>3945</v>
       </c>
       <c r="B38">
         <v>2025</v>
       </c>
       <c r="C38">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D38" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" t="s">
         <v>13</v>
       </c>
-      <c r="E38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G38" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H38" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>3954</v>
+        <v>3946</v>
       </c>
       <c r="B39">
         <v>2025</v>
       </c>
       <c r="C39">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D39" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" t="s">
+        <v>19</v>
+      </c>
+      <c r="F39" t="s">
         <v>13</v>
       </c>
-      <c r="E39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G39" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H39" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>3955</v>
+        <v>3953</v>
       </c>
       <c r="B40">
         <v>2025</v>
       </c>
       <c r="C40">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D40" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F40" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H40" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>3956</v>
+        <v>3954</v>
       </c>
       <c r="B41">
         <v>2025</v>
       </c>
       <c r="C41">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D41" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F41" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H41" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>3960</v>
+        <v>3955</v>
       </c>
       <c r="B42">
         <v>2025</v>
       </c>
       <c r="C42">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D42" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F42" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H42" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>3962</v>
+        <v>3956</v>
       </c>
       <c r="B43">
         <v>2025</v>
       </c>
       <c r="C43">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D43" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F43" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H43" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>3963</v>
+        <v>3960</v>
       </c>
       <c r="B44">
         <v>2025</v>
       </c>
       <c r="C44">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D44" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F44" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H44" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>3964</v>
+        <v>3962</v>
       </c>
       <c r="B45">
         <v>2025</v>
       </c>
       <c r="C45">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D45" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F45" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>3965</v>
+        <v>3963</v>
       </c>
       <c r="B46">
         <v>2025</v>
       </c>
       <c r="C46">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D46" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F46" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H46" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>3966</v>
+        <v>3964</v>
       </c>
       <c r="B47">
         <v>2025</v>
       </c>
       <c r="C47">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D47" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F47" t="s">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H47" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>3967</v>
+        <v>3965</v>
       </c>
       <c r="B48">
         <v>2025</v>
       </c>
       <c r="C48">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D48" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F48" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H48" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>3968</v>
+        <v>3966</v>
       </c>
       <c r="B49">
         <v>2025</v>
       </c>
       <c r="C49">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D49" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H49" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>3974</v>
+        <v>3967</v>
       </c>
       <c r="B50">
         <v>2025</v>
       </c>
       <c r="C50">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" t="s">
+        <v>19</v>
+      </c>
+      <c r="F50" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H50" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>3975</v>
+        <v>3968</v>
       </c>
       <c r="B51">
         <v>2025</v>
       </c>
       <c r="C51">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D51" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H51" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>3984</v>
+        <v>3974</v>
       </c>
       <c r="B52">
         <v>2025</v>
       </c>
       <c r="C52">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D52" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F52" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H52" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>3990</v>
+        <v>3975</v>
       </c>
       <c r="B53">
         <v>2025</v>
       </c>
       <c r="C53">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D53" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F53" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H53" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>3991</v>
+        <v>3984</v>
       </c>
       <c r="B54">
         <v>2025</v>
       </c>
       <c r="C54">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D54" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F54" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>125</v>
       </c>
       <c r="H54" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>3992</v>
+        <v>3990</v>
       </c>
       <c r="B55">
         <v>2025</v>
       </c>
       <c r="C55">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D55" t="s">
+        <v>18</v>
+      </c>
+      <c r="E55" t="s">
+        <v>19</v>
+      </c>
+      <c r="F55" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H55" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>3993</v>
+        <v>3991</v>
       </c>
       <c r="B56">
         <v>2025</v>
       </c>
       <c r="C56">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D56" t="s">
+        <v>18</v>
+      </c>
+      <c r="E56" t="s">
+        <v>19</v>
+      </c>
+      <c r="F56" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H56" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>3994</v>
+        <v>3992</v>
       </c>
       <c r="B57">
         <v>2025</v>
       </c>
       <c r="C57">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D57" t="s">
+        <v>18</v>
+      </c>
+      <c r="E57" t="s">
+        <v>19</v>
+      </c>
+      <c r="F57" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H57" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>3995</v>
+        <v>3993</v>
       </c>
       <c r="B58">
         <v>2025</v>
       </c>
       <c r="C58">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D58" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F58" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H58" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>4006</v>
+        <v>3994</v>
       </c>
       <c r="B59">
         <v>2025</v>
       </c>
       <c r="C59">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D59" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F59" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H59" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>4007</v>
+        <v>3995</v>
       </c>
       <c r="B60">
         <v>2025</v>
       </c>
       <c r="C60">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D60" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F60" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H60" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>4009</v>
+        <v>4006</v>
       </c>
       <c r="B61">
         <v>2025</v>
       </c>
       <c r="C61">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D61" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F61" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>139</v>
       </c>
       <c r="H61" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>4010</v>
+        <v>4007</v>
       </c>
       <c r="B62">
         <v>2025</v>
       </c>
       <c r="C62">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D62" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F62" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H62" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>4011</v>
+        <v>4009</v>
       </c>
       <c r="B63">
         <v>2025</v>
       </c>
       <c r="C63">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D63" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F63" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H63" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>4012</v>
+        <v>4010</v>
       </c>
       <c r="B64">
         <v>2025</v>
       </c>
       <c r="C64">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D64" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F64" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H64" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>4013</v>
+        <v>4011</v>
       </c>
       <c r="B65">
         <v>2025</v>
       </c>
       <c r="C65">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D65" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F65" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H65" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>4014</v>
+        <v>4012</v>
       </c>
       <c r="B66">
         <v>2025</v>
       </c>
       <c r="C66">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D66" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F66" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H66" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>4015</v>
+        <v>4013</v>
       </c>
       <c r="B67">
         <v>2025</v>
       </c>
       <c r="C67">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D67" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F67" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H67" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>4022</v>
+        <v>4014</v>
       </c>
       <c r="B68">
         <v>2025</v>
       </c>
       <c r="C68">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D68" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F68" t="s">
+        <v>49</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>4023</v>
+        <v>4015</v>
       </c>
       <c r="B69">
         <v>2025</v>
       </c>
       <c r="C69">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D69" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F69" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G69" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H69" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>4024</v>
+        <v>4022</v>
       </c>
       <c r="B70">
         <v>2025</v>
       </c>
       <c r="C70">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D70" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F70" t="s">
-        <v>44</v>
+        <v>157</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H70" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>4025</v>
+        <v>4023</v>
       </c>
       <c r="B71">
         <v>2025</v>
       </c>
       <c r="C71">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D71" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F71" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H71" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>4031</v>
+        <v>4024</v>
       </c>
       <c r="B72">
         <v>2025</v>
       </c>
       <c r="C72">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D72" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F72" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H72" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>4032</v>
+        <v>4025</v>
       </c>
       <c r="B73">
         <v>2025</v>
       </c>
       <c r="C73">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D73" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F73" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>164</v>
       </c>
       <c r="H73" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>4033</v>
+        <v>4031</v>
       </c>
       <c r="B74">
         <v>2025</v>
       </c>
       <c r="C74">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D74" t="s">
+        <v>18</v>
+      </c>
+      <c r="E74" t="s">
+        <v>19</v>
+      </c>
+      <c r="F74" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H74" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>4034</v>
+        <v>4032</v>
       </c>
       <c r="B75">
         <v>2025</v>
       </c>
       <c r="C75">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D75" t="s">
+        <v>18</v>
+      </c>
+      <c r="E75" t="s">
+        <v>19</v>
+      </c>
+      <c r="F75" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>168</v>
       </c>
       <c r="H75" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>4049</v>
+        <v>4033</v>
       </c>
       <c r="B76">
         <v>2025</v>
       </c>
       <c r="C76">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D76" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F76" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H76" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>4050</v>
+        <v>4034</v>
       </c>
       <c r="B77">
         <v>2025</v>
       </c>
       <c r="C77">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D77" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F77" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>172</v>
       </c>
       <c r="H77" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>4051</v>
+        <v>4049</v>
       </c>
       <c r="B78">
         <v>2025</v>
       </c>
       <c r="C78">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D78" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F78" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H78" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>4052</v>
+        <v>4050</v>
       </c>
       <c r="B79">
         <v>2025</v>
       </c>
       <c r="C79">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D79" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E79" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F79" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>176</v>
       </c>
       <c r="H79" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>4053</v>
+        <v>4051</v>
       </c>
       <c r="B80">
         <v>2025</v>
       </c>
       <c r="C80">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D80" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F80" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H80" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>4054</v>
+        <v>4052</v>
       </c>
       <c r="B81">
         <v>2025</v>
       </c>
       <c r="C81">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D81" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E81" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F81" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H81" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>4055</v>
+        <v>4053</v>
       </c>
       <c r="B82">
         <v>2025</v>
       </c>
       <c r="C82">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D82" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F82" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H82" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>4056</v>
+        <v>4054</v>
       </c>
       <c r="B83">
         <v>2025</v>
       </c>
       <c r="C83">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D83" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E83" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F83" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H83" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>4057</v>
+        <v>4055</v>
       </c>
       <c r="B84">
         <v>2025</v>
       </c>
       <c r="C84">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D84" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E84" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F84" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H84" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>4058</v>
+        <v>4056</v>
       </c>
       <c r="B85">
         <v>2025</v>
       </c>
       <c r="C85">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D85" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F85" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H85" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>4059</v>
+        <v>4057</v>
       </c>
       <c r="B86">
         <v>2025</v>
       </c>
       <c r="C86">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D86" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F86" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>190</v>
       </c>
       <c r="H86" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>4064</v>
+        <v>4058</v>
       </c>
       <c r="B87">
         <v>2025</v>
       </c>
       <c r="C87">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D87" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F87" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H87" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>4065</v>
+        <v>4059</v>
       </c>
       <c r="B88">
         <v>2025</v>
       </c>
       <c r="C88">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D88" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F88" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>194</v>
       </c>
       <c r="H88" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>4066</v>
+        <v>4064</v>
       </c>
       <c r="B89">
         <v>2025</v>
       </c>
       <c r="C89">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D89" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F89" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>196</v>
       </c>
       <c r="H89" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>4067</v>
+        <v>4065</v>
       </c>
       <c r="B90">
         <v>2025</v>
       </c>
       <c r="C90">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D90" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F90" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H90" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>4068</v>
+        <v>4066</v>
       </c>
       <c r="B91">
         <v>2025</v>
       </c>
       <c r="C91">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D91" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F91" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>200</v>
       </c>
       <c r="H91" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>4069</v>
+        <v>4067</v>
       </c>
       <c r="B92">
         <v>2025</v>
       </c>
       <c r="C92">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D92" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F92" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>202</v>
       </c>
       <c r="H92" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>4070</v>
+        <v>4068</v>
       </c>
       <c r="B93">
         <v>2025</v>
       </c>
       <c r="C93">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D93" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F93" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>204</v>
       </c>
       <c r="H93" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>4071</v>
+        <v>4069</v>
       </c>
       <c r="B94">
         <v>2025</v>
       </c>
       <c r="C94">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D94" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F94" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>206</v>
       </c>
       <c r="H94" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>4072</v>
+        <v>4070</v>
       </c>
       <c r="B95">
         <v>2025</v>
       </c>
       <c r="C95">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D95" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F95" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>208</v>
       </c>
       <c r="H95" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>4076</v>
+        <v>4071</v>
       </c>
       <c r="B96">
         <v>2025</v>
       </c>
       <c r="C96">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D96" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F96" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H96" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>4077</v>
+        <v>4072</v>
       </c>
       <c r="B97">
         <v>2025</v>
       </c>
       <c r="C97">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D97" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F97" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H97" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>4078</v>
+        <v>4076</v>
       </c>
       <c r="B98">
         <v>2025</v>
       </c>
       <c r="C98">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D98" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F98" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H98" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>4079</v>
+        <v>4077</v>
       </c>
       <c r="B99">
         <v>2025</v>
       </c>
       <c r="C99">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D99" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F99" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H99" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>4080</v>
+        <v>4078</v>
       </c>
       <c r="B100">
         <v>2025</v>
       </c>
       <c r="C100">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D100" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F100" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>218</v>
       </c>
       <c r="H100" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>4085</v>
+        <v>4079</v>
       </c>
       <c r="B101">
         <v>2025</v>
       </c>
       <c r="C101">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D101" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F101" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>220</v>
       </c>
       <c r="H101" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>4086</v>
+        <v>4080</v>
       </c>
       <c r="B102">
         <v>2025</v>
       </c>
       <c r="C102">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D102" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F102" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H102" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>4087</v>
+        <v>4085</v>
       </c>
       <c r="B103">
         <v>2025</v>
       </c>
       <c r="C103">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D103" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F103" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>224</v>
       </c>
       <c r="H103" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>4088</v>
+        <v>4086</v>
       </c>
       <c r="B104">
         <v>2025</v>
       </c>
       <c r="C104">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D104" t="s">
+        <v>18</v>
+      </c>
+      <c r="E104" t="s">
+        <v>19</v>
+      </c>
+      <c r="F104" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>226</v>
       </c>
       <c r="H104" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>4089</v>
+        <v>4087</v>
       </c>
       <c r="B105">
         <v>2025</v>
       </c>
       <c r="C105">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D105" t="s">
+        <v>18</v>
+      </c>
+      <c r="E105" t="s">
+        <v>19</v>
+      </c>
+      <c r="F105" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H105" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>4020</v>
+        <v>4088</v>
       </c>
       <c r="B106">
         <v>2025</v>
       </c>
       <c r="C106">
-        <v>1</v>
+        <v>103</v>
       </c>
       <c r="D106" t="s">
+        <v>18</v>
+      </c>
+      <c r="E106" t="s">
+        <v>19</v>
+      </c>
+      <c r="F106" t="s">
+        <v>23</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="E106" t="s">
+      <c r="H106" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>3942</v>
+        <v>4089</v>
       </c>
       <c r="B107">
         <v>2025</v>
       </c>
       <c r="C107">
-        <v>1</v>
+        <v>104</v>
       </c>
       <c r="D107" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="F107" t="s">
-        <v>236</v>
+        <v>23</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="H107" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>3952</v>
+        <v>4092</v>
       </c>
       <c r="B108">
         <v>2025</v>
       </c>
       <c r="C108">
-        <v>2</v>
+        <v>105</v>
       </c>
       <c r="D108" t="s">
+        <v>18</v>
+      </c>
+      <c r="E108" t="s">
+        <v>19</v>
+      </c>
+      <c r="F108" t="s">
+        <v>10</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="E108" t="s">
+      <c r="H108" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>3969</v>
+        <v>4104</v>
       </c>
       <c r="B109">
         <v>2025</v>
       </c>
       <c r="C109">
-        <v>3</v>
+        <v>106</v>
       </c>
       <c r="D109" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="E109" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="F109" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="H109" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>3982</v>
+        <v>4105</v>
       </c>
       <c r="B110">
         <v>2025</v>
       </c>
       <c r="C110">
-        <v>4</v>
+        <v>107</v>
       </c>
       <c r="D110" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="E110" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="F110" t="s">
-        <v>236</v>
+        <v>20</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="H110" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>4004</v>
+        <v>4106</v>
       </c>
       <c r="B111">
         <v>2025</v>
       </c>
       <c r="C111">
-        <v>5</v>
+        <v>108</v>
       </c>
       <c r="D111" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="F111" t="s">
-        <v>236</v>
+        <v>20</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="H111" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>4005</v>
+        <v>4107</v>
       </c>
       <c r="B112">
         <v>2025</v>
       </c>
       <c r="C112">
-        <v>6</v>
+        <v>109</v>
       </c>
       <c r="D112" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="F112" t="s">
-        <v>236</v>
+        <v>20</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="H112" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>4019</v>
+        <v>4108</v>
       </c>
       <c r="B113">
         <v>2025</v>
       </c>
       <c r="C113">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="D113" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="F113" t="s">
-        <v>236</v>
+        <v>20</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="H113" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>4046</v>
+        <v>4109</v>
       </c>
       <c r="B114">
         <v>2025</v>
       </c>
       <c r="C114">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="D114" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="F114" t="s">
-        <v>236</v>
+        <v>65</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="H114" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>4047</v>
+        <v>4110</v>
       </c>
       <c r="B115">
         <v>2025</v>
       </c>
       <c r="C115">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="D115" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="F115" t="s">
-        <v>236</v>
+        <v>65</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="H115" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>4048</v>
+        <v>4111</v>
       </c>
       <c r="B116">
         <v>2025</v>
       </c>
       <c r="C116">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="D116" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="F116" t="s">
-        <v>236</v>
+        <v>65</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="H116" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>4062</v>
+        <v>4112</v>
       </c>
       <c r="B117">
         <v>2025</v>
       </c>
       <c r="C117">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="D117" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="F117" t="s">
-        <v>256</v>
+        <v>65</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="H117" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>3897</v>
+        <v>4113</v>
       </c>
       <c r="B118">
         <v>2025</v>
       </c>
       <c r="C118">
-        <v>1</v>
+        <v>115</v>
       </c>
       <c r="D118" t="s">
-        <v>259</v>
+        <v>18</v>
       </c>
       <c r="E118" t="s">
-        <v>260</v>
+        <v>19</v>
+      </c>
+      <c r="F118" t="s">
+        <v>65</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="H118" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>3898</v>
+        <v>4128</v>
       </c>
       <c r="B119">
         <v>2025</v>
       </c>
       <c r="C119">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D119" t="s">
+        <v>256</v>
+      </c>
+      <c r="E119" t="s">
+        <v>257</v>
+      </c>
+      <c r="F119" t="s">
+        <v>258</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H119" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>3899</v>
+        <v>4020</v>
       </c>
       <c r="B120">
         <v>2025</v>
       </c>
       <c r="C120">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D120" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E120" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F120" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="H120" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>3919</v>
+        <v>4117</v>
       </c>
       <c r="B121">
         <v>2025</v>
       </c>
       <c r="C121">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D121" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E121" t="s">
-        <v>260</v>
+        <v>265</v>
+      </c>
+      <c r="F121" t="s">
+        <v>258</v>
       </c>
       <c r="G121" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H121" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>3920</v>
+        <v>4118</v>
       </c>
       <c r="B122">
         <v>2025</v>
       </c>
       <c r="C122">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D122" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E122" t="s">
-        <v>260</v>
+        <v>265</v>
+      </c>
+      <c r="F122" t="s">
+        <v>258</v>
       </c>
       <c r="G122" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H122" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>3921</v>
+        <v>3942</v>
       </c>
       <c r="B123">
         <v>2025</v>
       </c>
       <c r="C123">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D123" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E123" t="s">
-        <v>260</v>
+        <v>271</v>
+      </c>
+      <c r="F123" t="s">
+        <v>272</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H123" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>3922</v>
+        <v>3952</v>
       </c>
       <c r="B124">
         <v>2025</v>
       </c>
       <c r="C124">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D124" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E124" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H124" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>3923</v>
+        <v>3969</v>
       </c>
       <c r="B125">
         <v>2025</v>
       </c>
       <c r="C125">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D125" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E125" t="s">
-        <v>260</v>
+        <v>271</v>
+      </c>
+      <c r="F125" t="s">
+        <v>49</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H125" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>3924</v>
+        <v>3982</v>
       </c>
       <c r="B126">
         <v>2025</v>
       </c>
       <c r="C126">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D126" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E126" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="F126" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H126" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>3925</v>
+        <v>4004</v>
       </c>
       <c r="B127">
         <v>2025</v>
       </c>
       <c r="C127">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D127" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E127" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="F127" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="H127" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>3938</v>
+        <v>4005</v>
       </c>
       <c r="B128">
         <v>2025</v>
       </c>
       <c r="C128">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D128" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E128" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="F128" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="H128" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>3939</v>
+        <v>4019</v>
       </c>
       <c r="B129">
         <v>2025</v>
       </c>
       <c r="C129">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D129" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E129" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="F129" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H129" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>3940</v>
+        <v>4046</v>
       </c>
       <c r="B130">
         <v>2025</v>
       </c>
       <c r="C130">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D130" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E130" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="F130" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="H130" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>3941</v>
+        <v>4047</v>
       </c>
       <c r="B131">
         <v>2025</v>
       </c>
       <c r="C131">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D131" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E131" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="F131" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H131" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>3947</v>
+        <v>4048</v>
       </c>
       <c r="B132">
         <v>2025</v>
       </c>
       <c r="C132">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D132" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E132" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="F132" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H132" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>3948</v>
+        <v>4062</v>
       </c>
       <c r="B133">
         <v>2025</v>
       </c>
       <c r="C133">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E133" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="F133" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H133" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>3949</v>
+        <v>3897</v>
       </c>
       <c r="B134">
         <v>2025</v>
       </c>
       <c r="C134">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="D134" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E134" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>295</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="H134" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>3950</v>
+        <v>3898</v>
       </c>
       <c r="B135">
         <v>2025</v>
       </c>
       <c r="C135">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D135" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E135" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F135" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="H135" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>3951</v>
+        <v>3899</v>
       </c>
       <c r="B136">
         <v>2025</v>
       </c>
       <c r="C136">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D136" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E136" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F136" t="s">
-        <v>236</v>
+        <v>10</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="H136" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>3957</v>
+        <v>3919</v>
       </c>
       <c r="B137">
         <v>2025</v>
       </c>
       <c r="C137">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="D137" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E137" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>295</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="H137" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>3958</v>
+        <v>3920</v>
       </c>
       <c r="B138">
         <v>2025</v>
       </c>
       <c r="C138">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="D138" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E138" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>295</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="H138" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>3959</v>
+        <v>3921</v>
       </c>
       <c r="B139">
         <v>2025</v>
       </c>
       <c r="C139">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="D139" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E139" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>295</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="H139" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>3961</v>
+        <v>3922</v>
       </c>
       <c r="B140">
         <v>2025</v>
       </c>
       <c r="C140">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D140" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E140" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>295</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="H140" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>3970</v>
+        <v>3923</v>
       </c>
       <c r="B141">
         <v>2025</v>
       </c>
       <c r="C141">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="D141" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E141" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>295</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="H141" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>3971</v>
+        <v>3924</v>
       </c>
       <c r="B142">
         <v>2025</v>
       </c>
       <c r="C142">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="D142" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E142" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F142" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H142" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>3972</v>
+        <v>3925</v>
       </c>
       <c r="B143">
         <v>2025</v>
       </c>
       <c r="C143">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D143" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E143" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F143" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="H143" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>3973</v>
+        <v>3938</v>
       </c>
       <c r="B144">
         <v>2025</v>
       </c>
       <c r="C144">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E144" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F144" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="H144" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>3976</v>
+        <v>3939</v>
       </c>
       <c r="B145">
         <v>2025</v>
       </c>
       <c r="C145">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D145" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E145" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F145" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="H145" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>3977</v>
+        <v>3940</v>
       </c>
       <c r="B146">
         <v>2025</v>
       </c>
       <c r="C146">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D146" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E146" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F146" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H146" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>3978</v>
+        <v>3941</v>
       </c>
       <c r="B147">
         <v>2025</v>
       </c>
       <c r="C147">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D147" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E147" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F147" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="H147" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>3979</v>
+        <v>3947</v>
       </c>
       <c r="B148">
         <v>2025</v>
       </c>
       <c r="C148">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D148" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E148" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F148" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="H148" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>3980</v>
+        <v>3948</v>
       </c>
       <c r="B149">
         <v>2025</v>
       </c>
       <c r="C149">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D149" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E149" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F149" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="H149" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>3981</v>
+        <v>3949</v>
       </c>
       <c r="B150">
         <v>2025</v>
       </c>
       <c r="C150">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D150" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E150" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F150" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="H150" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>3985</v>
+        <v>3950</v>
       </c>
       <c r="B151">
         <v>2025</v>
       </c>
       <c r="C151">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D151" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E151" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F151" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="H151" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>3986</v>
+        <v>3951</v>
       </c>
       <c r="B152">
         <v>2025</v>
       </c>
       <c r="C152">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D152" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E152" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F152" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="H152" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>3987</v>
+        <v>3957</v>
       </c>
       <c r="B153">
         <v>2025</v>
       </c>
       <c r="C153">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D153" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E153" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F153" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="H153" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>3988</v>
+        <v>3958</v>
       </c>
       <c r="B154">
         <v>2025</v>
       </c>
       <c r="C154">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="D154" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E154" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F154" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="H154" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>3989</v>
+        <v>3959</v>
       </c>
       <c r="B155">
         <v>2025</v>
       </c>
       <c r="C155">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D155" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E155" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F155" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="H155" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>3997</v>
+        <v>3961</v>
       </c>
       <c r="B156">
         <v>2025</v>
       </c>
       <c r="C156">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="D156" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E156" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F156" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="H156" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>3998</v>
+        <v>3970</v>
       </c>
       <c r="B157">
         <v>2025</v>
       </c>
       <c r="C157">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D157" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E157" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F157" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="H157" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>4000</v>
+        <v>3971</v>
       </c>
       <c r="B158">
         <v>2025</v>
       </c>
       <c r="C158">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="D158" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E158" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F158" t="s">
-        <v>110</v>
+        <v>272</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="H158" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>4001</v>
+        <v>3972</v>
       </c>
       <c r="B159">
         <v>2025</v>
       </c>
       <c r="C159">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D159" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E159" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F159" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="H159" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>4002</v>
+        <v>3973</v>
       </c>
       <c r="B160">
         <v>2025</v>
       </c>
       <c r="C160">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="D160" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E160" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F160" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="H160" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>4003</v>
+        <v>3976</v>
       </c>
       <c r="B161">
         <v>2025</v>
       </c>
       <c r="C161">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D161" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E161" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F161" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="H161" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>4016</v>
+        <v>3977</v>
       </c>
       <c r="B162">
         <v>2025</v>
       </c>
       <c r="C162">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="D162" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E162" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F162" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="H162" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>4017</v>
+        <v>3978</v>
       </c>
       <c r="B163">
         <v>2025</v>
       </c>
       <c r="C163">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D163" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E163" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F163" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="H163" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>4018</v>
+        <v>3979</v>
       </c>
       <c r="B164">
         <v>2025</v>
       </c>
       <c r="C164">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="D164" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E164" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F164" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="H164" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>4021</v>
+        <v>3980</v>
       </c>
       <c r="B165">
         <v>2025</v>
       </c>
       <c r="C165">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D165" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E165" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F165" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="H165" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>4027</v>
+        <v>3981</v>
       </c>
       <c r="B166">
         <v>2025</v>
       </c>
       <c r="C166">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D166" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E166" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F166" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="H166" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>4028</v>
+        <v>3985</v>
       </c>
       <c r="B167">
         <v>2025</v>
       </c>
       <c r="C167">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D167" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E167" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F167" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="H167" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>4029</v>
+        <v>3986</v>
       </c>
       <c r="B168">
         <v>2025</v>
       </c>
       <c r="C168">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="D168" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E168" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F168" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="H168" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>4030</v>
+        <v>3987</v>
       </c>
       <c r="B169">
         <v>2025</v>
       </c>
       <c r="C169">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="D169" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E169" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F169" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="H169" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>4035</v>
+        <v>3988</v>
       </c>
       <c r="B170">
         <v>2025</v>
       </c>
       <c r="C170">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D170" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E170" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F170" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="H170" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>4036</v>
+        <v>3989</v>
       </c>
       <c r="B171">
         <v>2025</v>
       </c>
       <c r="C171">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="D171" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E171" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F171" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="H171" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>4037</v>
+        <v>3997</v>
       </c>
       <c r="B172">
         <v>2025</v>
       </c>
       <c r="C172">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="D172" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E172" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F172" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="H172" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>4038</v>
+        <v>3998</v>
       </c>
       <c r="B173">
         <v>2025</v>
       </c>
       <c r="C173">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="D173" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E173" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F173" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="H173" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>4039</v>
+        <v>4000</v>
       </c>
       <c r="B174">
         <v>2025</v>
       </c>
       <c r="C174">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D174" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E174" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F174" t="s">
-        <v>236</v>
+        <v>10</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="H174" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>4040</v>
+        <v>4001</v>
       </c>
       <c r="B175">
         <v>2025</v>
       </c>
       <c r="C175">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="D175" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E175" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F175" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="H175" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>4041</v>
+        <v>4002</v>
       </c>
       <c r="B176">
         <v>2025</v>
       </c>
       <c r="C176">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="D176" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E176" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F176" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="H176" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>4042</v>
+        <v>4003</v>
       </c>
       <c r="B177">
         <v>2025</v>
       </c>
       <c r="C177">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="D177" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E177" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F177" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="H177" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>4043</v>
+        <v>4016</v>
       </c>
       <c r="B178">
         <v>2025</v>
       </c>
       <c r="C178">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="D178" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E178" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F178" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="H178" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>4044</v>
+        <v>4017</v>
       </c>
       <c r="B179">
         <v>2025</v>
       </c>
       <c r="C179">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="D179" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E179" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F179" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="H179" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>4045</v>
+        <v>4018</v>
       </c>
       <c r="B180">
         <v>2025</v>
       </c>
       <c r="C180">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="D180" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E180" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F180" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="H180" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>4060</v>
+        <v>4021</v>
       </c>
       <c r="B181">
         <v>2025</v>
       </c>
       <c r="C181">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="D181" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E181" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F181" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="H181" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>4061</v>
+        <v>4027</v>
       </c>
       <c r="B182">
         <v>2025</v>
       </c>
       <c r="C182">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D182" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E182" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F182" t="s">
-        <v>110</v>
+        <v>272</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="H182" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>4063</v>
+        <v>4028</v>
       </c>
       <c r="B183">
         <v>2025</v>
       </c>
       <c r="C183">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="D183" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E183" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F183" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="H183" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>4073</v>
+        <v>4029</v>
       </c>
       <c r="B184">
         <v>2025</v>
       </c>
       <c r="C184">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="D184" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E184" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F184" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="H184" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>4074</v>
+        <v>4030</v>
       </c>
       <c r="B185">
         <v>2025</v>
       </c>
       <c r="C185">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="D185" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E185" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F185" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="H185" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>4075</v>
+        <v>4035</v>
       </c>
       <c r="B186">
         <v>2025</v>
       </c>
       <c r="C186">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="D186" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E186" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F186" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="H186" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>4081</v>
+        <v>4036</v>
       </c>
       <c r="B187">
         <v>2025</v>
       </c>
       <c r="C187">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="D187" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E187" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F187" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="H187" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>4082</v>
+        <v>4037</v>
       </c>
       <c r="B188">
         <v>2025</v>
       </c>
       <c r="C188">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D188" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E188" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F188" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="H188" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>4083</v>
+        <v>4038</v>
       </c>
       <c r="B189">
         <v>2025</v>
       </c>
       <c r="C189">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="D189" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E189" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F189" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="H189" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>4084</v>
+        <v>4039</v>
       </c>
       <c r="B190">
         <v>2025</v>
       </c>
       <c r="C190">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="D190" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="E190" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="F190" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="H190" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>3983</v>
+        <v>4040</v>
       </c>
       <c r="B191">
         <v>2025</v>
       </c>
       <c r="C191">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="D191" t="s">
-        <v>406</v>
+        <v>294</v>
       </c>
       <c r="E191" t="s">
-        <v>407</v>
+        <v>295</v>
       </c>
       <c r="F191" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="H191" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>3996</v>
+        <v>4041</v>
       </c>
       <c r="B192">
         <v>2025</v>
       </c>
       <c r="C192">
-        <v>2</v>
+        <v>59</v>
       </c>
       <c r="D192" t="s">
-        <v>406</v>
+        <v>294</v>
       </c>
       <c r="E192" t="s">
-        <v>407</v>
+        <v>295</v>
       </c>
       <c r="F192" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H192" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>3999</v>
+        <v>4042</v>
       </c>
       <c r="B193">
         <v>2025</v>
       </c>
       <c r="C193">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="D193" t="s">
-        <v>412</v>
+        <v>294</v>
       </c>
       <c r="E193" t="s">
+        <v>295</v>
+      </c>
+      <c r="F193" t="s">
+        <v>272</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="F193" t="s">
-[...2 lines deleted...]
-      <c r="G193" s="1" t="s">
+      <c r="H193" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
+        <v>4043</v>
+      </c>
+      <c r="B194">
+        <v>2025</v>
+      </c>
+      <c r="C194">
+        <v>61</v>
+      </c>
+      <c r="D194" t="s">
+        <v>294</v>
+      </c>
+      <c r="E194" t="s">
+        <v>295</v>
+      </c>
+      <c r="F194" t="s">
+        <v>272</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H194" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>4044</v>
+      </c>
+      <c r="B195">
+        <v>2025</v>
+      </c>
+      <c r="C195">
+        <v>62</v>
+      </c>
+      <c r="D195" t="s">
+        <v>294</v>
+      </c>
+      <c r="E195" t="s">
+        <v>295</v>
+      </c>
+      <c r="F195" t="s">
+        <v>272</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H195" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>4045</v>
+      </c>
+      <c r="B196">
+        <v>2025</v>
+      </c>
+      <c r="C196">
+        <v>63</v>
+      </c>
+      <c r="D196" t="s">
+        <v>294</v>
+      </c>
+      <c r="E196" t="s">
+        <v>295</v>
+      </c>
+      <c r="F196" t="s">
+        <v>272</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H196" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>4060</v>
+      </c>
+      <c r="B197">
+        <v>2025</v>
+      </c>
+      <c r="C197">
+        <v>64</v>
+      </c>
+      <c r="D197" t="s">
+        <v>294</v>
+      </c>
+      <c r="E197" t="s">
+        <v>295</v>
+      </c>
+      <c r="F197" t="s">
+        <v>272</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H197" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>4061</v>
+      </c>
+      <c r="B198">
+        <v>2025</v>
+      </c>
+      <c r="C198">
+        <v>65</v>
+      </c>
+      <c r="D198" t="s">
+        <v>294</v>
+      </c>
+      <c r="E198" t="s">
+        <v>295</v>
+      </c>
+      <c r="F198" t="s">
+        <v>10</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H198" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>4063</v>
+      </c>
+      <c r="B199">
+        <v>2025</v>
+      </c>
+      <c r="C199">
+        <v>66</v>
+      </c>
+      <c r="D199" t="s">
+        <v>294</v>
+      </c>
+      <c r="E199" t="s">
+        <v>295</v>
+      </c>
+      <c r="F199" t="s">
+        <v>272</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H199" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>4073</v>
+      </c>
+      <c r="B200">
+        <v>2025</v>
+      </c>
+      <c r="C200">
+        <v>67</v>
+      </c>
+      <c r="D200" t="s">
+        <v>294</v>
+      </c>
+      <c r="E200" t="s">
+        <v>295</v>
+      </c>
+      <c r="F200" t="s">
+        <v>272</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H200" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>4074</v>
+      </c>
+      <c r="B201">
+        <v>2025</v>
+      </c>
+      <c r="C201">
+        <v>68</v>
+      </c>
+      <c r="D201" t="s">
+        <v>294</v>
+      </c>
+      <c r="E201" t="s">
+        <v>295</v>
+      </c>
+      <c r="F201" t="s">
+        <v>272</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H201" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>4075</v>
+      </c>
+      <c r="B202">
+        <v>2025</v>
+      </c>
+      <c r="C202">
+        <v>69</v>
+      </c>
+      <c r="D202" t="s">
+        <v>294</v>
+      </c>
+      <c r="E202" t="s">
+        <v>295</v>
+      </c>
+      <c r="F202" t="s">
+        <v>272</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H202" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>4081</v>
+      </c>
+      <c r="B203">
+        <v>2025</v>
+      </c>
+      <c r="C203">
+        <v>70</v>
+      </c>
+      <c r="D203" t="s">
+        <v>294</v>
+      </c>
+      <c r="E203" t="s">
+        <v>295</v>
+      </c>
+      <c r="F203" t="s">
+        <v>272</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H203" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>4082</v>
+      </c>
+      <c r="B204">
+        <v>2025</v>
+      </c>
+      <c r="C204">
+        <v>71</v>
+      </c>
+      <c r="D204" t="s">
+        <v>294</v>
+      </c>
+      <c r="E204" t="s">
+        <v>295</v>
+      </c>
+      <c r="F204" t="s">
+        <v>272</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H204" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>4083</v>
+      </c>
+      <c r="B205">
+        <v>2025</v>
+      </c>
+      <c r="C205">
+        <v>72</v>
+      </c>
+      <c r="D205" t="s">
+        <v>294</v>
+      </c>
+      <c r="E205" t="s">
+        <v>295</v>
+      </c>
+      <c r="F205" t="s">
+        <v>272</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H205" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>4084</v>
+      </c>
+      <c r="B206">
+        <v>2025</v>
+      </c>
+      <c r="C206">
+        <v>73</v>
+      </c>
+      <c r="D206" t="s">
+        <v>294</v>
+      </c>
+      <c r="E206" t="s">
+        <v>295</v>
+      </c>
+      <c r="F206" t="s">
+        <v>272</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H206" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>4090</v>
+      </c>
+      <c r="B207">
+        <v>2025</v>
+      </c>
+      <c r="C207">
+        <v>74</v>
+      </c>
+      <c r="D207" t="s">
+        <v>294</v>
+      </c>
+      <c r="E207" t="s">
+        <v>295</v>
+      </c>
+      <c r="F207" t="s">
+        <v>272</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H207" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>4091</v>
+      </c>
+      <c r="B208">
+        <v>2025</v>
+      </c>
+      <c r="C208">
+        <v>75</v>
+      </c>
+      <c r="D208" t="s">
+        <v>294</v>
+      </c>
+      <c r="E208" t="s">
+        <v>295</v>
+      </c>
+      <c r="F208" t="s">
+        <v>272</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H208" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>4093</v>
+      </c>
+      <c r="B209">
+        <v>2025</v>
+      </c>
+      <c r="C209">
+        <v>76</v>
+      </c>
+      <c r="D209" t="s">
+        <v>294</v>
+      </c>
+      <c r="E209" t="s">
+        <v>295</v>
+      </c>
+      <c r="F209" t="s">
+        <v>272</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H209" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>4094</v>
+      </c>
+      <c r="B210">
+        <v>2025</v>
+      </c>
+      <c r="C210">
+        <v>77</v>
+      </c>
+      <c r="D210" t="s">
+        <v>294</v>
+      </c>
+      <c r="E210" t="s">
+        <v>295</v>
+      </c>
+      <c r="F210" t="s">
+        <v>272</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H210" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>4095</v>
+      </c>
+      <c r="B211">
+        <v>2025</v>
+      </c>
+      <c r="C211">
+        <v>78</v>
+      </c>
+      <c r="D211" t="s">
+        <v>294</v>
+      </c>
+      <c r="E211" t="s">
+        <v>295</v>
+      </c>
+      <c r="F211" t="s">
+        <v>272</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H211" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>4096</v>
+      </c>
+      <c r="B212">
+        <v>2025</v>
+      </c>
+      <c r="C212">
+        <v>79</v>
+      </c>
+      <c r="D212" t="s">
+        <v>294</v>
+      </c>
+      <c r="E212" t="s">
+        <v>295</v>
+      </c>
+      <c r="F212" t="s">
+        <v>272</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H212" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>4097</v>
+      </c>
+      <c r="B213">
+        <v>2025</v>
+      </c>
+      <c r="C213">
+        <v>80</v>
+      </c>
+      <c r="D213" t="s">
+        <v>294</v>
+      </c>
+      <c r="E213" t="s">
+        <v>295</v>
+      </c>
+      <c r="F213" t="s">
+        <v>272</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H213" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>4098</v>
+      </c>
+      <c r="B214">
+        <v>2025</v>
+      </c>
+      <c r="C214">
+        <v>81</v>
+      </c>
+      <c r="D214" t="s">
+        <v>294</v>
+      </c>
+      <c r="E214" t="s">
+        <v>295</v>
+      </c>
+      <c r="F214" t="s">
+        <v>272</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H214" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>4099</v>
+      </c>
+      <c r="B215">
+        <v>2025</v>
+      </c>
+      <c r="C215">
+        <v>82</v>
+      </c>
+      <c r="D215" t="s">
+        <v>294</v>
+      </c>
+      <c r="E215" t="s">
+        <v>295</v>
+      </c>
+      <c r="F215" t="s">
+        <v>272</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H215" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>4100</v>
+      </c>
+      <c r="B216">
+        <v>2025</v>
+      </c>
+      <c r="C216">
+        <v>83</v>
+      </c>
+      <c r="D216" t="s">
+        <v>294</v>
+      </c>
+      <c r="E216" t="s">
+        <v>295</v>
+      </c>
+      <c r="F216" t="s">
+        <v>272</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H216" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>4101</v>
+      </c>
+      <c r="B217">
+        <v>2025</v>
+      </c>
+      <c r="C217">
+        <v>84</v>
+      </c>
+      <c r="D217" t="s">
+        <v>294</v>
+      </c>
+      <c r="E217" t="s">
+        <v>295</v>
+      </c>
+      <c r="F217" t="s">
+        <v>272</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H217" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>4102</v>
+      </c>
+      <c r="B218">
+        <v>2025</v>
+      </c>
+      <c r="C218">
+        <v>85</v>
+      </c>
+      <c r="D218" t="s">
+        <v>294</v>
+      </c>
+      <c r="E218" t="s">
+        <v>295</v>
+      </c>
+      <c r="F218" t="s">
+        <v>272</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H218" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>4103</v>
+      </c>
+      <c r="B219">
+        <v>2025</v>
+      </c>
+      <c r="C219">
+        <v>86</v>
+      </c>
+      <c r="D219" t="s">
+        <v>294</v>
+      </c>
+      <c r="E219" t="s">
+        <v>295</v>
+      </c>
+      <c r="F219" t="s">
+        <v>10</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H219" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>4114</v>
+      </c>
+      <c r="B220">
+        <v>2025</v>
+      </c>
+      <c r="C220">
+        <v>87</v>
+      </c>
+      <c r="D220" t="s">
+        <v>294</v>
+      </c>
+      <c r="E220" t="s">
+        <v>295</v>
+      </c>
+      <c r="F220" t="s">
+        <v>272</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H220" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>4115</v>
+      </c>
+      <c r="B221">
+        <v>2025</v>
+      </c>
+      <c r="C221">
+        <v>88</v>
+      </c>
+      <c r="D221" t="s">
+        <v>294</v>
+      </c>
+      <c r="E221" t="s">
+        <v>295</v>
+      </c>
+      <c r="F221" t="s">
+        <v>272</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H221" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>4116</v>
+      </c>
+      <c r="B222">
+        <v>2025</v>
+      </c>
+      <c r="C222">
+        <v>89</v>
+      </c>
+      <c r="D222" t="s">
+        <v>294</v>
+      </c>
+      <c r="E222" t="s">
+        <v>295</v>
+      </c>
+      <c r="F222" t="s">
+        <v>258</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H222" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>3983</v>
+      </c>
+      <c r="B223">
+        <v>2025</v>
+      </c>
+      <c r="C223">
+        <v>1</v>
+      </c>
+      <c r="D223" t="s">
+        <v>472</v>
+      </c>
+      <c r="E223" t="s">
+        <v>473</v>
+      </c>
+      <c r="F223" t="s">
+        <v>258</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H223" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>3996</v>
+      </c>
+      <c r="B224">
+        <v>2025</v>
+      </c>
+      <c r="C224">
+        <v>2</v>
+      </c>
+      <c r="D224" t="s">
+        <v>472</v>
+      </c>
+      <c r="E224" t="s">
+        <v>473</v>
+      </c>
+      <c r="F224" t="s">
+        <v>258</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H224" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>3999</v>
+      </c>
+      <c r="B225">
+        <v>2025</v>
+      </c>
+      <c r="C225">
+        <v>1</v>
+      </c>
+      <c r="D225" t="s">
+        <v>478</v>
+      </c>
+      <c r="E225" t="s">
+        <v>479</v>
+      </c>
+      <c r="F225" t="s">
+        <v>62</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H225" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
         <v>4026</v>
       </c>
-      <c r="B194">
-[...2 lines deleted...]
-      <c r="C194">
+      <c r="B226">
+        <v>2025</v>
+      </c>
+      <c r="C226">
         <v>2</v>
       </c>
-      <c r="D194" t="s">
-[...12 lines deleted...]
-        <v>417</v>
+      <c r="D226" t="s">
+        <v>478</v>
+      </c>
+      <c r="E226" t="s">
+        <v>479</v>
+      </c>
+      <c r="F226" t="s">
+        <v>62</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H226" t="s">
+        <v>482</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6871,50 +7898,82 @@
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>