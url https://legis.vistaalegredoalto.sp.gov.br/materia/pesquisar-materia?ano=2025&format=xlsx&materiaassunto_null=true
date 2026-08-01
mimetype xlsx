--- v1 (2026-04-09)
+++ v2 (2026-08-01)
@@ -45,1480 +45,1480 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4154/emenda_impositiva_1-2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4154/emenda_impositiva_1-2025.pdf</t>
   </si>
   <si>
     <t>MODIFIQUE-SE o Projeto de Lei nº 56, de 04 de setembro de 2025, que “Estima a receita e fixa a despesa do Município de Vista Alegre do Alto para o Exercício de 2026”, alterando o relatório anexo ao projeto em questão “Fichas da Despesa” e demais que se fizerem necessários.</t>
   </si>
   <si>
     <t>Flauzio da Silva</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4008/emenda__02-2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4008/emenda__02-2025.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE  o Artigo 2º do Projeto de Lei Complementar nº 05, de 30 de junho de 2025.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/</t>
   </si>
   <si>
     <t>SUPRIMI-SE do Artigo 15 do Projeto de Lei Complementar nº 01/2025, a expressão “com exceção dos casos e condições previstos no artigo 37, XVI da Constituição Federal”.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Felipe Stelutti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3900/ind01.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3900/ind01.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para colocar placas indicativas com os nomes das ruas no Bairro São Nicolau (CDHU).</t>
   </si>
   <si>
     <t>André Luiz Carniel</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3901/ind02.doc</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3901/ind02.doc</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que providencie legislação que disponha sobre a instituição do Programa de Recuperação Fiscal do Município.</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 Edson Balsanelli_x000D_
 Jose Macena Camelo_x000D_
 Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3902/ind03.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3902/ind03.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que instale um braço de luz na Rua Nápoles na altura do número 103.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3903/ind04.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3903/ind04.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que instale um braço de luz na Rua Veneza na altura do número 247.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3904/ind05.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3904/ind05.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que faça duas lombadas e redutores de velocidade na Avenida Armando Sales de Oliveira (em frente à Escola Irineu Julião, e outra que fica em frente o CRASS nas proximidades do número 11.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3905/ind06.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3905/ind06.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que faça a limpeza e dedetização na Cidade.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3906/ind07.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3906/ind07.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que torne Mão Única a Rua Marceonilío Teodoro de Lima e Inocêncio de Paula Eduardo, na altura do número 64 (sentido a área industrial, apenas um quarteirão).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3907/ind08.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3907/ind08.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que tome as providências necessárias para verificar a possibilidade de construir uma Lombo Faixa na travessa da Rua Inocêncio de Paula Eduardo com a Avenida Milton H. Yeakashi.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3908/ind09.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3908/ind09.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que tome as providências necessárias para verificar a possibilidade de contratar um Engenheiro Agrônomo para a Casa Da Agricultura Manoel Gill, localizada na Avenida Roma nº 30, município de Vista Alegre do Alto/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3909/ind10.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3909/ind10.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para verificar a possibilidade criar um local específico no, Cemitério Municipal, para colocar os restos mortais de falecidos, cujas urnas se encontram abandonadas, tomando o cuidado de se manter as devidas identificações de cada falecido (a).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3910/ind11.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3910/ind11.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que tome as providências necessárias para roçar as margens da Vicinal José Cury de Vista Alegre do Alto para Ariranha/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3911/ind12.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3911/ind12.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que tome as providências necessárias para roçar as margens da Vicinal José Antonio Fiorin de Vista Alegre do Alto para Taiaçu/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3912/ind13.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3912/ind13.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para a troca e/ou instalação de placas indicativas com os nomes das ruas da cidade.</t>
   </si>
   <si>
     <t>Anderson Soares Alonso</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3913/ind14.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3913/ind14.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para voltar a Ronda Rural, voltar a operar fazendo o patrulhamento preventivo na Área Rural do Município de Vista Alegre do Alto/SP, sendo pela Polícia Militar ou caso não consiga renovar o convênio poderá ser feito pela Guarda Municipal.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3914/ind15.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3914/ind15.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para que os jardins, parques e escolas públicas, prédios públicos em geral, tenham a devida manutenção, no que diz respeito à jardinagem, constantemente.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3915/ind16.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3915/ind16.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que verifique a possibilidade de estipular um dia da semana, especificamente, para a coleta exclusiva do lixo reciclável (sugestão: a quarta-feira).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3916/ind17.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3916/ind17.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que que faça 3 Lombadas na Avenida Mylton Sylvio Fiorani, no bairro Jardim dos Ypês, nas proximidades dos números 94, 362 e 534.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3917/ind18.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3917/ind18.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que conceda aos Servidores Públicos Municipais Auxílio Alimentação num valor de mínimo de 250,00, neste início de mandato, com o compromisso de alcançar um valor mínimo de R$1.000,00 até último ano do mandato em 2028.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3918/ind19.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3918/ind19.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para aquisição de um aparelho de Hemograma para o Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>Jose Macena Camelo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3926/ind20.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3926/ind20.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para a construção de um banheiro masculino e outro feminino e bebedouro de água na Quadra Esportiva que se encontra no bairro Center Park 2.</t>
   </si>
   <si>
     <t>Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3927/ind21.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3927/ind21.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para realizar a manutenção, limpeza e desentupir o bueiro da Avenida Santos Dumont na altura do número 244.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3928/ind22.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3928/ind22.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para colocar placas indicativas com os nomes das ruas nos dois Bairros, Alto da Boa Vista e Jardim Alvorada.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3929/ind23.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3929/ind23.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para realizar instalação de bancos com coberturas nos pontos de ônibus, no Alto da Boa Vista, Rua Roma, Praça Carboni- Rua dos Oitis.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3930/ind24.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3930/ind24.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para a troca e manutenção das lâmpadas da Rua Santos Dumont, nas proximidades do número 6.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3931/ind25.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3931/ind25.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para realizar a dedetização e fazer controle do mosquito Aedes Aegypti, transmissor da dengue e outras doenças.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3932/ind26.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3932/ind26.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para construir uma canaleta na Rua Alto da Boa Vista, nas proximidades do número 359.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3933/ind27.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3933/ind27.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para verificar a possibilidade de firmar convênio com o Horto de Deus de Monte Alto, a fim de possibilitar o tratamento de dependências química e alcoólicas.</t>
   </si>
   <si>
     <t>André Luiz Carniel_x000D_
 Edson Balsanelli_x000D_
 Felipe Stelutti_x000D_
 Jose Macena Camelo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3934/ind28.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3934/ind28.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal que tome as providências necessárias para verificar a possibilidade de construir uma lombada ou redutor de velocidade na Rua Minas Gerais, na altura do número 217.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3935/ind29.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3935/ind29.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que verifique a possibilidade de construir uma lombada ou redutor de velocidade na Rua Minas Gerais, na altura do número 235.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3936/ind30.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3936/ind30.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para instalação de forro térmico no pátio de alimentação e recreação da Escola Municipal Jardim Itália.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3937/ind31.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3937/ind31.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que verifique a possibilidade de implantar o armazenamento e a coleta de resíduos de materiais de construção em caçambas.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3943/ind32.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3943/ind32.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DA LAGOA DE TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3944/ind33.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3944/ind33.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA FEITO UM REPARO EM DOIS BUEIROS SENDO UM NA RUA: MILTON H.YAEKASHI, NA ALTURA DO NÚMERO 33, CENTRO, E O OUTRO NA RUA: HERCULANO DO LIVRAMENTO, NA ALTURA DO NÚMERO 79, CENTRO, E QUE TAMBÉM SEJA SUBSTITUIDO A TAMPA DE CONCRETO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3945/ind34.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3945/ind34.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE COLOQUE ILUMINAÇÃO NO ESPAÇO DE ÁREA VERDE, LOCALIZADO AO FUNDO DA COZINHA PILOTO "DALVA HELENA JACYNTHO ZERBINATTI" ENTRE O CAMPINHO E A ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3946/ind35.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3946/ind35.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE COLOQUE ILUMINAÇÃO NO BOULEVARD - ESPAÇO ENTRE A ÁREA INDUSTRIAL E O SÃO CRISTÓVÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3953/ind36.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3953/ind36.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA COLOCADO LÃMPADAS EM 4 (QUATRO) POSTES QUE AINDA NÃO POSSUEM NA RUA: SERGIPE, BAIRRO: BOA VISTA, NO PROLONGAMENTO DESTA RUA ÀREA INDUSTRIAL 2.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3954/ind37.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3954/ind37.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA LIMPAR OS BUEIROS OU BOCAS DE LOBO DE MANEIRA GERAL PARA QUE NÃO AJUDE A EVOLUIR A PROLIFERAÇÃO DO MOSQUITO DA DENGUE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3955/ind38.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3955/ind38.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA LIMPAR E TAMBÉM MANTER LIMPO O TERRENO NA AVENIDA SANTOS DUMONT, EM FRENTE A CDHU NO BAIRRO SÃO NICOLAU.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3956/ind39.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3956/ind39.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA DAR UMA ATENÇÃO ESPECIAL NAS TAMPAS DOS BUEIROS DA RUA OITIS NA ALTURA DO NÚMERO 263, JARDIM PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3960/ind40.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3960/ind40.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORIAS DO PROJETO EMEC - PROFª SIDNEY GONÇALVES FINCK DORIGAN, ONDE A MESMA NECESSITA DE REPAROS E MELHORIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3962/ind41.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3962/ind41.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA COLOCADO PLACA DE SINALIZAÇÃO PROIBIDO SEGUIR EM FRENTE NA RUA: PROF. ARISTEU SOARES DE CAMARGO JUNIOR, BAIRRO: CENTRO, ESQUINA DA AV: MONTE ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3963/ind42.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3963/ind42.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA IMPLANTADO JUNTAMENTE COM A SECRETÁRIA DE SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO O SISTEMA DE MONITORAMENTO (MURALHA PAULISTA), NO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3964/ind43_000969.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3964/ind43_000969.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA DAR MANUTENÇÃO NA DEPRESSÃO NO ASFALTO ESQUINA DA RUA JEREMIAS DE PAULA EDUARDO COM A AVENIDA DR. LUIZ ZACARIAS DE LIMA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3965/ind44_000970.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3965/ind44_000970.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A PINTURA DE TODAS AS LOMBADAS EXISTENTES NA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3966/ind45_000971.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3966/ind45_000971.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA COLOCAR GRADE DE PROTEÇÃO EM TODOS OS BUEIROS EXISTENTES NA CIDADE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3967/ind46_000972.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3967/ind46_000972.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VENHA A FAZER AQUISIÇÃO DE AO MENOS 4 TENDAS 10 X10 E 4 TENDAS 5 X 5, PARA EVENTOS EMERGENCIAIS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3968/ind47_000973.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3968/ind47_000973.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA COLOCAR SINALIZAÇÃO (PLACAS E LOMBADAS), NO PROLONGAMENTO DA RUA HERCULANO DO LIVRAMENTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3974/ind48.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3974/ind48.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL À POSSIBILIDADE DE CADASTRAR OS BAIRROS DO MUNICÍPIO POR CEP, FICANDO CADA SETOR DA CIDADE COM UM CEP ESPECÍFICO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3975/ind49.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3975/ind49.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL À POSSIBILIDADE DE TORNAR MÃO ÚNICA A RUA: CATANDUVA, BAIRRO CENTRO A PARTIR DA AV: MONTE ALTO E QUE SEJA INSTALADO UMA LOMBOFAIXA EM FRENTE À ESCOLA EMEI AURÉLIO BETTINI.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3984/ind50.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3984/ind50.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A REFORMA NOS BANHEIROS, TROCAR ALAMBRADO, CLIMATIZAR O REFEITÓRIO E FAZER UMA COBERTURA ENTRE O REFEITÓRIO E A ENTRADA DA ESCOLA.PROF.SIDNEY GONÇALVES FINCK DORIGAN.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3990/ind51.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3990/ind51.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA FAZER PINTURAS DO CAMPO DE "MALHA" COM TINTAS ADEQUADAS PARA O SEU FUNCIONAMENTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3991/ind52.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3991/ind52.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE FAÇA NOVO PISO, OU REPOSIÇÃO DO PISO DE GESSO NA BOCHA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3992/ind53.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3992/ind53.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE COLOQUE FAIXA AMARELA E PLACAS INDICATIVAS DE PROIBIDO ESTACIONAR NA RUA MINAS GERAIS ONDE SE ENCONTRA A PRAÇA DA BÍBLIA, ATÉ ESQUINA COM A RUA AMAPÁ. FICANDO PROIBIDO ESTACIONAR APENAS AO LADO ESQUERDO DA RUA, PARA QUEM VAI SENTIDO JARDIM DOS YPES.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3993/ind54.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3993/ind54.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA INSTALADA 01 (UMA) LOMBADA NA RUA: DR. ARMANDO SALLES DE OLIVEIRA, Nº 57, BAIRRO: CENTRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3994/ind55.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3994/ind55.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA INSTALADA 01 (UMA) LOMBADA NA RUA: TOCANTINS, Nº 103, BAIRRO: CENTER PARK II.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3995/ind56.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3995/ind56.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA VERIFICAR A POSSIBILIDADE DE CONSTRUIR UMA LOMBO FAIXA EM FRENTE AO SUPERMERCADO DIA ATÉ O ESTACIONAMENTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4006/ind58.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4006/ind58.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUIR UMA LOMBADA OU REDUTOR DE VELOCIDADE NA RUA VENEZA, JARDIM PRIMAVERA, NA ALTURA DO NÚMERO 140.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4007/ind59.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4007/ind59.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS SOBRE O PRÉDIO DA GUARDA MUNICIPAL, PARA QUE AJA MELHORIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4009/ind60.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4009/ind60.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS SOBRE A ILUMINAÇÃO DA PRAÇA AO LADO DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4010/ind61.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4010/ind61.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUIR UMA LOMBADA OU REDUTOR DE VELOCIDADE NA RUA HERCULANO DO LIVRAMENTO, NA ALTURA DO NÚMERO 168, EM FRENTE A DISTRIBUIDORA DE BEBIDAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4011/ind62.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4011/ind62.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE RELIGUE A CÂMERA DA AVENIDA 18 DE FEVEREIRO, PRÓXIMO Á ENTRADA E SAÍDA MUNICIPAL DA MARGINAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4012/ind63.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4012/ind63.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUIR LOMBADAS OU REDUTOR DE VELOCIDADE NAS PROXIMIDADES DA ÁREA INDUSTRIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4013/ind64.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4013/ind64.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROVIDÊNCIE A INSTALAÇÃO DE UM BRAÇO DE LUZ NA RUA VENEZA, NA ALTURA DO NÚMERO 247.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4014/ind65.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4014/ind65.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA FEITO REPARO NO ASFALTO NA RUA: LUIS BASSOLI, CRUZAMNETO COM A RUA: JOÃO RICARDO DE MELO, E OUTRO REPARO NA RUA: TEUTLY DA ROCHA CRUZAMENTO COM AV: SANTOS DUMONT.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4015/ind66.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4015/ind66.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA FEITO MANUTENÇÃO NOS PARQUINHOS, MELHORAR ILUMINAÇÃO, MANUTENÇÃO NOS BRINQUEDOS, PINTURA E VERNIZ, LIMPEZA E PODAS.</t>
   </si>
   <si>
     <t>Edson Balsanelli</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4022/ind67.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4022/ind67.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS PARA COLOCAR UMA PLACA INDICATIVA DE "PROIBIDO JOGAR LIXO" NA ESTRADA MUNICIPAL HILOCHI OUKUS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4023/ind68.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4023/ind68.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA INSTALADA 2 (DUAS) LOMBADAS NA RUA: HERCULANO DO LIVRAMENTO, Nº 438 E OUTRA NA MESMA RUA (OPOSTO).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4024/ind69.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4024/ind69.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA COLOCADO PLACAS SINALIZANDO (ESTACIONAMENTO PERMITIDO PARA IDOSOS), (ESTACIONAMENTO PERMITIDO PARA AUTISTAS) E (ESTACIONAMENTO PERMITIDO PARA DEFICIENTES), PRÓXIMO AS IGREJAS, BANCOS, SUPERMERCADOS E DEMAIS LOCAIS QUE SE FAZEM NECESSÁRIOS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4025/ind70.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4025/ind70.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFITO MUNICIPAL QUE DETERMINE ÀS SECRETARIAS COMPETENTES A IMEDIATA ADOÇÃO DE PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DO MEMORIAL EM HOMENAGEM ÀS VÍTIMAS DA COVID-19, CONFORME JÁ PREVISTA NA LEI MUNICIPAL Nº 2460, DE 20 DE MAIO DE 2021.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4031/ind71.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4031/ind71.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para melhorar a iluminação da Praça Central, bem como instalar mais longarinas).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4032/ind72.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4032/ind72.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para pintar a sinalização de PARE e lombadas da cidade e, ainda, as guias dos locais públicos.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4033/ind73.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4033/ind73.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja instalada 1 (uma) Lombada na Avenida: Luiz Bassoli, nº 597.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4034/ind74.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4034/ind74.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja instalada 1 (uma) Lombada na Rua: Gregório Todaro nº 275.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4049/ind75.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4049/ind75.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal sobre a necessidade de implementar políticas públicas eficazes de controle, fiscalização e conscientização quanto à presença de animais nas ruas, abrangendo:_x000D_
 _x000D_
 -Animais em situação de rua – intensificar programas de recolhimento, castração, vacinação e adoção responsável;_x000D_
 _x000D_
 -Animais com tutores – aplicar medidas educativas e punitivas aos proprietários que deixam seus animais circularem livremente em vias públicas;_x000D_
 _x000D_
 -Animais perigosos – fiscalizar rigorosamente o uso obrigatório de guia, coleira e focinheira para cães de raças de grande porte ou potencialmente agressivas.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4050/ind76.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4050/ind76.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que verifique a possibilidade de construir uma lombada na Rua Douglas Freitas, na altura do número 35.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4051/ind77.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4051/ind77.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja instalada 1 (uma) Lombada na Rua: Paraná: Odilon Leme X Mylton Silvio Fiorani, jardim dos Ipês.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4052/ind78.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4052/ind78.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para terminar o calçadão, com Iluminação e Bancos na Rua Itália, defronte ao Tato’ Bar.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4053/ind79.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4053/ind79.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para realizar a manutenção dos brinquedos dos parquinhos e do local na Praça dos Italianos, do Jardim Alvorada e de todos que existem no município.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4054/ind80.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4054/ind80.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para tapar buraco na Rua Ariranha em frente a área verde.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4055/ind81.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4055/ind81.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para verificar a possibilidade de implantar transporte público intramunicipal (dentro do município), facilitando a locomoção dos Bairros até o centro, sendo com dois (2) horários no período da manhã e dois (2) horários no período da tarde.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4056/ind82.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4056/ind82.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para instalar as Placas Nas Vat Municipal que foram denominadas, nos Prédios Públicos e nas Praças.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4057/ind83.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4057/ind83.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que faça um calçadão, com Iluminação e Bancos, na Avenida Pirangi-Bairro Carboni, em frente a área verde.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4058/ind84.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4058/ind84.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que faça um recapeamento asfáltico – asfaltando a Rua em frente a Nova Creche até o Cruzamento.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4059/ind85.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4059/ind85.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que faça a reforma e reative o Clube Recreativo de Vista Alegre do Alto/SP, recuperando o prédio e as piscinas para utilização da população.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4064/ind86.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4064/ind86.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que verifique a possibilidade de realizar o pagamento dos Tributos Municipais utilizando o Pix.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4065/ind87.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4065/ind87.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal e à Secretaria Municipal de Obras e Serviços Públicos que tomem as providências necessárias para a instalação de um bebedouro de água público com água gelada, na Praça da Bíblia no município de Vista Alegre do Alto/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4066/ind88.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4066/ind88.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que verifique a possibilidade de realizar evento de Motocross no Município de Vista Alegre do Alto/SP</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4067/ind89.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4067/ind89.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para realizar a Chegada da Folia de Reis em janeiro no Município de Vista Alegre do Alto/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4068/ind90.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4068/ind90.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que verifique a possibilidade de realizar em nosso município Evento de Som Automotivo.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4069/ind91.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4069/ind91.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que verifique a possibilidade de colocar bancos no parque ao lado da Cozinha Piloto “Dalva Helena Jacyntho Zerbinatti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4070/ind92.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4070/ind92.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para verificar a possibilidade de promover melhorias na Área Verde do Bairro Center Park II, a fim de tornar tal área um parque promovendo mais qualidade de vida aos residentes das proximidades do local.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4071/ind93.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4071/ind93.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja realizada manutenção da linha telefônica do POSTO DE SAÚDE, Emergência 192, devido não estar funcionando.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4072/ind94.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4072/ind94.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que providencie a instalação de 2 (duas) Lombadas, sendo uma na Rua Roma (Prolongamento) e outra no Bairro: Sovaco. Também necessária a instalação de placas sinalizando as referidas lombadas.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4076/ind95.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4076/ind95.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que providencie uma nova placa dos 100 anos de Fundação do Município.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4077/indicacao_no_96.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4077/indicacao_no_96.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para instalar bebedouros de água, conforme fotos anexas nos seguintes equipamentos públicos._x000D_
 - Praça Dr. Emílio Henrique Ower Sandolth;_x000D_
 - Quadra de Esportes Inácio Marques de Lima; e _x000D_
 - Escola Municipal Sidney Gonçalves Finck Dorigan (Programa).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4078/ind97.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4078/ind97.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para instalar bebedouros de água nos seguintes equipamentos públicos:_x000D_
 - Ginásio de Esportes Manoel Campos;_x000D_
 - Terminal Rodoviário Municipal Izilda Vendramini Esteves;_x000D_
 - Escola Municipal Sidney Gonçalves Finck Dorigan (Programa); _x000D_
 - Centro de Fisioterapia Etelvino de Souza Júnior;_x000D_
 - Campo Municipal Jobes da Rocha;_x000D_
 - Agendamento José dos Reis Esteves; e _x000D_
 - Centro Odontológico Municipal Lion Aidar.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4079/ind98.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4079/ind98.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja instalada uma tubulação com grelha na Rua: Manoel Marques, n° 546, Bairro: Centro.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4080/ind99.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4080/ind99.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que estude a possibilidade de implantação do Centro do Idoso em nosso Município.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4085/ind100.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4085/ind100.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que estude a possibilidade e a importância de instalar câmeras no interior do cemitério e trocar as lâmpadas que estão queimadas.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4086/ind101.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4086/ind101.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para instalação de placas indicativas com as denominações das estradas municipais.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4087/ind102.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4087/ind102.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para reposição e/ou manutenção das placas de sinalização nas seguintes estradas vicinais: a) Estrada Vicinal José Antonio Fiorin, que liga Vista Alegre do Alto a Taiaçu; b) Estrada Vicinal José Cury, que liga Vista Alegre do Alto a Ariranha.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4088/ind103.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4088/ind103.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para realizar a decoração Natalina nas praças e em todos os locais públicos de costume.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4089/ind104.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4089/ind104.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para realizar a dedetização na Cidade.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4092/ind105.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4092/ind105.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que verifique a possibilidade de entregar sacos de Lixo nas cores azul ou verde em todas as residências do município.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4104/ind106.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4104/ind106.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA INSTALADA 1 ( UMA) LOMBADA NA RUA: ONOR JOSÉ DOS SANTOS, NA ALTURA DO NÚMERO 27.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4105/ind107.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4105/ind107.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE FAZER UM RECAPE ENTRE AS RUAS FORTALEZA E A RUA PRATA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4106/ind108.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4106/ind108.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUIR UMA LOMBADA NA RUA OITIS NA ALTURA DO NÚMERO 231.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4107/ind109.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4107/ind109.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUIR UMA LOMBADA NA RUA AMAPÁ NA ALTURA DO NÚMERO 301.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4108/ind110.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4108/ind110.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE FAZER A MANUTENÇÃO DA CALÇADA DA EMEIF  IRINEU JULIÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4109/ind111.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4109/ind111.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO, LIMPEZA E COLOCAR AREIA NO PARQUINHO DO BAIRRO ALVORADA.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4110/ind112.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4110/ind112.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A LIMPEZA E MANUTENÇÃO DA ÀREA VERDE DA RUA RIO DE JANEIRO E TAMBÉM DA RUA AMAPÁ.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4111/ind113.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4111/ind113.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSARIAS PARA TAPAR OS BURACOS DA RUA AMAPÁ COM A RUA RIO DE JANEIRO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4112/ind114.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4112/ind114.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A TROCA DA LÂMPADA DO POSTE DA RUA VENEZA, EM FRENTE A LANCHONETE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4113/ind115.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4113/ind115.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR ENFEITE NATALINO NA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO AEROPORTO INTERNACIONAL DO NORTE PAULISTA</t>
   </si>
   <si>
     <t>ORCAM</t>
   </si>
   <si>
     <t>Orçamento da Camara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4020/orcamento_2026_001129.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4020/orcamento_2026_001129.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária do Poder Legislativo para o exercício de 2026.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4117/proj_dec_01_2025_contas_2022.doc</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4117/proj_dec_01_2025_contas_2022.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as contas anuais do exercício de 2022 da Prefeitura Municipal de Vista Alegre do Alto/SP.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4118/proj_dec_02_2025_contas_2023.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4118/proj_dec_02_2025_contas_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas anuais do exercício de 2023 da Prefeitura Municipal de Vista Alegre do Alto/SP.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nelson Antonio Rozani</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3942/plc_1_2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3942/plc_1_2025.pdf</t>
   </si>
   <si>
     <t>Reorganiza a Estrutura Administrativa e Cria Cargos em Comissão no Poder Executivo do Município de Vista Alegre do Alto, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3952/plc_02-2025_000922.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3952/plc_02-2025_000922.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP - "REFIS/2025" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3969/plc.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3969/plc.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR 35, DE 3 DE NOVEMBRO DE 2003, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3982/plc_04.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3982/plc_04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO QUADRO DE CARGOS EFETIVOS DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4004/plc_05-2025_001081.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4004/plc_05-2025_001081.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E REGUÇAMENTAÇÃO DE INCENTIVOS PARA CONSTRUÇÕES SUSTENTÁVEIS NO MUNICÍPIO DE VISTA ALEGRE DO ALTO POR MEIO DO IPTU ECOLÓGICO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4005/plc_06-2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4005/plc_06-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PRAZO DE ADESÃO AO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNCÍPIO DE VISTA ALEGRE DO ALTO - REFIS/2025, E DÁ OUTRAS PRODÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4019/plc_07-2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4019/plc_07-2025.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA DE NEGÓCIOS JURÍDICOS NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4046/plc_08_001160.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4047/plc_09_001161.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4046/plc_08_001160.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4047/plc_09_001161.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEGISLAÇÃO TRIBUTÁRIA MUNICIPAL - LEI COMPLEMENTAR Nº 35, DE 3 DE NOVEMBRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4048/plc_10_001162.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4048/plc_10_001162.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PARCELAMENTO DÉBITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIO NO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4062/plc_11_2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4062/plc_11_2025.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação de Função por Desempenho em Atividades de Licitação na Câmara Municipal de Vista Alegre do Alto, altera a Lei Complementar nº 194, de 10 de maio de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3897/pl_01-2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3897/pl_01-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE GERAL ANUAL DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3898/pl_02_-_rga_edilidade.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3898/pl_02_-_rga_edilidade.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS DA CÂMARA MUNICIPAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3899/pl_03_-_cria_e_denomina_areninha.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3899/pl_03_-_cria_e_denomina_areninha.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DA ARENINHA DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3919/pl_04-2025_000897.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3919/pl_04-2025_000897.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BENEFICIO DO AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3920/pl_05-2025_000898.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3920/pl_05-2025_000898.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 100.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3921/pl_06-2025_000899.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3921/pl_06-2025_000899.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir no Orçamento vigente um crédito adicional especial no valor de R$ 287.975,10 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3922/pl_07-2025_000900.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3922/pl_07-2025_000900.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir no Orçamento vigente um crédito adicional especial no valor de R$ 1.384.850,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3923/pl_08-2025_000901.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3923/pl_08-2025_000901.pdf</t>
   </si>
   <si>
     <t>Acresce Inciso ao Artigo 4º da Lei Municipal nº 1974/2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3924/pl_09_-_aux_alimentacao.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3924/pl_09_-_aux_alimentacao.pdf</t>
   </si>
   <si>
     <t>Institui o Benefício Auxilio Alimentação aos Funcionários da Câmara Municipal de Vista Alegre do Alto e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3925/pl_10_-_suplementacao_auxilio_alimentacao.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3925/pl_10_-_suplementacao_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal a abrir um crédito adicional especial no valor de R$ 15.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3938/pl_11_2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3938/pl_11_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Fontes de Combustíveis utilizados na Frota Pública do Município de Vista Alegre do Alto, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3939/pl_12_2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3939/pl_12_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir no Orçamento vigente um crédito adicional suplementar no valor de R$125.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3940/pl_13_2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3940/pl_13_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir no Orçamento vigente um crédito adicional especial no valor de R$721.146,35, e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3941/pl_14_2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3941/pl_14_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir no Orçamento vigente um crédito adicional suplementar no valor de R$363.100,00, e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3947/pl15_2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3947/pl15_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 56.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3948/pl_16-2025_000918.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3948/pl_16-2025_000918.pdf</t>
   </si>
   <si>
     <t>ACRESCE INCISO AO ARTIGO 4º DA LEI MUNICIPAL Nº 1974/2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3949/pl_17-2025_000919.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3949/pl_17-2025_000919.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO PROMOCIONAL VIDA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3950/pl_18-2025_000920.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3950/pl_18-2025_000920.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 30.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3951/pl_19-2025_000921.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3951/pl_19-2025_000921.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 40.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3957/pl20.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3957/pl20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO E REGULAMENTAÇÃO DO PROGRAMA MUNICIPAL DE EDUCAÇÃO AMBIENTAL E DO ESPAÇO DE EDUCAÇÃO AMBIENTAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3958/pl21.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3958/pl21.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 240.791,63, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3959/pl22.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3959/pl22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 595.249,27, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3961/pl_23-2025_000966.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3961/pl_23-2025_000966.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICONAL NO VALOR DE R$ 184.000,00 SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3970/pl_24.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3970/pl_24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 55.800,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3971/pl_25.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3971/pl_25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL NO MUNICÍPIO DE VISTA ALEGRE DO ALTO, COMUDEC.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3972/pl_26.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3972/pl_26.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 85.000,00.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3973/pl27.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3973/pl27.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 320.000,00.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3976/pl_28.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3977/pl_29.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3976/pl_28.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3977/pl_29.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 113.000,00.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3978/pl_30.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3978/pl_30.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 424.000,00.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3979/pl_31.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3979/pl_31.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 20.000,00.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3980/pl_32.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3980/pl_32.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A TRANSFERIR A TÍTULO DE AUXÍLIO E FIRMAR PARCERIA COM A ENTIDADE ASSOCIAÇÃO EDUCACIONAL, CULTURAL E DE ASSISTÊNCIA SOCIAL CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3981/pl_33.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3981/pl_33.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O PERÍODO DE 2026 A 2029.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3985/pl_34_-_orcamento_2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3985/pl_34_-_orcamento_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3986/pl_35_001044.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3986/pl_35_001044.pdf</t>
   </si>
   <si>
     <t>PRORROGA, ATÉ 31 DE DEZEMBRO DE 2026, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI Nº 2038, DE 23 DE JUNHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3987/pl_36_001045.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3987/pl_36_001045.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, DENOMINAÇÃO E DELIMITAÇÃO DE BAIRROS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3988/pl_37_001046.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3988/pl_37_001046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS INSTITUIÇOES DOS CONSELHOS ESCOLARES E DO FÓRUM DOS CONSELHOS ESCOLARES DAS UNIDADES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3989/pl_38_001047.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3989/pl_38_001047.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 171.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3997/pl_39_001066.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3997/pl_39_001066.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 54.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3998/pl_40_001067.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3998/pl_40_001067.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 12.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4000/pl_41-2025_001077.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4000/pl_41-2025_001077.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DO CENTRO CULTURAL DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4001/pl_42-2025_001078.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4001/pl_42-2025_001078.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 193.253,80, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4002/pl_43-2025_001079.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4002/pl_43-2025_001079.pdf</t>
   </si>
   <si>
     <t>AUTOORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 755,915,67, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4003/pl_44-2025_001080.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4003/pl_44-2025_001080.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 477.500,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4016/pl_45-2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4016/pl_45-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 610.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4017/pl_46-2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4017/pl_46-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 770.680,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4018/pl_47-2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4018/pl_47-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICONAL SUPLEMENTAR NO VALOR DE R$ 80.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4021/pl_48-2025.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4021/pl_48-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O LEGISLATIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 180.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4027/pl49_001139.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4027/pl49_001139.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL COMPBEM, O FUNDO A ELE VINCULADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4028/pl50_001140.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4028/pl50_001140.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E REGULAMENTAÇÃO DO PROGRAMA DE APOIO E INCENTIVO À COLETA SELETIVA NO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4029/pl51_001141.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4029/pl51_001141.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$324.267,27, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4030/pl52_001142.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4030/pl52_001142.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$300.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4035/pl_53_001144.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4035/pl_53_001144.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE LOCALIZADA NA RUA MANOEL MARQUES, Nº 172, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4036/pl_54_001145.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4036/pl_54_001145.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4037/pl_55_001146.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4037/pl_55_001146.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL NO VALOR DE R$ 717.000,00, SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4038/pl_56_001147.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4038/pl_56_001147.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4039/pl_57_001148.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4039/pl_57_001148.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 763.041,50, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4040/pl_58_001149.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4040/pl_58_001149.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 2.770.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4041/pl59_001155.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4041/pl59_001155.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 24.569,87, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4042/pl60_001156.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4042/pl60_001156.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 840.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4043/pl61_001157.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4043/pl61_001157.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE COMBATE AO DESEMPREGO E READAPTAÇÃO PROFISSIONAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4044/pl62_001158.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4044/pl62_001158.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PAGAR "PRÓ-LABORE" A POLICIAIS MILITARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4045/pl63_001159.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4045/pl63_001159.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 423.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4060/pl64.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4060/pl64.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.900.000,00, PARA A REFORMA DO ESTÁDIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4061/pl_65_-_cria_e_denomina_o_laboratorio_municipal_de_analises_clinicas_e_ultrassonografia.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4061/pl_65_-_cria_e_denomina_o_laboratorio_municipal_de_analises_clinicas_e_ultrassonografia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DO LABORATÓRIO MUNICIPAL DE ANÁLISES CLÍNICAS E ULTRASSONOGRAFIA DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4063/pl_66_001177.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4063/pl_66_001177.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir no orçamento vigente um crédito adicional suplementar no valor de R$225.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4073/pl_67_001178.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4073/pl_67_001178.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir no orçamento vigente um crédito adicional especial no valor de R$ 180.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4074/pl_68_001179.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4074/pl_68_001179.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir no orçamento vigente um crédito adicional suplementar no valor de R$ 560.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4075/pl_69_001180.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4075/pl_69_001180.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir no orçamento vigente um crédito adicional especial no valor de R$ 1.479.000,00, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4081/pl_70.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4081/pl_70.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 326.360,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4082/pl_71.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4082/pl_71.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 93.738,09 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4083/pl72.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4083/pl72.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.615.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4084/pl73.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4084/pl73.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 17.030,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4090/pl74.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4090/pl74.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 50.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4091/pl75.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4091/pl75.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 13.530,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4093/pl_76_001222.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4093/pl_76_001222.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 207.100,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4094/pl_77_001223.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4094/pl_77_001223.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 26.490,77, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4095/pl_78_001224.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4095/pl_78_001224.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ENTIDADE ASSOCIAÇÃO EDUCACIONAL, CULTURAL E DE ASSISTÊNCIA SOCIAL CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4096/pl_79_001225.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4096/pl_79_001225.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISTA ALEGRE DO ALTO, A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PIRANGI, DESTINADO À MANUTENÇÃO DA CASA DE ACOLHIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4097/pl_80_001226.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4097/pl_80_001226.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE ALTO - APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4098/pl_81_001227.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4099/pl_82_001228.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4098/pl_81_001227.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4099/pl_82_001228.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DE PIRANGI - "HOSPITAL BENEFICENTE JOSÉ PIRONDI PIRANGI", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4100/pl_83_001229.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4100/pl_83_001229.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO A FIRMAR PARCERIA COM A ENTIDADE FUNDAÇÃO PIO XII, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4101/pl_84_001230.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4101/pl_84_001230.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 168.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4102/pl_85_001231.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4102/pl_85_001231.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE PROFISSIONAIS QUE ACUMULAM FUNÇÃO, EMPREGO OU CARGO PÚBLICO, COM RECURSOS VINCULADOS ÀS PARCERIAS COM O TERCEIRO SETOR, EM CONFORMIDADE COM O ART. 45, II DA LEI FEDERAL Nº 13.019/2014.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4103/pl_86_001232.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4103/pl_86_001232.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO ESPAÇO CULTURAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4114/pl_87_001235.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4114/pl_87_001235.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 70.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4115/pl_88_001236.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4115/pl_88_001236.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 2.775 DE 16 JULHO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4116/pl_89_-_2025_alteracao_valor_do_estagio.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4116/pl_89_-_2025_alteracao_valor_do_estagio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 2339, de 11 de setembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3983/projeto_de_resolucao_emenda_impositiva1.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3983/projeto_de_resolucao_emenda_impositiva1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS EMENDAS PARLAMENTARES IMPOSITIVAS AO PROJETO DE LEI ORÇAMENTÁRIO ANUAL NO ÂMBITO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3996/proj_resol_2.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3996/proj_resol_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e aplicação da Lei nº 13.709, de 14 de agosto de 2018, Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Vista Alegre do Alto, e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3999/requerimento_no_01-2025_001076.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3999/requerimento_no_01-2025_001076.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A RELAÇÃO DE COLABORADORES CONTRATADOS PELO MUNICÍPIO PARA ATUAR NAS DIFERENTES ÁREAS DA ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>“Requer envio da relação completa com nome, cargo e valor recebido por todas as pessoas contratadas, sem processo seletivo e sem concurso público, para trabalhar nas diferentes áreas da administração (Cargos de Confiança). ”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1828,67 +1828,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4154/emenda_impositiva_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4008/emenda__02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3900/ind01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3901/ind02.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3902/ind03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3903/ind04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3904/ind05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3905/ind06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3906/ind07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3907/ind08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3908/ind09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3909/ind10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3910/ind11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3911/ind12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3912/ind13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3913/ind14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3914/ind15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3915/ind16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3916/ind17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3917/ind18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3918/ind19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3926/ind20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3927/ind21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3928/ind22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3929/ind23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3930/ind24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3931/ind25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3932/ind26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3933/ind27.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3934/ind28.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3935/ind29.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3936/ind30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3937/ind31.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3943/ind32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3944/ind33.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3945/ind34.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3946/ind35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3953/ind36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3954/ind37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3955/ind38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3956/ind39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3960/ind40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3962/ind41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3963/ind42.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3964/ind43_000969.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3965/ind44_000970.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3966/ind45_000971.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3967/ind46_000972.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3968/ind47_000973.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3974/ind48.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3975/ind49.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3984/ind50.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3990/ind51.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3991/ind52.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3992/ind53.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3993/ind54.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3994/ind55.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3995/ind56.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4006/ind58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4007/ind59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4009/ind60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4010/ind61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4011/ind62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4012/ind63.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4013/ind64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4014/ind65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4015/ind66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4022/ind67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4023/ind68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4024/ind69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4025/ind70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4031/ind71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4032/ind72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4033/ind73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4034/ind74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4049/ind75.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4050/ind76.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4051/ind77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4052/ind78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4053/ind79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4054/ind80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4055/ind81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4056/ind82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4057/ind83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4058/ind84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4059/ind85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4064/ind86.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4065/ind87.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4066/ind88.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4067/ind89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4068/ind90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4069/ind91.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4070/ind92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4071/ind93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4072/ind94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4076/ind95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4077/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4078/ind97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4079/ind98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4080/ind99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4085/ind100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4086/ind101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4087/ind102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4088/ind103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4089/ind104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4092/ind105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4104/ind106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4105/ind107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4106/ind108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4107/ind109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4108/ind110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4109/ind111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4110/ind112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4111/ind113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4112/ind114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4113/ind115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4020/orcamento_2026_001129.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4117/proj_dec_01_2025_contas_2022.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4118/proj_dec_02_2025_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3942/plc_1_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3952/plc_02-2025_000922.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3969/plc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3982/plc_04.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4004/plc_05-2025_001081.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4005/plc_06-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4019/plc_07-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4046/plc_08_001160.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4047/plc_09_001161.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4048/plc_10_001162.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4062/plc_11_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3897/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3898/pl_02_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3899/pl_03_-_cria_e_denomina_areninha.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3919/pl_04-2025_000897.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3920/pl_05-2025_000898.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3921/pl_06-2025_000899.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3922/pl_07-2025_000900.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3923/pl_08-2025_000901.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3924/pl_09_-_aux_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3925/pl_10_-_suplementacao_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3938/pl_11_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3939/pl_12_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3940/pl_13_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3941/pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3947/pl15_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3948/pl_16-2025_000918.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3949/pl_17-2025_000919.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3950/pl_18-2025_000920.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3951/pl_19-2025_000921.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3957/pl20.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3958/pl21.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3959/pl22.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3961/pl_23-2025_000966.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3970/pl_24.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3971/pl_25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3972/pl_26.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3973/pl27.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3976/pl_28.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3977/pl_29.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3978/pl_30.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3979/pl_31.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3980/pl_32.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3981/pl_33.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3985/pl_34_-_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3986/pl_35_001044.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3987/pl_36_001045.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3988/pl_37_001046.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3989/pl_38_001047.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3997/pl_39_001066.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3998/pl_40_001067.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4000/pl_41-2025_001077.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4001/pl_42-2025_001078.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4002/pl_43-2025_001079.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4003/pl_44-2025_001080.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4016/pl_45-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4017/pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4018/pl_47-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4021/pl_48-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4027/pl49_001139.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4028/pl50_001140.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4029/pl51_001141.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4030/pl52_001142.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4035/pl_53_001144.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4036/pl_54_001145.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4037/pl_55_001146.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4038/pl_56_001147.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4039/pl_57_001148.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4040/pl_58_001149.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4041/pl59_001155.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4042/pl60_001156.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4043/pl61_001157.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4044/pl62_001158.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4045/pl63_001159.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4060/pl64.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4061/pl_65_-_cria_e_denomina_o_laboratorio_municipal_de_analises_clinicas_e_ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4063/pl_66_001177.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4073/pl_67_001178.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4074/pl_68_001179.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4075/pl_69_001180.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4081/pl_70.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4082/pl_71.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4083/pl72.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4084/pl73.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4090/pl74.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4091/pl75.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4093/pl_76_001222.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4094/pl_77_001223.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4095/pl_78_001224.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4096/pl_79_001225.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4097/pl_80_001226.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4098/pl_81_001227.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4099/pl_82_001228.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4100/pl_83_001229.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4101/pl_84_001230.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4102/pl_85_001231.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4103/pl_86_001232.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4114/pl_87_001235.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4115/pl_88_001236.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/4116/pl_89_-_2025_alteracao_valor_do_estagio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3983/projeto_de_resolucao_emenda_impositiva1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3996/proj_resol_2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2025/3999/requerimento_no_01-2025_001076.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4154/emenda_impositiva_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4008/emenda__02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3900/ind01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3901/ind02.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3902/ind03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3903/ind04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3904/ind05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3905/ind06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3906/ind07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3907/ind08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3908/ind09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3909/ind10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3910/ind11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3911/ind12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3912/ind13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3913/ind14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3914/ind15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3915/ind16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3916/ind17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3917/ind18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3918/ind19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3926/ind20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3927/ind21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3928/ind22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3929/ind23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3930/ind24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3931/ind25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3932/ind26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3933/ind27.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3934/ind28.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3935/ind29.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3936/ind30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3937/ind31.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3943/ind32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3944/ind33.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3945/ind34.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3946/ind35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3953/ind36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3954/ind37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3955/ind38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3956/ind39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3960/ind40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3962/ind41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3963/ind42.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3964/ind43_000969.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3965/ind44_000970.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3966/ind45_000971.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3967/ind46_000972.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3968/ind47_000973.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3974/ind48.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3975/ind49.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3984/ind50.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3990/ind51.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3991/ind52.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3992/ind53.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3993/ind54.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3994/ind55.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3995/ind56.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4006/ind58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4007/ind59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4009/ind60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4010/ind61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4011/ind62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4012/ind63.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4013/ind64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4014/ind65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4015/ind66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4022/ind67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4023/ind68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4024/ind69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4025/ind70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4031/ind71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4032/ind72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4033/ind73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4034/ind74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4049/ind75.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4050/ind76.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4051/ind77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4052/ind78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4053/ind79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4054/ind80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4055/ind81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4056/ind82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4057/ind83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4058/ind84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4059/ind85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4064/ind86.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4065/ind87.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4066/ind88.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4067/ind89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4068/ind90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4069/ind91.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4070/ind92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4071/ind93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4072/ind94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4076/ind95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4077/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4078/ind97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4079/ind98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4080/ind99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4085/ind100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4086/ind101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4087/ind102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4088/ind103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4089/ind104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4092/ind105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4104/ind106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4105/ind107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4106/ind108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4107/ind109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4108/ind110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4109/ind111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4110/ind112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4111/ind113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4112/ind114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4113/ind115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4020/orcamento_2026_001129.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4117/proj_dec_01_2025_contas_2022.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4118/proj_dec_02_2025_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3942/plc_1_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3952/plc_02-2025_000922.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3969/plc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3982/plc_04.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4004/plc_05-2025_001081.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4005/plc_06-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4019/plc_07-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4046/plc_08_001160.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4047/plc_09_001161.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4048/plc_10_001162.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4062/plc_11_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3897/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3898/pl_02_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3899/pl_03_-_cria_e_denomina_areninha.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3919/pl_04-2025_000897.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3920/pl_05-2025_000898.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3921/pl_06-2025_000899.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3922/pl_07-2025_000900.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3923/pl_08-2025_000901.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3924/pl_09_-_aux_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3925/pl_10_-_suplementacao_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3938/pl_11_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3939/pl_12_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3940/pl_13_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3941/pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3947/pl15_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3948/pl_16-2025_000918.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3949/pl_17-2025_000919.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3950/pl_18-2025_000920.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3951/pl_19-2025_000921.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3957/pl20.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3958/pl21.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3959/pl22.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3961/pl_23-2025_000966.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3970/pl_24.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3971/pl_25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3972/pl_26.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3973/pl27.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3976/pl_28.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3977/pl_29.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3978/pl_30.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3979/pl_31.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3980/pl_32.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3981/pl_33.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3985/pl_34_-_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3986/pl_35_001044.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3987/pl_36_001045.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3988/pl_37_001046.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3989/pl_38_001047.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3997/pl_39_001066.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3998/pl_40_001067.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4000/pl_41-2025_001077.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4001/pl_42-2025_001078.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4002/pl_43-2025_001079.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4003/pl_44-2025_001080.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4016/pl_45-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4017/pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4018/pl_47-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4021/pl_48-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4027/pl49_001139.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4028/pl50_001140.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4029/pl51_001141.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4030/pl52_001142.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4035/pl_53_001144.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4036/pl_54_001145.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4037/pl_55_001146.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4038/pl_56_001147.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4039/pl_57_001148.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4040/pl_58_001149.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4041/pl59_001155.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4042/pl60_001156.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4043/pl61_001157.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4044/pl62_001158.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4045/pl63_001159.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4060/pl64.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4061/pl_65_-_cria_e_denomina_o_laboratorio_municipal_de_analises_clinicas_e_ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4063/pl_66_001177.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4073/pl_67_001178.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4074/pl_68_001179.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4075/pl_69_001180.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4081/pl_70.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4082/pl_71.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4083/pl72.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4084/pl73.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4090/pl74.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4091/pl75.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4093/pl_76_001222.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4094/pl_77_001223.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4095/pl_78_001224.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4096/pl_79_001225.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4097/pl_80_001226.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4098/pl_81_001227.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4099/pl_82_001228.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4100/pl_83_001229.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4101/pl_84_001230.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4102/pl_85_001231.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4103/pl_86_001232.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4114/pl_87_001235.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4115/pl_88_001236.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/4116/pl_89_-_2025_alteracao_valor_do_estagio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3983/projeto_de_resolucao_emenda_impositiva1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3996/proj_resol_2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2025/3999/requerimento_no_01-2025_001076.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="160" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>