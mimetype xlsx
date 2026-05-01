--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -10,196 +10,304 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="140">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4124/emenda_modificativa__01_2026.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE  o Artigo 1º do Projeto de Lei nº 01, de 05 de janeiro de 2026.</t>
   </si>
   <si>
     <t>André Luiz Carniel</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4125/emenda__02-2026_supressiva.pdf</t>
   </si>
   <si>
     <t>SUPRIMI-SE do Artigo 2º do Projeto de Lei nº 02/2026, o inciso “IX - apresentar mais de 01 (um) atestado médico no mês”.</t>
   </si>
   <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4171/emenda_modificativa_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE O ARTIGO 1º DO PROJETO DE LEI COMPLEMENTAR Nº 02, DE 05 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Felipe Stelutti</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4139/ind04-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que possa sinalizar ao lado do Pronto Socorro, para uso de embarque e desembarque de passageiros.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4140/ind05-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que faça um recape asfáltico na Rua Orquídeas na altura do número 48.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4141/ind06-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja colocado uma placa de contramão na Rua Jeremias de Paula Eduardo em frente ao Banco Sicred, pois havendo uma na direção da Avenida Luís Bassoli.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4142/ind07-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja colocado uma placa de contramão na Rua Aristeu Soares de Camargo, em frente à Escola Municipal.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4143/ind08-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA REFEITA A PLACA EM COMEMORAÇÃO AO CENTENÁRIO DE VISTA AELGRE DO ALTO E SEJA COLOCADA NOVAMENTE.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4149/ind09-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROMOVA A IMEDIATA REGULAMENTAÇÃO, NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL, DOS EFEITOS DECORRENTES DA LEI COMPLEMENTAR FEDERAL Nº 226/2026, ESPECIALMENTE NO QUE SE REFERE À SUPRESSÃO DA PROIBIÇÃO DE CONTAGEM DO PERÍODO COMPREENDIDO ENTRE 28/05/2020 E 31/12/2021 PARA FINS DE AQUISIÇÃO DE VANTAGENS PESSOAIS PELOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
+    <t>Flauzio da Silva</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4162/ind10-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que tome as providências necessárias para a conclusão do asfaltamento da via principal do Bairro Parque Industrial 2, garantindo o acesso até a Rodovia José Delacechia,, km (28+300mt), conexão com a Estrada Municipal de Aparecida do Monte Alto.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4163/ind11-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que tome as providências necessárias para a conclusão do asfaltamento do Anel Viário Jorge Durigan, conectando à Rodovia José Delacechia, km 31+ 500m.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4164/ind12-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que tome as providências necessárias aos órgãos competentes para a implantação de trevos ou rotatórias nos acessos à Vista Alegre, localizados na Rodovia José Delacechia: km 28 + 300m; km 31 + 500m.</t>
+  </si>
+  <si>
+    <t>Anderson Soares Alonso</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4166/ind13-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que seja feita a poda das árvores, corte da grama, instalação de mais lixeiras, instalação de postes para iluminação e instalação de água potável, Rua: Taiuva, nº 75, Bairro: Jd Paulista.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4167/ind14-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que faça a elaboração de Projeto de Lei visando à Regulamentação Fundiária de imóveis rurais fracionados em chácaras próximos à área urbana do Município de Vista Alegre do Alto.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4168/ind15-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que tome as providências necessárias para roçar as margens da Vicinal José Cury de Vista Alegre do Alto para Ariranha/SP e também tapar os buracos nela existente.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4169/ind16-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que tome as providências necessárias para roçar as margens da Vicinal José Antonio Fiorin de Vista Alegre do Alto para Taiaçu/SP.</t>
+  </si>
+  <si>
+    <t>Narciso Ramos Pereira</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4173/ind17-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DOS BRINQUEDOS DE TODOS OS PARQUINHOS EXISTENTES NA CIDADE, TAMBÉM REALIZAR A MANUTENÇÃO DA ILUMINAÇÃO DA CIDADE PRINCIPALMENTE DO CALÇADÃO.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4174/ind18-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DA ÀREA VERDE DA ÁREA INDUSTRIAL.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4175/ind19-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE FAÇA REFORMA DOS BANHEIROS NA EMEC- PROFESSORA SIDNEY GONÇALVES FINCK DURIGAN (PROGRAMA).</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4176/ind20-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE MANDE MAIS UMA FAXINEIRA NA EMEC - PROFESSORA SIDNEY GONÇALVES FINCK DORIGAN (PROGRAMA)</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4177/ind21-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE CONSTRUA MAIS 2 (DUAS) SALAS NA EMEC - PROFESSORA SIDNEY GONÇALVES FINCK DORIGAN (PROGRAMA).</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4170/mocao_no_01-2026_001476.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PELO FALECIMENTO DO PREFEITO MUNICIPAL NELSON ANTONIO ROZANI E DE SUA ESPOSA, ROSA DE FATIMA DE JESUS BALDI ROZANI, OCORRIDO EM 23 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4150/proj_dec_01_2026_retificador.doc</t>
   </si>
   <si>
     <t>Retifica o Decreto nº 01, de 13 de maio de 2025, para correção de erro material no número do processo de prestação de contas anuais do exercício de 2022 da Prefeitura Municipal de Vista Alegre do Alto/SP.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nelson Antonio Rozani</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4127/pcl_01-2026_001267.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO QUADRO DE CARGOS EFETIVOS DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Flauzio da Silva</t>
-[...1 lines deleted...]
-  <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4136/projeto_de_lei_complementar_iptu_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 35, DE 03 DE NOVEMBRO DE 2003, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4146/plc_03-2026_001341.pdf</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4147/plc_04-2026_001342.pdf</t>
   </si>
   <si>
     <t>INSERE ATRIBUIÇÃO ESPECIAL AO ANEXO III QUADRO DE ATRIBUIÇÕES ESPECIAIS E RESPONSABILIDADES TÉCNICAS NA LEI COMPLEMENTAR Nº 201 DE  1º DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4148/plc_05-2026_001343.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA DO INCISO I DO ARTIGO 32 DA LEI COMPLEMENTAR Nº 005 DE 3 DE MAIO DE 1999.</t>
   </si>
   <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4159/plc_06-2026_alterado.pdf</t>
+  </si>
+  <si>
+    <t>INSTIRUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4160/plc_07-2026_001441.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 54 DA LEI COMPLEMENTAR Nº 012, DE 26 DE OUTUBRO DE 2000 (LEI DE PARCELAMENTO DO SOLO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4119/pl_01-2026_001255.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Reajuste Geral Anual dos Salários e Vencimentos dos Servidores Públicos Municipais de Vista Alegre do Alto, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4120/pl_02-2026_001256.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Alteração do valor do Auxílio Alimentação dos Servidores Públicos Municipais”.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4121/pl_03-2026_001257.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 2º, do inciso II do artigo 4º e artigo 9º da Lei Municipal nº 2.136 de 20 de janeiro de 2017, que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4122/pl_04_-_rga_edilidade.pdf</t>
@@ -273,57 +381,93 @@
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4144/pl_16_001339.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 385.242,73, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4145/pl_17_001340.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR O ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 33.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4152/pl_18_001399.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 293.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4153/pl_19_001400.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 288.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4155/pl_20-2026_001437.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS AUTOMOTORES ABANDONADOS NAS VIAS PÚBLICAS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4156/pl_21-2026_001438.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER ALIMENTAÇÃO A PROJETOS PÚBLICOS OU PROVADOS NO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4157/pl_22-2026_001439.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 15.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4158/pl_23-2026_001440.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.550.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>José de Jesus Menegasso</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4165/pl_24-2026_001467.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.057.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4172/pl_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 630.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
-  </si>
-[...1 lines deleted...]
-    <t>Anderson Soares Alonso</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4151/requerimento_no_01-2026.pdf</t>
   </si>
   <si>
     <t>“Requer informações acerca dos serviços jurídicos do município, conforme segue:_x000D_
 1)	É possível que seja construído um Eco Ponto Rural, com caçamba destinada a receber lixo, num espaço cimentado e com alambrado, com o intuito de receber lixo orgânico e inorgânico, separadamente?_x000D_
 2)	É possível instalar o Eco Ponto Rural próximo a rotatória situada no prolongamento da Rua Roma e o início da Estrada Municipal do Barro Preto?_x000D_
 3)	Em caso positivo, quando será realizado este serviço?_x000D_
 4)	Em caso negativo, o que impede este serviço?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -637,56 +781,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4124/emenda_modificativa__01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4125/emenda__02-2026_supressiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4139/ind04-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4140/ind05-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4141/ind06-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4142/ind07-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4143/ind08-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4149/ind09-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4150/proj_dec_01_2026_retificador.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4127/pcl_01-2026_001267.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4136/projeto_de_lei_complementar_iptu_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4146/plc_03-2026_001341.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4147/plc_04-2026_001342.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4148/plc_05-2026_001343.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4119/pl_01-2026_001255.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4120/pl_02-2026_001256.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4121/pl_03-2026_001257.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4122/pl_04_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4123/pl_05_-_aux_alim_cam.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4126/pl_06-2026_001266.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4129/pl_07-2026_001292.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4130/pl_08-2026_001293.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4131/pl_09-2026_001294.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4132/pl_10-2026_001295.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4133/pl_11-2026_001296.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4134/pl_12-2026_001297.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4135/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4137/pl_14_001307.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4138/pl_15_001308.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4144/pl_16_001339.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4145/pl_17_001340.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4152/pl_18_001399.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4153/pl_19_001400.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4151/requerimento_no_01-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4124/emenda_modificativa__01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4125/emenda__02-2026_supressiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4171/emenda_modificativa_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4139/ind04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4140/ind05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4141/ind06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4142/ind07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4143/ind08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4149/ind09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4162/ind10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4163/ind11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4164/ind12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4166/ind13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4167/ind14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4168/ind15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4169/ind16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4173/ind17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4174/ind18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4175/ind19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4176/ind20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4177/ind21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4170/mocao_no_01-2026_001476.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4150/proj_dec_01_2026_retificador.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4127/pcl_01-2026_001267.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4136/projeto_de_lei_complementar_iptu_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4146/plc_03-2026_001341.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4147/plc_04-2026_001342.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4148/plc_05-2026_001343.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4159/plc_06-2026_alterado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4160/plc_07-2026_001441.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4119/pl_01-2026_001255.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4120/pl_02-2026_001256.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4121/pl_03-2026_001257.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4122/pl_04_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4123/pl_05_-_aux_alim_cam.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4126/pl_06-2026_001266.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4129/pl_07-2026_001292.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4130/pl_08-2026_001293.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4131/pl_09-2026_001294.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4132/pl_10-2026_001295.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4133/pl_11-2026_001296.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4134/pl_12-2026_001297.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4135/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4137/pl_14_001307.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4138/pl_15_001308.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4144/pl_16_001339.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4145/pl_17_001340.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4152/pl_18_001399.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4153/pl_19_001400.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4155/pl_20-2026_001437.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4156/pl_21-2026_001438.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4157/pl_22-2026_001439.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4158/pl_23-2026_001440.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4165/pl_24-2026_001467.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4172/pl_25-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4151/requerimento_no_01-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H35"/>
+  <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -737,913 +881,1507 @@
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>4139</v>
+        <v>4171</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>4140</v>
+        <v>4139</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>4141</v>
+        <v>4140</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>4142</v>
+        <v>4141</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>4143</v>
+        <v>4142</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>4149</v>
+        <v>4143</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>4150</v>
+        <v>4149</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>4127</v>
+        <v>4162</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>4136</v>
+        <v>4163</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="F12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>4146</v>
+        <v>4164</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>4147</v>
+        <v>4166</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>4148</v>
+        <v>4167</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H15" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>4119</v>
+        <v>4168</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>4120</v>
+        <v>4169</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H17" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>4121</v>
+        <v>4173</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
         <v>49</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H18" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>4122</v>
+        <v>4174</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
         <v>49</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="H19" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>4123</v>
+        <v>4175</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
         <v>49</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="H20" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>4126</v>
+        <v>4176</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
         <v>49</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="H21" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>4129</v>
+        <v>4177</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
         <v>49</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H22" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>4130</v>
+        <v>4170</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="E23" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="F23" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="H23" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>4131</v>
+        <v>4150</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E24" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>4132</v>
+        <v>4127</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="E25" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="F25" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="H25" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>4133</v>
+        <v>4136</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="E26" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="F26" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>4134</v>
+        <v>4146</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="D27" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="E27" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="F27" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="H27" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>4135</v>
+        <v>4147</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="D28" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="E28" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="F28" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H28" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>4137</v>
+        <v>4148</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="D29" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="E29" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="F29" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H29" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>4138</v>
+        <v>4159</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D30" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="E30" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="F30" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H30" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>4144</v>
+        <v>4160</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="E31" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="F31" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H31" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>4145</v>
+        <v>4119</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="D32" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E32" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F32" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H32" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>4152</v>
+        <v>4120</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D33" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E33" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F33" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="H33" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>4153</v>
+        <v>4121</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D34" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E34" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F34" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="H34" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
+        <v>4122</v>
+      </c>
+      <c r="B35">
+        <v>2026</v>
+      </c>
+      <c r="C35">
+        <v>4</v>
+      </c>
+      <c r="D35" t="s">
+        <v>84</v>
+      </c>
+      <c r="E35" t="s">
+        <v>85</v>
+      </c>
+      <c r="F35" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H35" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>4123</v>
+      </c>
+      <c r="B36">
+        <v>2026</v>
+      </c>
+      <c r="C36">
+        <v>5</v>
+      </c>
+      <c r="D36" t="s">
+        <v>84</v>
+      </c>
+      <c r="E36" t="s">
+        <v>85</v>
+      </c>
+      <c r="F36" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H36" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>4126</v>
+      </c>
+      <c r="B37">
+        <v>2026</v>
+      </c>
+      <c r="C37">
+        <v>6</v>
+      </c>
+      <c r="D37" t="s">
+        <v>84</v>
+      </c>
+      <c r="E37" t="s">
+        <v>85</v>
+      </c>
+      <c r="F37" t="s">
+        <v>70</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H37" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>4129</v>
+      </c>
+      <c r="B38">
+        <v>2026</v>
+      </c>
+      <c r="C38">
+        <v>7</v>
+      </c>
+      <c r="D38" t="s">
+        <v>84</v>
+      </c>
+      <c r="E38" t="s">
+        <v>85</v>
+      </c>
+      <c r="F38" t="s">
+        <v>70</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H38" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>4130</v>
+      </c>
+      <c r="B39">
+        <v>2026</v>
+      </c>
+      <c r="C39">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>84</v>
+      </c>
+      <c r="E39" t="s">
+        <v>85</v>
+      </c>
+      <c r="F39" t="s">
+        <v>70</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H39" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>4131</v>
+      </c>
+      <c r="B40">
+        <v>2026</v>
+      </c>
+      <c r="C40">
+        <v>9</v>
+      </c>
+      <c r="D40" t="s">
+        <v>84</v>
+      </c>
+      <c r="E40" t="s">
+        <v>85</v>
+      </c>
+      <c r="F40" t="s">
+        <v>70</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H40" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>4132</v>
+      </c>
+      <c r="B41">
+        <v>2026</v>
+      </c>
+      <c r="C41">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>84</v>
+      </c>
+      <c r="E41" t="s">
+        <v>85</v>
+      </c>
+      <c r="F41" t="s">
+        <v>70</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H41" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>4133</v>
+      </c>
+      <c r="B42">
+        <v>2026</v>
+      </c>
+      <c r="C42">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
+        <v>84</v>
+      </c>
+      <c r="E42" t="s">
+        <v>85</v>
+      </c>
+      <c r="F42" t="s">
+        <v>70</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H42" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>4134</v>
+      </c>
+      <c r="B43">
+        <v>2026</v>
+      </c>
+      <c r="C43">
+        <v>12</v>
+      </c>
+      <c r="D43" t="s">
+        <v>84</v>
+      </c>
+      <c r="E43" t="s">
+        <v>85</v>
+      </c>
+      <c r="F43" t="s">
+        <v>70</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H43" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>4135</v>
+      </c>
+      <c r="B44">
+        <v>2026</v>
+      </c>
+      <c r="C44">
+        <v>13</v>
+      </c>
+      <c r="D44" t="s">
+        <v>84</v>
+      </c>
+      <c r="E44" t="s">
+        <v>85</v>
+      </c>
+      <c r="F44" t="s">
+        <v>33</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H44" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>4137</v>
+      </c>
+      <c r="B45">
+        <v>2026</v>
+      </c>
+      <c r="C45">
+        <v>14</v>
+      </c>
+      <c r="D45" t="s">
+        <v>84</v>
+      </c>
+      <c r="E45" t="s">
+        <v>85</v>
+      </c>
+      <c r="F45" t="s">
+        <v>70</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H45" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>4138</v>
+      </c>
+      <c r="B46">
+        <v>2026</v>
+      </c>
+      <c r="C46">
+        <v>15</v>
+      </c>
+      <c r="D46" t="s">
+        <v>84</v>
+      </c>
+      <c r="E46" t="s">
+        <v>85</v>
+      </c>
+      <c r="F46" t="s">
+        <v>70</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H46" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>4144</v>
+      </c>
+      <c r="B47">
+        <v>2026</v>
+      </c>
+      <c r="C47">
+        <v>16</v>
+      </c>
+      <c r="D47" t="s">
+        <v>84</v>
+      </c>
+      <c r="E47" t="s">
+        <v>85</v>
+      </c>
+      <c r="F47" t="s">
+        <v>70</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H47" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>4145</v>
+      </c>
+      <c r="B48">
+        <v>2026</v>
+      </c>
+      <c r="C48">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>84</v>
+      </c>
+      <c r="E48" t="s">
+        <v>85</v>
+      </c>
+      <c r="F48" t="s">
+        <v>70</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H48" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>4152</v>
+      </c>
+      <c r="B49">
+        <v>2026</v>
+      </c>
+      <c r="C49">
+        <v>18</v>
+      </c>
+      <c r="D49" t="s">
+        <v>84</v>
+      </c>
+      <c r="E49" t="s">
+        <v>85</v>
+      </c>
+      <c r="F49" t="s">
+        <v>70</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H49" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>4153</v>
+      </c>
+      <c r="B50">
+        <v>2026</v>
+      </c>
+      <c r="C50">
+        <v>19</v>
+      </c>
+      <c r="D50" t="s">
+        <v>84</v>
+      </c>
+      <c r="E50" t="s">
+        <v>85</v>
+      </c>
+      <c r="F50" t="s">
+        <v>70</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H50" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>4155</v>
+      </c>
+      <c r="B51">
+        <v>2026</v>
+      </c>
+      <c r="C51">
+        <v>20</v>
+      </c>
+      <c r="D51" t="s">
+        <v>84</v>
+      </c>
+      <c r="E51" t="s">
+        <v>85</v>
+      </c>
+      <c r="F51" t="s">
+        <v>70</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H51" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>4156</v>
+      </c>
+      <c r="B52">
+        <v>2026</v>
+      </c>
+      <c r="C52">
+        <v>21</v>
+      </c>
+      <c r="D52" t="s">
+        <v>84</v>
+      </c>
+      <c r="E52" t="s">
+        <v>85</v>
+      </c>
+      <c r="F52" t="s">
+        <v>70</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H52" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>4157</v>
+      </c>
+      <c r="B53">
+        <v>2026</v>
+      </c>
+      <c r="C53">
+        <v>22</v>
+      </c>
+      <c r="D53" t="s">
+        <v>84</v>
+      </c>
+      <c r="E53" t="s">
+        <v>85</v>
+      </c>
+      <c r="F53" t="s">
+        <v>70</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H53" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>4158</v>
+      </c>
+      <c r="B54">
+        <v>2026</v>
+      </c>
+      <c r="C54">
+        <v>23</v>
+      </c>
+      <c r="D54" t="s">
+        <v>84</v>
+      </c>
+      <c r="E54" t="s">
+        <v>85</v>
+      </c>
+      <c r="F54" t="s">
+        <v>70</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H54" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>4165</v>
+      </c>
+      <c r="B55">
+        <v>2026</v>
+      </c>
+      <c r="C55">
+        <v>24</v>
+      </c>
+      <c r="D55" t="s">
+        <v>84</v>
+      </c>
+      <c r="E55" t="s">
+        <v>85</v>
+      </c>
+      <c r="F55" t="s">
+        <v>131</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H55" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>4172</v>
+      </c>
+      <c r="B56">
+        <v>2026</v>
+      </c>
+      <c r="C56">
+        <v>25</v>
+      </c>
+      <c r="D56" t="s">
+        <v>84</v>
+      </c>
+      <c r="E56" t="s">
+        <v>85</v>
+      </c>
+      <c r="F56" t="s">
+        <v>131</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H56" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
         <v>4151</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35">
+      <c r="B57">
+        <v>2026</v>
+      </c>
+      <c r="C57">
         <v>1</v>
       </c>
-      <c r="D35" t="s">
-[...12 lines deleted...]
-        <v>91</v>
+      <c r="D57" t="s">
+        <v>136</v>
+      </c>
+      <c r="E57" t="s">
+        <v>137</v>
+      </c>
+      <c r="F57" t="s">
+        <v>40</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H57" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>