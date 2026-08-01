--- v2 (2026-05-01)
+++ v3 (2026-08-01)
@@ -10,474 +10,755 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="231">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4124/emenda_modificativa__01_2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4124/emenda_modificativa__01_2026.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE  o Artigo 1º do Projeto de Lei nº 01, de 05 de janeiro de 2026.</t>
   </si>
   <si>
     <t>André Luiz Carniel</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4125/emenda__02-2026_supressiva.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4125/emenda__02-2026_supressiva.pdf</t>
   </si>
   <si>
     <t>SUPRIMI-SE do Artigo 2º do Projeto de Lei nº 02/2026, o inciso “IX - apresentar mais de 01 (um) atestado médico no mês”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4171/emenda_modificativa_no_03-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4171/emenda_modificativa_no_03-2026.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE O ARTIGO 1º DO PROJETO DE LEI COMPLEMENTAR Nº 02, DE 05 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4204/emenda_modificativa_no_04-2026_ao_plc_10-2026_001609.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE  o caput do Artigo 2º do Projeto de Lei Complementar nº 10, de 06 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4205/emenda_modificativa_no_05-2026_ao_plc_10-2026_001597.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE  o Artigo 7º do Projeto de Lei Complementar nº 10, de 06 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4206/emenda_modificativa_no_06-2026_ao_plc_10-2026_001598.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE o Artigo 50 do Projeto de Lei Complementar nº 10, de 06 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4207/emenda_modificativa_no_07-2026_ao_plc_10-2026_001599.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE o Artigo 100 do Projeto de Lei Complementar nº 10, de 06 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4208/emenda_modificativa_no_08-2026_ao_plc_10-2026_001600.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE o caput do Artigo 89 do Projeto de Lei Complementar nº 10, de 06 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4209/emenda_modificativa_no_09-2026_ao_plc_10-2026_001601.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE a numeração dos incisos do artigo 18, da Lei Complementar nº 10/2026, a partir do inciso XII, o qual está com numeração duplicada, RENUMERANDO todos os subsequentes.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4210/emenda_modificativa_no_10-2026_ao_plc_10-2026_001602.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE o caput do Artigo 98 do Projeto de Lei Complementar nº 10, de 06 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4211/emenda_modificativa_no_11-2026_ao_plc_10-2026_001603.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE o caput do Artigo 78 do Projeto de Lei Complementar nº 10, de 06 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4212/emenda_modificativa_no_12-2026_ao_plc_10-2026_001604.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE a numeração dos artigos, a partir do artigo 47, RENUMERANDO todos os demais artigos, tendo em vista que onde deveria constar artigo 48, erroneamente constou artigo 54, o que comprometeu a numeração de todos os artigos subsequentes.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4213/emenda_aditiva_no_13-2026_ao_plc_10-2026_001605.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA-SE ao artigo 97, da Lei Complementar nº 10/2026,</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4214/emenda_aditiva_no_14-2026_ao_plc_10-2026_001606.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA-SE  ao artigo 51, os seguintes parágrafos:_x000D_
+_x000D_
+“§ 6º Sempre que possível, um dos membros deverá pertencer aos quadros da Guarda Civil Municipal._x000D_
+_x000D_
+§ 7º É vedada a participação de servidor que possua vínculo de subordinação direta com o sindicado ou interesse no resultado do processo.”</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4215/emenda_aditiva_no_15-2026_ao_plc_10-2026_001607.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA-SE ao artigo 26, o seguintes parágrafo:_x000D_
+_x000D_
+§ 4º. O desconto em folha de pagamento somente poderá ocorrer após regular processo administrativo que assegure o contraditório e a ampla defesa, com apuração da existência de dolo ou culpa do servidor e decisão administrativa definitiva.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4216/emenda_modificativa_no_16-2026_ao_plc_12-2026_001608.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE  a data de início do REFIS, constante do Artigo 2º do Projeto de Lei Complementar nº 12, de 15 de junho de 2026, que passa a vigorar com a seguinte redação:_x000D_
+_x000D_
+“Art. 2º. O REFIS/2026 - PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP terá início no dia 15 DE JULHO DE 2026 e término no dia 30 DE OUTUBRO DE 2026. Os contribuintes poderão quitar os débitos fiscais abrangidos por esta lei, mediante pagamento a vista, ou em parcelas iguais, mensais e sucessivas, com vencimento da primeira parcela até o 05º (quinto) dia da data de formalização do pedido e as demais com vencimento a todo dia 10 (dez) de cada mês, desde que a adesão ocorra até o dia 30 DE OUTUBRO DE 2026.”</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Felipe Stelutti</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4139/ind04-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4139/ind04-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que possa sinalizar ao lado do Pronto Socorro, para uso de embarque e desembarque de passageiros.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4140/ind05-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4140/ind05-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que faça um recape asfáltico na Rua Orquídeas na altura do número 48.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4141/ind06-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4141/ind06-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja colocado uma placa de contramão na Rua Jeremias de Paula Eduardo em frente ao Banco Sicred, pois havendo uma na direção da Avenida Luís Bassoli.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4142/ind07-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4142/ind07-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja colocado uma placa de contramão na Rua Aristeu Soares de Camargo, em frente à Escola Municipal.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4143/ind08-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4143/ind08-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA REFEITA A PLACA EM COMEMORAÇÃO AO CENTENÁRIO DE VISTA AELGRE DO ALTO E SEJA COLOCADA NOVAMENTE.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4149/ind09-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4149/ind09-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROMOVA A IMEDIATA REGULAMENTAÇÃO, NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL, DOS EFEITOS DECORRENTES DA LEI COMPLEMENTAR FEDERAL Nº 226/2026, ESPECIALMENTE NO QUE SE REFERE À SUPRESSÃO DA PROIBIÇÃO DE CONTAGEM DO PERÍODO COMPREENDIDO ENTRE 28/05/2020 E 31/12/2021 PARA FINS DE AQUISIÇÃO DE VANTAGENS PESSOAIS PELOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>Flauzio da Silva</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4162/ind10-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4162/ind10-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para a conclusão do asfaltamento da via principal do Bairro Parque Industrial 2, garantindo o acesso até a Rodovia José Delacechia,, km (28+300mt), conexão com a Estrada Municipal de Aparecida do Monte Alto.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4163/ind11-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4163/ind11-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para a conclusão do asfaltamento do Anel Viário Jorge Durigan, conectando à Rodovia José Delacechia, km 31+ 500m.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4164/ind12-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4164/ind12-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias aos órgãos competentes para a implantação de trevos ou rotatórias nos acessos à Vista Alegre, localizados na Rodovia José Delacechia: km 28 + 300m; km 31 + 500m.</t>
   </si>
   <si>
     <t>Anderson Soares Alonso</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4166/ind13-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4166/ind13-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja feita a poda das árvores, corte da grama, instalação de mais lixeiras, instalação de postes para iluminação e instalação de água potável, Rua: Taiuva, nº 75, Bairro: Jd Paulista.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4167/ind14-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4167/ind14-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que faça a elaboração de Projeto de Lei visando à Regulamentação Fundiária de imóveis rurais fracionados em chácaras próximos à área urbana do Município de Vista Alegre do Alto.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4168/ind15-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4168/ind15-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para roçar as margens da Vicinal José Cury de Vista Alegre do Alto para Ariranha/SP e também tapar os buracos nela existente.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4169/ind16-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4169/ind16-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para roçar as margens da Vicinal José Antonio Fiorin de Vista Alegre do Alto para Taiaçu/SP.</t>
   </si>
   <si>
     <t>Narciso Ramos Pereira</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4173/ind17-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4173/ind17-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DOS BRINQUEDOS DE TODOS OS PARQUINHOS EXISTENTES NA CIDADE, TAMBÉM REALIZAR A MANUTENÇÃO DA ILUMINAÇÃO DA CIDADE PRINCIPALMENTE DO CALÇADÃO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4174/ind18-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4174/ind18-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR A MANUTENÇÃO DA ÀREA VERDE DA ÁREA INDUSTRIAL.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4175/ind19-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4175/ind19-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE FAÇA REFORMA DOS BANHEIROS NA EMEC- PROFESSORA SIDNEY GONÇALVES FINCK DURIGAN (PROGRAMA).</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4176/ind20-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4176/ind20-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE MANDE MAIS UMA FAXINEIRA NA EMEC - PROFESSORA SIDNEY GONÇALVES FINCK DORIGAN (PROGRAMA)</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4177/ind21-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4177/ind21-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE CONSTRUA MAIS 2 (DUAS) SALAS NA EMEC - PROFESSORA SIDNEY GONÇALVES FINCK DORIGAN (PROGRAMA).</t>
   </si>
   <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4186/ind24-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE VIABILIZAR A CONSTRUÇÃO DE UM CALÇADÃO, ILUMINANDO COM BRAÇOS DE LUZ EM AMBOS OS LADOS, NAS RUAS RIO DE JANEIRO E AMAPÁ AMBAS DO BAIRRO CENTER PARCK II.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4187/ind25-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE MELHORAR AS PLACAS INDICATIVAS COM OS NOMES DAS RUAS DA CIDADE E, CONSIDERANDO AS ALTERAÇÕES RECENTES QUE DIFERENCIAM OS BAIRROS COM CÓDIGOS DE ENDEREÇAMENTO POSTAL - CEP, ACRESCENTAR O NÚMERO DO CEP JUNTAMENTE COM O NOME DE CADA RUA NAS REFERIDAS PLACAS INDICATIVAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4188/ind26-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE COLOCAR MAIS 8 (OITO) REFLETORES NO ESTÁDIO MUNICIPAL "JOBES DA ROCHA".</t>
+  </si>
+  <si>
+    <t>Jose Macena Camelo</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4191/ind27-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A ABERTURA DA ARENINHA MUNICIPAL "CÁSSIO ANTONIO AIDAR", LOCALIZADA NO PROLONGAMENTO DA RUA HERCULANO DO LIVRAMENTO, 317, DAS 8H ÀS 18H TODOS OS DIAS, INCLUINDO SÁBADOS E DOMINGOS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4192/ind28-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA O FORNECIMENTO DE LANCHES ACOMPANHADO DE SUCOS E FRUTAS PARA OS ATLETAS DO FUTSAL E FUTEBOL DE CAMPO.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4193/ind29-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA TAPAR OS BURACOS DO ASFALTO NA RUA ARIRANHA, BAIRRO JARDIM PAULISTA.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4201/ind30-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que tome as providências necessárias para realizar a reforma dos banheiros da Praça Central “Dr Emílio Henrique Ower Sandolth”.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4194/ind31-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA INSTALADA 1 (UMA) LOMBADA OU REDUTOR DE VELOCIDADE NA RUA: TEIA CHAVES, Nº 21.</t>
+  </si>
+  <si>
+    <t>Marcelo Amado Grassetti</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4220/ind32-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que seja feita a manutenção dos cintos de segurança dos ônibus de transporte intramunicipal e intermunicipal dos alunos e de todos que utilizam.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4221/ind33-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que seja feita a instalação de toldos tipo Cortina (vertical) e toldos modular no pátio do refeitório e lazer das Escolas Aurélio Bettini e Irineu Julião.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no_34-2026_001612.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORIAS DA EMEI AURÉLIO BETTINI, ONDE A MESMA NECESSITA DE REPAROS E MELHORIAS SENDO.</t>
+  </si>
+  <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4170/mocao_no_01-2026_001476.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4170/mocao_no_01-2026_001476.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO PREFEITO MUNICIPAL NELSON ANTONIO ROZANI E DE SUA ESPOSA, ROSA DE FATIMA DE JESUS BALDI ROZANI, OCORRIDO EM 23 DE MARÇO DE 2026.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4150/proj_dec_01_2026_retificador.doc</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4150/proj_dec_01_2026_retificador.doc</t>
   </si>
   <si>
     <t>Retifica o Decreto nº 01, de 13 de maio de 2025, para correção de erro material no número do processo de prestação de contas anuais do exercício de 2022 da Prefeitura Municipal de Vista Alegre do Alto/SP.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nelson Antonio Rozani</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4127/pcl_01-2026_001267.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4127/pcl_01-2026_001267.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO QUADRO DE CARGOS EFETIVOS DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4136/projeto_de_lei_complementar_iptu_1.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4136/projeto_de_lei_complementar_iptu_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 35, DE 03 DE NOVEMBRO DE 2003, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4146/plc_03-2026_001341.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4147/plc_04-2026_001342.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4146/plc_03-2026_001341.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4147/plc_04-2026_001342.pdf</t>
   </si>
   <si>
     <t>INSERE ATRIBUIÇÃO ESPECIAL AO ANEXO III QUADRO DE ATRIBUIÇÕES ESPECIAIS E RESPONSABILIDADES TÉCNICAS NA LEI COMPLEMENTAR Nº 201 DE  1º DE AGOSTO DE 2023.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4148/plc_05-2026_001343.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4148/plc_05-2026_001343.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA DO INCISO I DO ARTIGO 32 DA LEI COMPLEMENTAR Nº 005 DE 3 DE MAIO DE 1999.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4159/plc_06-2026_alterado.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4159/plc_06-2026_alterado.pdf</t>
   </si>
   <si>
     <t>INSTIRUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4160/plc_07-2026_001441.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4160/plc_07-2026_001441.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 54 DA LEI COMPLEMENTAR Nº 012, DE 26 DE OUTUBRO DE 2000 (LEI DE PARCELAMENTO DO SOLO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>José de Jesus Menegasso</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4178/plc08_001516.pdf</t>
+  </si>
+  <si>
+    <t>Reorganiza a Estrutura Administrativa e cria cargo em comissão no Poder Executivo do Município de Vista Alegre do Alto/SP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4181/plc_09-2026_001530.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A MANUTENÇÃO DO CARÁTER PERMANENTE DO CARGO DE GUARDA CIVIL MUNICIPAL, REVOGA DISPOSITIVOS DE LEIS DE REORGANIZAÇÃO ADMINISTRATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4182/plc_10-2026_001531.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REGIMENTO INTERNO DA GUARDA CIVIL MUNICIPAL DE VISTA ALEGRE DO ALTO, COMPOSTO POR CARGOS, E ORGANIZAÇÃO DA GUARDA CIVIL MUNICIPAL DE VISTA ALEGRE DO ALTO E CÓDIGO DISCIPLINAR.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4195/plc_11_001561.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA ARTIGOS DA LEI COMPLEMENTAR Nº 215, DE 26 DE AGOSTO DE 2025.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4200/plc_12-2026_001574.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP - "REFIS/2026" E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4119/pl_01-2026_001255.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4119/pl_01-2026_001255.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Reajuste Geral Anual dos Salários e Vencimentos dos Servidores Públicos Municipais de Vista Alegre do Alto, e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4120/pl_02-2026_001256.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4120/pl_02-2026_001256.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Alteração do valor do Auxílio Alimentação dos Servidores Públicos Municipais”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4121/pl_03-2026_001257.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4121/pl_03-2026_001257.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 2º, do inciso II do artigo 4º e artigo 9º da Lei Municipal nº 2.136 de 20 de janeiro de 2017, que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4122/pl_04_-_rga_edilidade.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4122/pl_04_-_rga_edilidade.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Reajuste dos Vencimentos dos Funcionários Públicos da Câmara Municipal de Vista Alegre do Alto, e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4123/pl_05_-_aux_alim_cam.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4123/pl_05_-_aux_alim_cam.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do valor do Auxílio Alimentação dos Funcionários Públicos da Câmara Municipal de Vista Alegre do Alto, e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4126/pl_06-2026_001266.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4126/pl_06-2026_001266.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.194.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4129/pl_07-2026_001292.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4129/pl_07-2026_001292.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 807.311,88, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4130/pl_08-2026_001293.pdf</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4131/pl_09-2026_001294.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4130/pl_08-2026_001293.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4131/pl_09-2026_001294.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 114.000,00, E DÁ OUTRAS PROVIÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4132/pl_10-2026_001295.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4132/pl_10-2026_001295.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 40.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4133/pl_11-2026_001296.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4133/pl_11-2026_001296.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.250.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4134/pl_12-2026_001297.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4134/pl_12-2026_001297.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E REGULAMENTAÇÃO DA FISCALIZAÇÃO DO DESCARTE DE LIXO NO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4135/projeto_de_lei_13.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4135/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exploração de publicidade em Ginásios Municipais de Esportes, Quadras Poliesportivas do Município e Estádios Municipais para fins de Incentivos e  Desenvolvimento do Esporte.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4137/pl_14_001307.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4137/pl_14_001307.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a abrir no orçamento vigente um crédito adicional suplementar no valor de R$ 149.280,58, e dá outras providências. ”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4138/pl_15_001308.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4138/pl_15_001308.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a abrir no orçamento vigente um crédito adicional especial no valor de R$ 466.345,31, e dá outras providências. ”</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4144/pl_16_001339.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4144/pl_16_001339.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 385.242,73, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4145/pl_17_001340.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4145/pl_17_001340.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR O ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 33.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4152/pl_18_001399.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4152/pl_18_001399.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 293.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4153/pl_19_001400.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4153/pl_19_001400.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 288.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4155/pl_20-2026_001437.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4155/pl_20-2026_001437.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS AUTOMOTORES ABANDONADOS NAS VIAS PÚBLICAS DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4156/pl_21-2026_001438.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4156/pl_21-2026_001438.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER ALIMENTAÇÃO A PROJETOS PÚBLICOS OU PROVADOS NO MUNICÍPIO DE VISTA ALEGRE DO ALTO.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4157/pl_22-2026_001439.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4157/pl_22-2026_001439.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 15.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4158/pl_23-2026_001440.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4158/pl_23-2026_001440.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.550.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>José de Jesus Menegasso</t>
-[...2 lines deleted...]
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4165/pl_24-2026_001467.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4165/pl_24-2026_001467.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.057.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4172/pl_25-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4172/pl_25-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 630.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4219/pl_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4179/pl_27-2026_001528.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 26.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4180/pl_28-2026_001529.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.433.737,13, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4183/pl_29-_esf_ana_maria_nacarato_popim.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DO ESF  - ESTRATÉGIA SAÚDE DA FAMÍLIA "ANA MARIA NACARATO POPIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4184/pl_30_-.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 200.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4185/pl_31_-__autoriza_o_executivo_municipal_a_abrir_no_orcamento_vigente_um_credito_adicional_suplementar_r_372.00000.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 372.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Roberto César de Oliveira Sousa</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4190/pl_32_-_ambulatorio_medico_mariana_grassetti.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do AME- Ambulatório Médico de Especialidades Municipal “Mariana Grassetti Gava”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4196/pl_33-2026_001567.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 212.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4197/pl_34-2026_001568.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 645.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4198/pl_35-2026_001577.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.315.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4199/pl_36-2026_001578.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 162.800,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4202/pl_37-2026_001588.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei  nº 37, de 24 de junho de 2026, “Autoriza o Executivo Municipal a abrir no orçamento vigente um crédito adicional suplementar no valor de R$ 300.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4203/pl_38-2026_001593.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.479.400,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4218/pl_39-2026_001617.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.125.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4151/requerimento_no_01-2026.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4151/requerimento_no_01-2026.pdf</t>
   </si>
   <si>
     <t>“Requer informações acerca dos serviços jurídicos do município, conforme segue:_x000D_
 1)	É possível que seja construído um Eco Ponto Rural, com caçamba destinada a receber lixo, num espaço cimentado e com alambrado, com o intuito de receber lixo orgânico e inorgânico, separadamente?_x000D_
 2)	É possível instalar o Eco Ponto Rural próximo a rotatória situada no prolongamento da Rua Roma e o início da Estrada Municipal do Barro Preto?_x000D_
 3)	Em caso positivo, quando será realizado este serviço?_x000D_
 4)	Em caso negativo, o que impede este serviço?</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4189/req02_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer informações acerca das obras do Estádio Municipal “Jobes da Rocha”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -781,67 +1062,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4124/emenda_modificativa__01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4125/emenda__02-2026_supressiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4171/emenda_modificativa_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4139/ind04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4140/ind05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4141/ind06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4142/ind07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4143/ind08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4149/ind09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4162/ind10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4163/ind11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4164/ind12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4166/ind13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4167/ind14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4168/ind15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4169/ind16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4173/ind17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4174/ind18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4175/ind19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4176/ind20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4177/ind21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4170/mocao_no_01-2026_001476.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4150/proj_dec_01_2026_retificador.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4127/pcl_01-2026_001267.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4136/projeto_de_lei_complementar_iptu_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4146/plc_03-2026_001341.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4147/plc_04-2026_001342.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4148/plc_05-2026_001343.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4159/plc_06-2026_alterado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4160/plc_07-2026_001441.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4119/pl_01-2026_001255.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4120/pl_02-2026_001256.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4121/pl_03-2026_001257.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4122/pl_04_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4123/pl_05_-_aux_alim_cam.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4126/pl_06-2026_001266.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4129/pl_07-2026_001292.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4130/pl_08-2026_001293.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4131/pl_09-2026_001294.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4132/pl_10-2026_001295.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4133/pl_11-2026_001296.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4134/pl_12-2026_001297.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4135/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4137/pl_14_001307.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4138/pl_15_001308.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4144/pl_16_001339.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4145/pl_17_001340.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4152/pl_18_001399.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4153/pl_19_001400.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4155/pl_20-2026_001437.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4156/pl_21-2026_001438.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4157/pl_22-2026_001439.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4158/pl_23-2026_001440.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4165/pl_24-2026_001467.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4172/pl_25-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/sapl/public/materialegislativa/2026/4151/requerimento_no_01-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4124/emenda_modificativa__01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4125/emenda__02-2026_supressiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4171/emenda_modificativa_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4204/emenda_modificativa_no_04-2026_ao_plc_10-2026_001609.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4205/emenda_modificativa_no_05-2026_ao_plc_10-2026_001597.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4206/emenda_modificativa_no_06-2026_ao_plc_10-2026_001598.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4207/emenda_modificativa_no_07-2026_ao_plc_10-2026_001599.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4208/emenda_modificativa_no_08-2026_ao_plc_10-2026_001600.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4209/emenda_modificativa_no_09-2026_ao_plc_10-2026_001601.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4210/emenda_modificativa_no_10-2026_ao_plc_10-2026_001602.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4211/emenda_modificativa_no_11-2026_ao_plc_10-2026_001603.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4212/emenda_modificativa_no_12-2026_ao_plc_10-2026_001604.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4213/emenda_aditiva_no_13-2026_ao_plc_10-2026_001605.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4214/emenda_aditiva_no_14-2026_ao_plc_10-2026_001606.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4215/emenda_aditiva_no_15-2026_ao_plc_10-2026_001607.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4216/emenda_modificativa_no_16-2026_ao_plc_12-2026_001608.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4139/ind04-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4140/ind05-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4141/ind06-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4142/ind07-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4143/ind08-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4149/ind09-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4162/ind10-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4163/ind11-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4164/ind12-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4166/ind13-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4167/ind14-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4168/ind15-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4169/ind16-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4173/ind17-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4174/ind18-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4175/ind19-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4176/ind20-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4177/ind21-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4186/ind24-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4187/ind25-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4188/ind26-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4191/ind27-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4192/ind28-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4193/ind29-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4201/ind30-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4194/ind31-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4220/ind32-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4221/ind33-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no_34-2026_001612.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4170/mocao_no_01-2026_001476.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4150/proj_dec_01_2026_retificador.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4127/pcl_01-2026_001267.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4136/projeto_de_lei_complementar_iptu_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4146/plc_03-2026_001341.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4147/plc_04-2026_001342.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4148/plc_05-2026_001343.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4159/plc_06-2026_alterado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4160/plc_07-2026_001441.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4178/plc08_001516.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4181/plc_09-2026_001530.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4182/plc_10-2026_001531.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4195/plc_11_001561.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4200/plc_12-2026_001574.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4119/pl_01-2026_001255.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4120/pl_02-2026_001256.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4121/pl_03-2026_001257.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4122/pl_04_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4123/pl_05_-_aux_alim_cam.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4126/pl_06-2026_001266.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4129/pl_07-2026_001292.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4130/pl_08-2026_001293.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4131/pl_09-2026_001294.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4132/pl_10-2026_001295.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4133/pl_11-2026_001296.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4134/pl_12-2026_001297.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4135/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4137/pl_14_001307.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4138/pl_15_001308.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4144/pl_16_001339.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4145/pl_17_001340.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4152/pl_18_001399.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4153/pl_19_001400.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4155/pl_20-2026_001437.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4156/pl_21-2026_001438.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4157/pl_22-2026_001439.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4158/pl_23-2026_001440.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4165/pl_24-2026_001467.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4172/pl_25-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4219/pl_26-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4179/pl_27-2026_001528.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4180/pl_28-2026_001529.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4183/pl_29-_esf_ana_maria_nacarato_popim.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4184/pl_30_-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4185/pl_31_-__autoriza_o_executivo_municipal_a_abrir_no_orcamento_vigente_um_credito_adicional_suplementar_r_372.00000.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4190/pl_32_-_ambulatorio_medico_mariana_grassetti.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4196/pl_33-2026_001567.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4197/pl_34-2026_001568.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4198/pl_35-2026_001577.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4199/pl_36-2026_001578.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4202/pl_37-2026_001588.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4203/pl_38-2026_001593.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4218/pl_39-2026_001617.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4151/requerimento_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4189/req02_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H57"/>
+  <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="194.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -907,1421 +1188,2565 @@
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>4139</v>
+        <v>4204</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
         <v>4</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E5" t="s">
+      <c r="H5" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>4140</v>
+        <v>4205</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
         <v>5</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>4141</v>
+        <v>4206</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
         <v>6</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>4142</v>
+        <v>4207</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
         <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>4143</v>
+        <v>4208</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
         <v>8</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>4149</v>
+        <v>4209</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
         <v>9</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>4162</v>
+        <v>4210</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
         <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>4163</v>
+        <v>4211</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H12" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>4164</v>
+        <v>4212</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
         <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>4166</v>
+        <v>4213</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
         <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="H14" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>4167</v>
+        <v>4214</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
         <v>14</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>4168</v>
+        <v>4215</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
         <v>15</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="H16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>4169</v>
+        <v>4216</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="H17" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>4173</v>
+        <v>4139</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="H18" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>4174</v>
+        <v>4140</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
+        <v>46</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="G19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>4175</v>
+        <v>4141</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="H20" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>4176</v>
+        <v>4142</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="H21" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>4177</v>
+        <v>4143</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D22" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="E22" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F22" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="H22" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>4170</v>
+        <v>4149</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="E23" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="H23" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>4150</v>
+        <v>4162</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="E24" t="s">
-        <v>65</v>
+        <v>45</v>
+      </c>
+      <c r="F24" t="s">
+        <v>59</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="H24" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>4127</v>
+        <v>4163</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="E25" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="F25" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="H25" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>4136</v>
+        <v>4164</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="E26" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="F26" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>4146</v>
+        <v>4166</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
+        <v>44</v>
+      </c>
+      <c r="E27" t="s">
+        <v>45</v>
+      </c>
+      <c r="F27" t="s">
+        <v>66</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H27" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>4147</v>
+        <v>4167</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="D28" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="E28" t="s">
+        <v>45</v>
+      </c>
+      <c r="F28" t="s">
+        <v>59</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="F28" t="s">
+      <c r="H28" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>4148</v>
+        <v>4168</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D29" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="E29" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="F29" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="H29" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>4159</v>
+        <v>4169</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="E30" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="F30" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="H30" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>4160</v>
+        <v>4173</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="E31" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="F31" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="H31" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>4119</v>
+        <v>4174</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E32" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F32" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="H32" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>4120</v>
+        <v>4175</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="D33" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E33" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F33" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="H33" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>4121</v>
+        <v>4176</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="D34" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E34" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F34" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="H34" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>4122</v>
+        <v>4177</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="D35" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" t="s">
+        <v>45</v>
+      </c>
+      <c r="F35" t="s">
+        <v>75</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E35" t="s">
+      <c r="H35" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>4123</v>
+        <v>4186</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="D36" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E36" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F36" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="H36" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>4126</v>
+        <v>4187</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="D37" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E37" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F37" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="H37" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>4129</v>
+        <v>4188</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D38" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E38" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F38" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="H38" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>4130</v>
+        <v>4191</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="D39" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E39" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F39" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="H39" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>4131</v>
+        <v>4192</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="D40" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E40" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F40" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="H40" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>4132</v>
+        <v>4193</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D41" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E41" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F41" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="H41" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>4133</v>
+        <v>4201</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D42" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E42" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F42" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H42" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>4134</v>
+        <v>4194</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D43" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E43" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F43" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="H43" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>4135</v>
+        <v>4220</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D44" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E44" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F44" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="H44" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>4137</v>
+        <v>4221</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D45" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E45" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F45" t="s">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="H45" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>4138</v>
+        <v>4217</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D46" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="E46" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="F46" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="H46" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>4144</v>
+        <v>4170</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D47" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="E47" t="s">
-        <v>85</v>
+        <v>111</v>
       </c>
       <c r="F47" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="H47" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>4145</v>
+        <v>4150</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="D48" t="s">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E48" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>115</v>
       </c>
       <c r="G48" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H48" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>4152</v>
+        <v>4127</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="E49" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="F49" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H49" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>4153</v>
+        <v>4136</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="D50" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="E50" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="F50" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H50" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>4155</v>
+        <v>4146</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="D51" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="E51" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="F51" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H51" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>4156</v>
+        <v>4147</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="D52" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="E52" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="F52" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H52" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>4157</v>
+        <v>4148</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="D53" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="E53" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="F53" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H53" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>4158</v>
+        <v>4159</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D54" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="E54" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="F54" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H54" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>4165</v>
+        <v>4160</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="E55" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="F55" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>132</v>
       </c>
       <c r="H55" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>4172</v>
+        <v>4178</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="D56" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="E56" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="F56" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H56" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
+        <v>4181</v>
+      </c>
+      <c r="B57">
+        <v>2026</v>
+      </c>
+      <c r="C57">
+        <v>9</v>
+      </c>
+      <c r="D57" t="s">
+        <v>118</v>
+      </c>
+      <c r="E57" t="s">
+        <v>119</v>
+      </c>
+      <c r="F57" t="s">
+        <v>134</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H57" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>4182</v>
+      </c>
+      <c r="B58">
+        <v>2026</v>
+      </c>
+      <c r="C58">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>118</v>
+      </c>
+      <c r="E58" t="s">
+        <v>119</v>
+      </c>
+      <c r="F58" t="s">
+        <v>134</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H58" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>4195</v>
+      </c>
+      <c r="B59">
+        <v>2026</v>
+      </c>
+      <c r="C59">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
+        <v>118</v>
+      </c>
+      <c r="E59" t="s">
+        <v>119</v>
+      </c>
+      <c r="F59" t="s">
+        <v>134</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H59" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>4200</v>
+      </c>
+      <c r="B60">
+        <v>2026</v>
+      </c>
+      <c r="C60">
+        <v>12</v>
+      </c>
+      <c r="D60" t="s">
+        <v>118</v>
+      </c>
+      <c r="E60" t="s">
+        <v>119</v>
+      </c>
+      <c r="F60" t="s">
+        <v>134</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H60" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>4119</v>
+      </c>
+      <c r="B61">
+        <v>2026</v>
+      </c>
+      <c r="C61">
+        <v>1</v>
+      </c>
+      <c r="D61" t="s">
+        <v>145</v>
+      </c>
+      <c r="E61" t="s">
+        <v>146</v>
+      </c>
+      <c r="F61" t="s">
+        <v>120</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H61" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>4120</v>
+      </c>
+      <c r="B62">
+        <v>2026</v>
+      </c>
+      <c r="C62">
+        <v>2</v>
+      </c>
+      <c r="D62" t="s">
+        <v>145</v>
+      </c>
+      <c r="E62" t="s">
+        <v>146</v>
+      </c>
+      <c r="F62" t="s">
+        <v>120</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H62" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>4121</v>
+      </c>
+      <c r="B63">
+        <v>2026</v>
+      </c>
+      <c r="C63">
+        <v>3</v>
+      </c>
+      <c r="D63" t="s">
+        <v>145</v>
+      </c>
+      <c r="E63" t="s">
+        <v>146</v>
+      </c>
+      <c r="F63" t="s">
+        <v>120</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H63" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>4122</v>
+      </c>
+      <c r="B64">
+        <v>2026</v>
+      </c>
+      <c r="C64">
+        <v>4</v>
+      </c>
+      <c r="D64" t="s">
+        <v>145</v>
+      </c>
+      <c r="E64" t="s">
+        <v>146</v>
+      </c>
+      <c r="F64" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>4123</v>
+      </c>
+      <c r="B65">
+        <v>2026</v>
+      </c>
+      <c r="C65">
+        <v>5</v>
+      </c>
+      <c r="D65" t="s">
+        <v>145</v>
+      </c>
+      <c r="E65" t="s">
+        <v>146</v>
+      </c>
+      <c r="F65" t="s">
+        <v>10</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H65" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>4126</v>
+      </c>
+      <c r="B66">
+        <v>2026</v>
+      </c>
+      <c r="C66">
+        <v>6</v>
+      </c>
+      <c r="D66" t="s">
+        <v>145</v>
+      </c>
+      <c r="E66" t="s">
+        <v>146</v>
+      </c>
+      <c r="F66" t="s">
+        <v>120</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H66" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>4129</v>
+      </c>
+      <c r="B67">
+        <v>2026</v>
+      </c>
+      <c r="C67">
+        <v>7</v>
+      </c>
+      <c r="D67" t="s">
+        <v>145</v>
+      </c>
+      <c r="E67" t="s">
+        <v>146</v>
+      </c>
+      <c r="F67" t="s">
+        <v>120</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H67" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>4130</v>
+      </c>
+      <c r="B68">
+        <v>2026</v>
+      </c>
+      <c r="C68">
+        <v>8</v>
+      </c>
+      <c r="D68" t="s">
+        <v>145</v>
+      </c>
+      <c r="E68" t="s">
+        <v>146</v>
+      </c>
+      <c r="F68" t="s">
+        <v>120</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H68" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>4131</v>
+      </c>
+      <c r="B69">
+        <v>2026</v>
+      </c>
+      <c r="C69">
+        <v>9</v>
+      </c>
+      <c r="D69" t="s">
+        <v>145</v>
+      </c>
+      <c r="E69" t="s">
+        <v>146</v>
+      </c>
+      <c r="F69" t="s">
+        <v>120</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H69" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>4132</v>
+      </c>
+      <c r="B70">
+        <v>2026</v>
+      </c>
+      <c r="C70">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>145</v>
+      </c>
+      <c r="E70" t="s">
+        <v>146</v>
+      </c>
+      <c r="F70" t="s">
+        <v>120</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H70" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>4133</v>
+      </c>
+      <c r="B71">
+        <v>2026</v>
+      </c>
+      <c r="C71">
+        <v>11</v>
+      </c>
+      <c r="D71" t="s">
+        <v>145</v>
+      </c>
+      <c r="E71" t="s">
+        <v>146</v>
+      </c>
+      <c r="F71" t="s">
+        <v>120</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H71" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>4134</v>
+      </c>
+      <c r="B72">
+        <v>2026</v>
+      </c>
+      <c r="C72">
+        <v>12</v>
+      </c>
+      <c r="D72" t="s">
+        <v>145</v>
+      </c>
+      <c r="E72" t="s">
+        <v>146</v>
+      </c>
+      <c r="F72" t="s">
+        <v>120</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H72" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>4135</v>
+      </c>
+      <c r="B73">
+        <v>2026</v>
+      </c>
+      <c r="C73">
+        <v>13</v>
+      </c>
+      <c r="D73" t="s">
+        <v>145</v>
+      </c>
+      <c r="E73" t="s">
+        <v>146</v>
+      </c>
+      <c r="F73" t="s">
+        <v>59</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H73" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>4137</v>
+      </c>
+      <c r="B74">
+        <v>2026</v>
+      </c>
+      <c r="C74">
+        <v>14</v>
+      </c>
+      <c r="D74" t="s">
+        <v>145</v>
+      </c>
+      <c r="E74" t="s">
+        <v>146</v>
+      </c>
+      <c r="F74" t="s">
+        <v>120</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H74" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>4138</v>
+      </c>
+      <c r="B75">
+        <v>2026</v>
+      </c>
+      <c r="C75">
+        <v>15</v>
+      </c>
+      <c r="D75" t="s">
+        <v>145</v>
+      </c>
+      <c r="E75" t="s">
+        <v>146</v>
+      </c>
+      <c r="F75" t="s">
+        <v>120</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H75" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>4144</v>
+      </c>
+      <c r="B76">
+        <v>2026</v>
+      </c>
+      <c r="C76">
+        <v>16</v>
+      </c>
+      <c r="D76" t="s">
+        <v>145</v>
+      </c>
+      <c r="E76" t="s">
+        <v>146</v>
+      </c>
+      <c r="F76" t="s">
+        <v>120</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H76" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>4145</v>
+      </c>
+      <c r="B77">
+        <v>2026</v>
+      </c>
+      <c r="C77">
+        <v>17</v>
+      </c>
+      <c r="D77" t="s">
+        <v>145</v>
+      </c>
+      <c r="E77" t="s">
+        <v>146</v>
+      </c>
+      <c r="F77" t="s">
+        <v>120</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H77" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>4152</v>
+      </c>
+      <c r="B78">
+        <v>2026</v>
+      </c>
+      <c r="C78">
+        <v>18</v>
+      </c>
+      <c r="D78" t="s">
+        <v>145</v>
+      </c>
+      <c r="E78" t="s">
+        <v>146</v>
+      </c>
+      <c r="F78" t="s">
+        <v>120</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H78" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>4153</v>
+      </c>
+      <c r="B79">
+        <v>2026</v>
+      </c>
+      <c r="C79">
+        <v>19</v>
+      </c>
+      <c r="D79" t="s">
+        <v>145</v>
+      </c>
+      <c r="E79" t="s">
+        <v>146</v>
+      </c>
+      <c r="F79" t="s">
+        <v>120</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H79" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>4155</v>
+      </c>
+      <c r="B80">
+        <v>2026</v>
+      </c>
+      <c r="C80">
+        <v>20</v>
+      </c>
+      <c r="D80" t="s">
+        <v>145</v>
+      </c>
+      <c r="E80" t="s">
+        <v>146</v>
+      </c>
+      <c r="F80" t="s">
+        <v>120</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H80" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>4156</v>
+      </c>
+      <c r="B81">
+        <v>2026</v>
+      </c>
+      <c r="C81">
+        <v>21</v>
+      </c>
+      <c r="D81" t="s">
+        <v>145</v>
+      </c>
+      <c r="E81" t="s">
+        <v>146</v>
+      </c>
+      <c r="F81" t="s">
+        <v>120</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H81" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>4157</v>
+      </c>
+      <c r="B82">
+        <v>2026</v>
+      </c>
+      <c r="C82">
+        <v>22</v>
+      </c>
+      <c r="D82" t="s">
+        <v>145</v>
+      </c>
+      <c r="E82" t="s">
+        <v>146</v>
+      </c>
+      <c r="F82" t="s">
+        <v>120</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H82" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>4158</v>
+      </c>
+      <c r="B83">
+        <v>2026</v>
+      </c>
+      <c r="C83">
+        <v>23</v>
+      </c>
+      <c r="D83" t="s">
+        <v>145</v>
+      </c>
+      <c r="E83" t="s">
+        <v>146</v>
+      </c>
+      <c r="F83" t="s">
+        <v>120</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H83" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>4165</v>
+      </c>
+      <c r="B84">
+        <v>2026</v>
+      </c>
+      <c r="C84">
+        <v>24</v>
+      </c>
+      <c r="D84" t="s">
+        <v>145</v>
+      </c>
+      <c r="E84" t="s">
+        <v>146</v>
+      </c>
+      <c r="F84" t="s">
+        <v>134</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H84" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>4172</v>
+      </c>
+      <c r="B85">
+        <v>2026</v>
+      </c>
+      <c r="C85">
+        <v>25</v>
+      </c>
+      <c r="D85" t="s">
+        <v>145</v>
+      </c>
+      <c r="E85" t="s">
+        <v>146</v>
+      </c>
+      <c r="F85" t="s">
+        <v>134</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H85" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>4219</v>
+      </c>
+      <c r="B86">
+        <v>2026</v>
+      </c>
+      <c r="C86">
+        <v>26</v>
+      </c>
+      <c r="D86" t="s">
+        <v>145</v>
+      </c>
+      <c r="E86" t="s">
+        <v>146</v>
+      </c>
+      <c r="F86" t="s">
+        <v>134</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H86" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>4179</v>
+      </c>
+      <c r="B87">
+        <v>2026</v>
+      </c>
+      <c r="C87">
+        <v>27</v>
+      </c>
+      <c r="D87" t="s">
+        <v>145</v>
+      </c>
+      <c r="E87" t="s">
+        <v>146</v>
+      </c>
+      <c r="F87" t="s">
+        <v>134</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H87" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>4180</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88">
+        <v>28</v>
+      </c>
+      <c r="D88" t="s">
+        <v>145</v>
+      </c>
+      <c r="E88" t="s">
+        <v>146</v>
+      </c>
+      <c r="F88" t="s">
+        <v>134</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H88" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>4183</v>
+      </c>
+      <c r="B89">
+        <v>2026</v>
+      </c>
+      <c r="C89">
+        <v>29</v>
+      </c>
+      <c r="D89" t="s">
+        <v>145</v>
+      </c>
+      <c r="E89" t="s">
+        <v>146</v>
+      </c>
+      <c r="F89" t="s">
+        <v>103</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H89" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>4184</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90">
+        <v>30</v>
+      </c>
+      <c r="D90" t="s">
+        <v>145</v>
+      </c>
+      <c r="E90" t="s">
+        <v>146</v>
+      </c>
+      <c r="F90" t="s">
+        <v>134</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H90" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>4185</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91">
+        <v>31</v>
+      </c>
+      <c r="D91" t="s">
+        <v>145</v>
+      </c>
+      <c r="E91" t="s">
+        <v>146</v>
+      </c>
+      <c r="F91" t="s">
+        <v>134</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H91" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>4190</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92">
+        <v>32</v>
+      </c>
+      <c r="D92" t="s">
+        <v>145</v>
+      </c>
+      <c r="E92" t="s">
+        <v>146</v>
+      </c>
+      <c r="F92" t="s">
+        <v>208</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H92" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>4196</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93">
+        <v>33</v>
+      </c>
+      <c r="D93" t="s">
+        <v>145</v>
+      </c>
+      <c r="E93" t="s">
+        <v>146</v>
+      </c>
+      <c r="F93" t="s">
+        <v>134</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H93" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>4197</v>
+      </c>
+      <c r="B94">
+        <v>2026</v>
+      </c>
+      <c r="C94">
+        <v>34</v>
+      </c>
+      <c r="D94" t="s">
+        <v>145</v>
+      </c>
+      <c r="E94" t="s">
+        <v>146</v>
+      </c>
+      <c r="F94" t="s">
+        <v>134</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H94" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95">
+        <v>4198</v>
+      </c>
+      <c r="B95">
+        <v>2026</v>
+      </c>
+      <c r="C95">
+        <v>35</v>
+      </c>
+      <c r="D95" t="s">
+        <v>145</v>
+      </c>
+      <c r="E95" t="s">
+        <v>146</v>
+      </c>
+      <c r="F95" t="s">
+        <v>134</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H95" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96">
+        <v>4199</v>
+      </c>
+      <c r="B96">
+        <v>2026</v>
+      </c>
+      <c r="C96">
+        <v>36</v>
+      </c>
+      <c r="D96" t="s">
+        <v>145</v>
+      </c>
+      <c r="E96" t="s">
+        <v>146</v>
+      </c>
+      <c r="F96" t="s">
+        <v>134</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H96" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97">
+        <v>4202</v>
+      </c>
+      <c r="B97">
+        <v>2026</v>
+      </c>
+      <c r="C97">
+        <v>37</v>
+      </c>
+      <c r="D97" t="s">
+        <v>145</v>
+      </c>
+      <c r="E97" t="s">
+        <v>146</v>
+      </c>
+      <c r="F97" t="s">
+        <v>134</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H97" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>4203</v>
+      </c>
+      <c r="B98">
+        <v>2026</v>
+      </c>
+      <c r="C98">
+        <v>38</v>
+      </c>
+      <c r="D98" t="s">
+        <v>145</v>
+      </c>
+      <c r="E98" t="s">
+        <v>146</v>
+      </c>
+      <c r="F98" t="s">
+        <v>134</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H98" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>4218</v>
+      </c>
+      <c r="B99">
+        <v>2026</v>
+      </c>
+      <c r="C99">
+        <v>39</v>
+      </c>
+      <c r="D99" t="s">
+        <v>145</v>
+      </c>
+      <c r="E99" t="s">
+        <v>146</v>
+      </c>
+      <c r="F99" t="s">
+        <v>134</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H99" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
         <v>4151</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57">
+      <c r="B100">
+        <v>2026</v>
+      </c>
+      <c r="C100">
         <v>1</v>
       </c>
-      <c r="D57" t="s">
-[...12 lines deleted...]
-        <v>139</v>
+      <c r="D100" t="s">
+        <v>225</v>
+      </c>
+      <c r="E100" t="s">
+        <v>226</v>
+      </c>
+      <c r="F100" t="s">
+        <v>66</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H100" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>4189</v>
+      </c>
+      <c r="B101">
+        <v>2026</v>
+      </c>
+      <c r="C101">
+        <v>2</v>
+      </c>
+      <c r="D101" t="s">
+        <v>225</v>
+      </c>
+      <c r="E101" t="s">
+        <v>226</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H101" t="s">
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2338,50 +3763,94 @@
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>