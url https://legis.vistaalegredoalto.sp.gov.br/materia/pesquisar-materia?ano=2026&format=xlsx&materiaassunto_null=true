--- v3 (2026-08-01)
+++ v4 (2026-10-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="762" uniqueCount="338">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -152,50 +152,59 @@
   </si>
   <si>
     <t>ACRESCENTA-SE  ao artigo 51, os seguintes parágrafos:_x000D_
 _x000D_
 “§ 6º Sempre que possível, um dos membros deverá pertencer aos quadros da Guarda Civil Municipal._x000D_
 _x000D_
 § 7º É vedada a participação de servidor que possua vínculo de subordinação direta com o sindicado ou interesse no resultado do processo.”</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4215/emenda_aditiva_no_15-2026_ao_plc_10-2026_001607.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA-SE ao artigo 26, o seguintes parágrafo:_x000D_
 _x000D_
 § 4º. O desconto em folha de pagamento somente poderá ocorrer após regular processo administrativo que assegure o contraditório e a ampla defesa, com apuração da existência de dolo ou culpa do servidor e decisão administrativa definitiva.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4216/emenda_modificativa_no_16-2026_ao_plc_12-2026_001608.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE  a data de início do REFIS, constante do Artigo 2º do Projeto de Lei Complementar nº 12, de 15 de junho de 2026, que passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 “Art. 2º. O REFIS/2026 - PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP terá início no dia 15 DE JULHO DE 2026 e término no dia 30 DE OUTUBRO DE 2026. Os contribuintes poderão quitar os débitos fiscais abrangidos por esta lei, mediante pagamento a vista, ou em parcelas iguais, mensais e sucessivas, com vencimento da primeira parcela até o 05º (quinto) dia da data de formalização do pedido e as demais com vencimento a todo dia 10 (dez) de cada mês, desde que a adesão ocorra até o dia 30 DE OUTUBRO DE 2026.”</t>
   </si>
   <si>
+    <t>Anderson Soares Alonso</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4233/emenda_no_17-2026_001655.pdf</t>
+  </si>
+  <si>
+    <t>MODIFIQUE-SE o valor da dotação destinada a Diárias – Pessoal Civil 3.3.90.14.00 – R$100.000,00, da proposta orçamentária da Câmara Municipal de Vista Alegre do Alto para o exercício de 2027, passando para R$150.000,00.</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Felipe Stelutti</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4139/ind04-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que possa sinalizar ao lado do Pronto Socorro, para uso de embarque e desembarque de passageiros.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4140/ind05-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que faça um recape asfáltico na Rua Orquídeas na altura do número 48.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4141/ind06-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja colocado uma placa de contramão na Rua Jeremias de Paula Eduardo em frente ao Banco Sicred, pois havendo uma na direção da Avenida Luís Bassoli.</t>
@@ -218,53 +227,50 @@
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROMOVA A IMEDIATA REGULAMENTAÇÃO, NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL, DOS EFEITOS DECORRENTES DA LEI COMPLEMENTAR FEDERAL Nº 226/2026, ESPECIALMENTE NO QUE SE REFERE À SUPRESSÃO DA PROIBIÇÃO DE CONTAGEM DO PERÍODO COMPREENDIDO ENTRE 28/05/2020 E 31/12/2021 PARA FINS DE AQUISIÇÃO DE VANTAGENS PESSOAIS PELOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>Flauzio da Silva</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4162/ind10-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para a conclusão do asfaltamento da via principal do Bairro Parque Industrial 2, garantindo o acesso até a Rodovia José Delacechia,, km (28+300mt), conexão com a Estrada Municipal de Aparecida do Monte Alto.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4163/ind11-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para a conclusão do asfaltamento do Anel Viário Jorge Durigan, conectando à Rodovia José Delacechia, km 31+ 500m.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4164/ind12-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias aos órgãos competentes para a implantação de trevos ou rotatórias nos acessos à Vista Alegre, localizados na Rodovia José Delacechia: km 28 + 300m; km 31 + 500m.</t>
   </si>
   <si>
-    <t>Anderson Soares Alonso</t>
-[...1 lines deleted...]
-  <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4166/ind13-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja feita a poda das árvores, corte da grama, instalação de mais lixeiras, instalação de postes para iluminação e instalação de água potável, Rua: Taiuva, nº 75, Bairro: Jd Paulista.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4167/ind14-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que faça a elaboração de Projeto de Lei visando à Regulamentação Fundiária de imóveis rurais fracionados em chácaras próximos à área urbana do Município de Vista Alegre do Alto.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4168/ind15-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para roçar as margens da Vicinal José Cury de Vista Alegre do Alto para Ariranha/SP e também tapar os buracos nela existente.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4169/ind16-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que tome as providências necessárias para roçar as margens da Vicinal José Antonio Fiorin de Vista Alegre do Alto para Taiaçu/SP.</t>
   </si>
   <si>
     <t>Narciso Ramos Pereira</t>
@@ -350,96 +356,204 @@
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA INSTALADA 1 (UMA) LOMBADA OU REDUTOR DE VELOCIDADE NA RUA: TEIA CHAVES, Nº 21.</t>
   </si>
   <si>
     <t>Marcelo Amado Grassetti</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4220/ind32-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja feita a manutenção dos cintos de segurança dos ônibus de transporte intramunicipal e intermunicipal dos alunos e de todos que utilizam.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4221/ind33-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal que seja feita a instalação de toldos tipo Cortina (vertical) e toldos modular no pátio do refeitório e lazer das Escolas Aurélio Bettini e Irineu Julião.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no_34-2026_001612.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORIAS DA EMEI AURÉLIO BETTINI, ONDE A MESMA NECESSITA DE REPAROS E MELHORIAS SENDO.</t>
   </si>
   <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4222/ind35-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que sejam tomadas as providências necessárias para a execução do serviço de cascalhamento e nivelamento do acostamento da estrada vicinal “José Antônio Fiorin”, especificamente no trecho conhecido como “ Água Suja”, na divisa com o município de Taiaçu.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4223/ind36-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que, junto aos setores competentes, sejam tomadas as seguintes providências na Quadra Poliesportiva do Bairro Center Park._x000D_
+1-	Instalação de banheiro público ou contêiner sanitário para uso dos usuários._x000D_
+2-	Nomeação de zelador para o local._x000D_
+3-	Instalação de câmeras de vigilância no entorno da quadra.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4224/ind37-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que em conjunto com a secretária de cultura, viabilize apresentações dos cursando de violão, viola, capoeira e demais atividades culturais do município na feira livre da Praça Central.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4235/ind38-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA INSTALADA 1 (UMA) LOMBADA OU REDUTOR DE VELOCIDADE NA RUA: INOCÊNCIO DE PAULA EDUARDO, Nº 518, CENTRO.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4236/ind39-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA INSTALADA 1(UMA) LOMBADA OU REDUTOR DE VELOCIDADE NA AV: MARGINAL, Nº 465, ÁREA INDUSTRIAL.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4241/ind40-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que tome as providências necessárias para realizar a manutenção dos brinquedos de todos os parquinhos existentes na Cidade e também realizar a manutenção dos aparelhos das academias ao Ar Livre.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4242/ind41-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que verifique a possibilidade de construir uma lombada ou redutor de velocidade na Rua José Carlos de Lima, na altura do número 215.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4243/ind42-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que verifique a possibilidade de realizar a limpeza e a poda das árvores localizadas próximas à fiação elétrica, especialmente nos pontos em que os galhos estão se aproximando ou entrando em contato com os fios, na Rua: Rio de Janeiro.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4255/ind43-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4256/ind44-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA que seja instalada 1 (uma) Lombada ou redutor de velocidade na Rua: Rubi, número 73, Jardim Paraíso.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4257/ind45-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA Prefeito Municipal que seja realizado a reforma, manutenção e pintura dos bancos de madeira e concreto da Praça Central e dos boulevard do Município de Vista Alegre do Alto.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4258/ind46-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que seja instalado uma lombofaixa em frente à Escola Irineu Julião, na Rua: Armando Sales de Oliveira e também um redutor de velocidade em frente ao Centro de Costura e o Cras.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4263/ind47-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que seja instalada 1 (uma) Lombada ou redutor de velocidade na Rua: Fernando Prestes, N° 186, Jd. Paulista.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4264/ind48-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que faça o conserto e a manutenção do motor da hidroterapia do município.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4265/ind49-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que determine ao setor competente que providencie a instalação de três pontos de ônibus com cobertura</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4266/ind50-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que determine ao setor competente e providencie a retirada dos trailers estacionados ao longo da Rua Herculano do Livramento e sua realocação para o centro da Praça Dr. Emílio Owen Sandholt.</t>
+  </si>
+  <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4170/mocao_no_01-2026_001476.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO PREFEITO MUNICIPAL NELSON ANTONIO ROZANI E DE SUA ESPOSA, ROSA DE FATIMA DE JESUS BALDI ROZANI, OCORRIDO EM 23 DE MARÇO DE 2026.</t>
   </si>
   <si>
+    <t>ORCAM</t>
+  </si>
+  <si>
+    <t>Orçamento da Camara</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4232/proposta_orcamentaria__001650.pdf</t>
+  </si>
+  <si>
+    <t>Proposta Orçamentária do Poder Legislativo para o exercício de 2027.</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4150/proj_dec_01_2026_retificador.doc</t>
   </si>
   <si>
     <t>Retifica o Decreto nº 01, de 13 de maio de 2025, para correção de erro material no número do processo de prestação de contas anuais do exercício de 2022 da Prefeitura Municipal de Vista Alegre do Alto/SP.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nelson Antonio Rozani</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4127/pcl_01-2026_001267.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO QUADRO DE CARGOS EFETIVOS DA PREFEITURA MUNICIPAL DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4136/projeto_de_lei_complementar_iptu_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 35, DE 03 DE NOVEMBRO DE 2003, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4146/plc_03-2026_001341.pdf</t>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4146/plc_008_-_reforma_administrativa_e_reorganizacao_funcional_2026_08042026.docx</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4147/plc_04-2026_001342.pdf</t>
   </si>
   <si>
     <t>INSERE ATRIBUIÇÃO ESPECIAL AO ANEXO III QUADRO DE ATRIBUIÇÕES ESPECIAIS E RESPONSABILIDADES TÉCNICAS NA LEI COMPLEMENTAR Nº 201 DE  1º DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4148/plc_05-2026_001343.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA DO INCISO I DO ARTIGO 32 DA LEI COMPLEMENTAR Nº 005 DE 3 DE MAIO DE 1999.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4159/plc_06-2026_alterado.pdf</t>
   </si>
   <si>
     <t>INSTIRUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE VISTA ALEGRE DO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4160/plc_07-2026_001441.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 54 DA LEI COMPLEMENTAR Nº 012, DE 26 DE OUTUBRO DE 2000 (LEI DE PARCELAMENTO DO SOLO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
@@ -455,50 +569,74 @@
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4181/plc_09-2026_001530.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MANUTENÇÃO DO CARÁTER PERMANENTE DO CARGO DE GUARDA CIVIL MUNICIPAL, REVOGA DISPOSITIVOS DE LEIS DE REORGANIZAÇÃO ADMINISTRATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4182/plc_10-2026_001531.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA GUARDA CIVIL MUNICIPAL DE VISTA ALEGRE DO ALTO, COMPOSTO POR CARGOS, E ORGANIZAÇÃO DA GUARDA CIVIL MUNICIPAL DE VISTA ALEGRE DO ALTO E CÓDIGO DISCIPLINAR.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4195/plc_11_001561.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA LEI COMPLEMENTAR Nº 215, DE 26 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4200/plc_12-2026_001574.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISTA ALEGRE DO ALTO/SP - "REFIS/2026" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4229/plc_13-2026_001644.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA PARCIALMENTE A LEI COMPLEMENTAR Nº 215, DE 26 DE AGOSTO DE 2025, EXTINGUE A SECRETARIA DE NEGÓCIOS JURÍDICOS E O RESPECTIVO CARGO EM COMISSÃO, PRESERVA A ALTERAÇÃO PROMOVIDA NA LEI COMPLEMENTAR Nº 213, DE 23 DE JULHO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4230/plc_14-2026_001645.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR Nº 201, DE 1º DE AGOSTO DE 2023, PARA READEQUAR A JORNADA DE TRABALHO E O VENCIMENTO-BASE DO CARGO EFETIVO DE ADVOGADO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4271/plc15-2026_001783.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ESTÁGIO PROBATÓRIO E A AVALIAÇÃO ESPECIAL DE DESEMPENHO DOS SERVIDORES PÚBLICOS MUNICIPAIS OCUPANTES DE CARGO DE PROVIMENTO EFETIVO, ALTERA A LEI Nº 815, DE 2 DE ABRIL DE 1992, REVOGA O DECRETO Nº 5.797, DE 24 DE ABRIL DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4272/plc16-2026_001785.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL PARA INTEGRAR AS POLÍTICAS DE TURISMO À SECRETARIA MUNICIPAL DE CULTURA E AS POLÍTICAS DE LAZER À SECRETARIA MUNICIPAL DE ESPORTE, ALTERA DENOMINAÇÕES E COMPETÊNCIAS, SEM CRIAÇÃO DE CARGOS OU AUMENTO DE DESPESA COM PESSOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4119/pl_01-2026_001255.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Reajuste Geral Anual dos Salários e Vencimentos dos Servidores Públicos Municipais de Vista Alegre do Alto, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4120/pl_02-2026_001256.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Alteração do valor do Auxílio Alimentação dos Servidores Públicos Municipais”.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4121/pl_03-2026_001257.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 2º, do inciso II do artigo 4º e artigo 9º da Lei Municipal nº 2.136 de 20 de janeiro de 2017, que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4122/pl_04_-_rga_edilidade.pdf</t>
@@ -693,72 +831,258 @@
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.315.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4199/pl_36-2026_001578.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 162.800,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4202/pl_37-2026_001588.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 37, de 24 de junho de 2026, “Autoriza o Executivo Municipal a abrir no orçamento vigente um crédito adicional suplementar no valor de R$ 300.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4203/pl_38-2026_001593.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.479.400,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4218/pl_39-2026_001617.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.125.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4225/pl_40-2026_001640.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O PRAZO DE PRORROGAÇÃO DA VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO PELA LEI MUNICIPAL Nº 2.038, DE 23 DE JUNHO DE 2015, ATÉ A ENTRADA EM VIGOR DA LEI MUNICIPAL QUE APROVAR O NOVO PLANO MUNICIPAL DE EDUCAÇÃO DECENAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4226/pl_41-2026_001641.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 293.434,65, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4227/pl_42-2026_001642.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 774.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4228/pl_43-2026_001643.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 10.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4237/pl_44_2026__suplementacao_de__equipamentos.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O LEGISLATIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 270.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4239/pl_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 928.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4240/pl_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 6.415,43, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4246/pl_47_denominacao_paco_municipal.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DO PRÉDIO ONDE FUNCIONA O PAÇO MUNICIPAL, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4247/pl_48_denominacao_farmacia_municipal.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA FARMÁCIA MUNICIPAL DE VISTA ALEGRE DO ALTO, LOCALIZADA NA AVENIDA 18 DE FEVEREIRO, 27, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4248/pl_49-2026_001728.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE ALFABETIZAÇÃO NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE ENSINO DE VISTA ALEGRE DO ALTO.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4249/pl_50-2026_001729.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 368.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4250/pl_51-2026_001730.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 443.765,04, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4251/pl_52-2026_001731.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4252/pl_53-2026_001732.pdf</t>
+  </si>
+  <si>
+    <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISTA ALEGRE DO ALTO PARA O EXERCÍCIO DE 2027.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4259/pl_54-2026_001757.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO INTEGRAL EM TEMPO INTEGRAL DA REDE PÚBLICA MUNICIPAL DE ENSINO DE VISTA ALEGRE DO ALTO NOS TERMOS QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4260/pl_55-2026_001758.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 3.385.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4261/pl_56-2026_001759.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 110.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4262/pl_57-2026_001760.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.715,53, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4269/pl58-2026_001781.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 100.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4270/pl59-2026_001782.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR NO ORÇAMENTO VIGENTE UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 4.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4273/pl_60.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O LEGISLATIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 125.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4238/projeto_de_resolucao_no_01-2026_001671.pdf</t>
+  </si>
+  <si>
+    <t>Institui o regime de concessão de diárias aos vereadores e servidores da Câmara Municipal de Vista Alegre do Alto, estabelece critérios para concessão, pagamento, prestação de contas, restituição, transparência e controle e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4151/requerimento_no_01-2026.pdf</t>
   </si>
   <si>
     <t>“Requer informações acerca dos serviços jurídicos do município, conforme segue:_x000D_
 1)	É possível que seja construído um Eco Ponto Rural, com caçamba destinada a receber lixo, num espaço cimentado e com alambrado, com o intuito de receber lixo orgânico e inorgânico, separadamente?_x000D_
 2)	É possível instalar o Eco Ponto Rural próximo a rotatória situada no prolongamento da Rua Roma e o início da Estrada Municipal do Barro Preto?_x000D_
 3)	Em caso positivo, quando será realizado este serviço?_x000D_
 4)	Em caso negativo, o que impede este serviço?</t>
   </si>
   <si>
     <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4189/req02_2026.pdf</t>
   </si>
   <si>
     <t>“Requer informações acerca das obras do Estádio Municipal “Jobes da Rocha”.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4231/req03_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES ACERCA DO PAGAMENTO DE HONORÁRIOS ADVOCATÍCIOS SUCUMBENCIAIS À ADVOGADA PÚBLICA DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4234/req04_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Requer informações acerca da execução do contrato decorrente do Pregão Presencial nº 02/2026, Processo Administrativo nº 2513/2026, que tem por objeto a "Contratação de empresa especializada para fornecimento de Sistema Educacional de Ensino, com material didático para alunos e professores da Creche (Berçário 1 e 2), Educação Infantil (Maternal 1 e 2, Nível 1 e 2) e Ensino Fundamental Anos Iniciais (1º ao 5º ano), com plataforma educacional e assessoria pedagógica".</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4244/req05_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da obra realizada na Rua Rio de Janeiro e Rua Amapá, tendo em vista que os serviços foram executados apenas parcialmente, não havendo, até o momento, a conclusão integral da obra.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4245/req06_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações, solicitando esclarecimentos sobre a forma como estão sendo realizados os serviços de manutenção mecânica, manutenção preventiva e troca de óleo das máquinas e demais equipamentos pertencentes à Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4253/requerimento_no_07-2026_001733.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações se os servidores públicos municipais recebem, regularmente, cópia impressa ou acesso eletrônico aos respectivos espelhos de ponto?</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4254/requerimento_no_08-2026_001752.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações relativamente ao Concurso Público nº 01/2025, promovido pelo Município de Vista Alegre do Alto.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4267/requerimento_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES SOBRE O CONVÊNIO DESTINADO À CONSTRUÇÃO DE 30 MORADIAS POPULARES NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4268/requerimento_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  informações, conforme segue: CONSIDERANDO a competência da Câmara Municipal para acompanhar e fiscalizar os atos da administração municipal e a execução dos contratos públicos (CF, art. 31; LOM, arts. 10, IX, e 44);</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1062,56 +1386,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4124/emenda_modificativa__01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4125/emenda__02-2026_supressiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4171/emenda_modificativa_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4204/emenda_modificativa_no_04-2026_ao_plc_10-2026_001609.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4205/emenda_modificativa_no_05-2026_ao_plc_10-2026_001597.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4206/emenda_modificativa_no_06-2026_ao_plc_10-2026_001598.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4207/emenda_modificativa_no_07-2026_ao_plc_10-2026_001599.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4208/emenda_modificativa_no_08-2026_ao_plc_10-2026_001600.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4209/emenda_modificativa_no_09-2026_ao_plc_10-2026_001601.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4210/emenda_modificativa_no_10-2026_ao_plc_10-2026_001602.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4211/emenda_modificativa_no_11-2026_ao_plc_10-2026_001603.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4212/emenda_modificativa_no_12-2026_ao_plc_10-2026_001604.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4213/emenda_aditiva_no_13-2026_ao_plc_10-2026_001605.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4214/emenda_aditiva_no_14-2026_ao_plc_10-2026_001606.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4215/emenda_aditiva_no_15-2026_ao_plc_10-2026_001607.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4216/emenda_modificativa_no_16-2026_ao_plc_12-2026_001608.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4139/ind04-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4140/ind05-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4141/ind06-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4142/ind07-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4143/ind08-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4149/ind09-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4162/ind10-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4163/ind11-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4164/ind12-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4166/ind13-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4167/ind14-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4168/ind15-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4169/ind16-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4173/ind17-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4174/ind18-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4175/ind19-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4176/ind20-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4177/ind21-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4186/ind24-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4187/ind25-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4188/ind26-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4191/ind27-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4192/ind28-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4193/ind29-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4201/ind30-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4194/ind31-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4220/ind32-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4221/ind33-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no_34-2026_001612.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4170/mocao_no_01-2026_001476.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4150/proj_dec_01_2026_retificador.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4127/pcl_01-2026_001267.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4136/projeto_de_lei_complementar_iptu_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4146/plc_03-2026_001341.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4147/plc_04-2026_001342.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4148/plc_05-2026_001343.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4159/plc_06-2026_alterado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4160/plc_07-2026_001441.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4178/plc08_001516.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4181/plc_09-2026_001530.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4182/plc_10-2026_001531.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4195/plc_11_001561.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4200/plc_12-2026_001574.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4119/pl_01-2026_001255.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4120/pl_02-2026_001256.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4121/pl_03-2026_001257.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4122/pl_04_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4123/pl_05_-_aux_alim_cam.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4126/pl_06-2026_001266.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4129/pl_07-2026_001292.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4130/pl_08-2026_001293.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4131/pl_09-2026_001294.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4132/pl_10-2026_001295.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4133/pl_11-2026_001296.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4134/pl_12-2026_001297.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4135/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4137/pl_14_001307.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4138/pl_15_001308.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4144/pl_16_001339.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4145/pl_17_001340.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4152/pl_18_001399.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4153/pl_19_001400.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4155/pl_20-2026_001437.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4156/pl_21-2026_001438.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4157/pl_22-2026_001439.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4158/pl_23-2026_001440.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4165/pl_24-2026_001467.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4172/pl_25-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4219/pl_26-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4179/pl_27-2026_001528.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4180/pl_28-2026_001529.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4183/pl_29-_esf_ana_maria_nacarato_popim.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4184/pl_30_-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4185/pl_31_-__autoriza_o_executivo_municipal_a_abrir_no_orcamento_vigente_um_credito_adicional_suplementar_r_372.00000.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4190/pl_32_-_ambulatorio_medico_mariana_grassetti.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4196/pl_33-2026_001567.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4197/pl_34-2026_001568.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4198/pl_35-2026_001577.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4199/pl_36-2026_001578.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4202/pl_37-2026_001588.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4203/pl_38-2026_001593.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4218/pl_39-2026_001617.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4151/requerimento_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4189/req02_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4124/emenda_modificativa__01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4125/emenda__02-2026_supressiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4171/emenda_modificativa_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4204/emenda_modificativa_no_04-2026_ao_plc_10-2026_001609.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4205/emenda_modificativa_no_05-2026_ao_plc_10-2026_001597.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4206/emenda_modificativa_no_06-2026_ao_plc_10-2026_001598.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4207/emenda_modificativa_no_07-2026_ao_plc_10-2026_001599.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4208/emenda_modificativa_no_08-2026_ao_plc_10-2026_001600.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4209/emenda_modificativa_no_09-2026_ao_plc_10-2026_001601.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4210/emenda_modificativa_no_10-2026_ao_plc_10-2026_001602.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4211/emenda_modificativa_no_11-2026_ao_plc_10-2026_001603.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4212/emenda_modificativa_no_12-2026_ao_plc_10-2026_001604.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4213/emenda_aditiva_no_13-2026_ao_plc_10-2026_001605.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4214/emenda_aditiva_no_14-2026_ao_plc_10-2026_001606.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4215/emenda_aditiva_no_15-2026_ao_plc_10-2026_001607.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4216/emenda_modificativa_no_16-2026_ao_plc_12-2026_001608.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4233/emenda_no_17-2026_001655.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4139/ind04-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4140/ind05-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4141/ind06-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4142/ind07-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4143/ind08-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4149/ind09-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4162/ind10-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4163/ind11-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4164/ind12-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4166/ind13-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4167/ind14-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4168/ind15-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4169/ind16-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4173/ind17-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4174/ind18-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4175/ind19-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4176/ind20-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4177/ind21-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4186/ind24-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4187/ind25-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4188/ind26-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4191/ind27-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4192/ind28-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4193/ind29-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4201/ind30-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4194/ind31-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4220/ind32-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4221/ind33-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no_34-2026_001612.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4222/ind35-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4223/ind36-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4224/ind37-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4235/ind38-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4236/ind39-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4241/ind40-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4242/ind41-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4243/ind42-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4255/ind43-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4256/ind44-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4257/ind45-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4258/ind46-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4263/ind47-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4264/ind48-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4265/ind49-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4266/ind50-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4170/mocao_no_01-2026_001476.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4232/proposta_orcamentaria__001650.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4150/proj_dec_01_2026_retificador.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4127/pcl_01-2026_001267.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4136/projeto_de_lei_complementar_iptu_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4146/plc_008_-_reforma_administrativa_e_reorganizacao_funcional_2026_08042026.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4147/plc_04-2026_001342.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4148/plc_05-2026_001343.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4159/plc_06-2026_alterado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4160/plc_07-2026_001441.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4178/plc08_001516.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4181/plc_09-2026_001530.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4182/plc_10-2026_001531.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4195/plc_11_001561.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4200/plc_12-2026_001574.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4229/plc_13-2026_001644.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4230/plc_14-2026_001645.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4271/plc15-2026_001783.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4272/plc16-2026_001785.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4119/pl_01-2026_001255.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4120/pl_02-2026_001256.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4121/pl_03-2026_001257.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4122/pl_04_-_rga_edilidade.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4123/pl_05_-_aux_alim_cam.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4126/pl_06-2026_001266.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4129/pl_07-2026_001292.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4130/pl_08-2026_001293.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4131/pl_09-2026_001294.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4132/pl_10-2026_001295.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4133/pl_11-2026_001296.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4134/pl_12-2026_001297.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4135/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4137/pl_14_001307.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4138/pl_15_001308.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4144/pl_16_001339.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4145/pl_17_001340.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4152/pl_18_001399.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4153/pl_19_001400.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4155/pl_20-2026_001437.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4156/pl_21-2026_001438.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4157/pl_22-2026_001439.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4158/pl_23-2026_001440.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4165/pl_24-2026_001467.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4172/pl_25-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4219/pl_26-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4179/pl_27-2026_001528.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4180/pl_28-2026_001529.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4183/pl_29-_esf_ana_maria_nacarato_popim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4184/pl_30_-.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4185/pl_31_-__autoriza_o_executivo_municipal_a_abrir_no_orcamento_vigente_um_credito_adicional_suplementar_r_372.00000.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4190/pl_32_-_ambulatorio_medico_mariana_grassetti.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4196/pl_33-2026_001567.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4197/pl_34-2026_001568.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4198/pl_35-2026_001577.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4199/pl_36-2026_001578.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4202/pl_37-2026_001588.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4203/pl_38-2026_001593.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4218/pl_39-2026_001617.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4225/pl_40-2026_001640.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4226/pl_41-2026_001641.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4227/pl_42-2026_001642.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4228/pl_43-2026_001643.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4237/pl_44_2026__suplementacao_de__equipamentos.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4239/pl_45-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4240/pl_46-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4246/pl_47_denominacao_paco_municipal.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4247/pl_48_denominacao_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4248/pl_49-2026_001728.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4249/pl_50-2026_001729.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4250/pl_51-2026_001730.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4251/pl_52-2026_001731.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4252/pl_53-2026_001732.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4259/pl_54-2026_001757.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4260/pl_55-2026_001758.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4261/pl_56-2026_001759.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4262/pl_57-2026_001760.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4269/pl58-2026_001781.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4270/pl59-2026_001782.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4273/pl_60.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4238/projeto_de_resolucao_no_01-2026_001671.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4151/requerimento_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4189/req02_2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4231/req03_2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4234/req04_2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4244/req05_2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4245/req06_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4253/requerimento_no_07-2026_001733.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4254/requerimento_no_08-2026_001752.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4267/requerimento_09-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.vistaalegredoalto.sp.gov.br/media/sapl/public/materialegislativa/2026/4268/requerimento_10_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H101"/>
+  <dimension ref="A1:H153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="194.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1526,2227 +1850,3564 @@
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>4139</v>
+        <v>4233</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" t="s">
         <v>44</v>
       </c>
-      <c r="E18" t="s">
+      <c r="G18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>4140</v>
+        <v>4139</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>4141</v>
+        <v>4140</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F20" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>4142</v>
+        <v>4141</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>4143</v>
+        <v>4142</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F22" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>4149</v>
+        <v>4143</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>4162</v>
+        <v>4149</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D24" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E24" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F24" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>4163</v>
+        <v>4162</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F25" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>4164</v>
+        <v>4163</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F26" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>4166</v>
+        <v>4164</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F27" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H27" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>4167</v>
+        <v>4166</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F28" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H28" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>4168</v>
+        <v>4167</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E29" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H29" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>4169</v>
+        <v>4168</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H30" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>4173</v>
+        <v>4169</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E31" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>4174</v>
+        <v>4173</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E32" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F32" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H32" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>4175</v>
+        <v>4174</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E33" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F33" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H33" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>4176</v>
+        <v>4175</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D34" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E34" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F34" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H34" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>4177</v>
+        <v>4176</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E35" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F35" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H35" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>4186</v>
+        <v>4177</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D36" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E36" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H36" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>4187</v>
+        <v>4186</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D37" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E37" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>88</v>
       </c>
       <c r="H37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>4188</v>
+        <v>4187</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D38" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E38" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F38" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H38" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>4191</v>
+        <v>4188</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D39" t="s">
+        <v>47</v>
+      </c>
+      <c r="E39" t="s">
+        <v>48</v>
+      </c>
+      <c r="F39" t="s">
         <v>44</v>
       </c>
-      <c r="E39" t="s">
-[...2 lines deleted...]
-      <c r="F39" t="s">
+      <c r="G39" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>4192</v>
+        <v>4191</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D40" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E40" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F40" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H40" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>4193</v>
+        <v>4192</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D41" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E41" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F41" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H41" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>4201</v>
+        <v>4193</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D42" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E42" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F42" t="s">
-        <v>59</v>
+        <v>94</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H42" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>4194</v>
+        <v>4201</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D43" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E43" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F43" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H43" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>4220</v>
+        <v>4194</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D44" t="s">
+        <v>47</v>
+      </c>
+      <c r="E44" t="s">
+        <v>48</v>
+      </c>
+      <c r="F44" t="s">
         <v>44</v>
       </c>
-      <c r="E44" t="s">
-[...2 lines deleted...]
-      <c r="F44" t="s">
+      <c r="G44" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>4221</v>
+        <v>4220</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D45" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E45" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F45" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>106</v>
       </c>
       <c r="H45" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>4217</v>
+        <v>4221</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D46" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E46" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F46" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H46" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>4170</v>
+        <v>4217</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="D47" t="s">
+        <v>47</v>
+      </c>
+      <c r="E47" t="s">
+        <v>48</v>
+      </c>
+      <c r="F47" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="E47" t="s">
+      <c r="H47" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>4150</v>
+        <v>4222</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="D48" t="s">
-        <v>114</v>
+        <v>47</v>
       </c>
       <c r="E48" t="s">
-        <v>115</v>
+        <v>48</v>
+      </c>
+      <c r="F48" t="s">
+        <v>62</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="H48" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>4127</v>
+        <v>4223</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="D49" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="E49" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F49" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="H49" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>4136</v>
+        <v>4224</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="D50" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="E50" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F50" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="H50" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>4146</v>
+        <v>4235</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="D51" t="s">
+        <v>47</v>
+      </c>
+      <c r="E51" t="s">
+        <v>48</v>
+      </c>
+      <c r="F51" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="E51" t="s">
+      <c r="H51" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>4147</v>
+        <v>4236</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="D52" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="E52" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F52" t="s">
+        <v>44</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="G52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>4148</v>
+        <v>4241</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="D53" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="E53" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F53" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="H53" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>4159</v>
+        <v>4242</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="D54" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="E54" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F54" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="H54" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>4160</v>
+        <v>4243</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="D55" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="E55" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F55" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H55" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>4178</v>
+        <v>4255</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="D56" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="E56" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F56" t="s">
-        <v>134</v>
+        <v>77</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="H56" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>4181</v>
+        <v>4256</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D57" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="E57" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F57" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="H57" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>4182</v>
+        <v>4257</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D58" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="E58" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F58" t="s">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="H58" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>4195</v>
+        <v>4258</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="D59" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="E59" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F59" t="s">
+        <v>105</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H59" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>4200</v>
+        <v>4263</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="D60" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="E60" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F60" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H60" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>4119</v>
+        <v>4264</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="D61" t="s">
-        <v>145</v>
+        <v>47</v>
       </c>
       <c r="E61" t="s">
-        <v>146</v>
+        <v>48</v>
       </c>
       <c r="F61" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="H61" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>4120</v>
+        <v>4265</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="D62" t="s">
-        <v>145</v>
+        <v>47</v>
       </c>
       <c r="E62" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>48</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="H62" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>4121</v>
+        <v>4266</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="D63" t="s">
-        <v>145</v>
+        <v>47</v>
       </c>
       <c r="E63" t="s">
-        <v>146</v>
+        <v>48</v>
       </c>
       <c r="F63" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="H63" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>4122</v>
+        <v>4170</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D64" t="s">
+        <v>143</v>
+      </c>
+      <c r="E64" t="s">
+        <v>144</v>
+      </c>
+      <c r="F64" t="s">
+        <v>44</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="E64" t="s">
+      <c r="H64" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>4123</v>
+        <v>4232</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D65" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E65" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="H65" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>4126</v>
+        <v>4150</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D66" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E66" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>152</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="H66" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>4129</v>
+        <v>4127</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D67" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E67" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F67" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="G67" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H67" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>4130</v>
+        <v>4136</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D68" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E68" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F68" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
       <c r="G68" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H68" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>4131</v>
+        <v>4146</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D69" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E69" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F69" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H69" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>4132</v>
+        <v>4147</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D70" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E70" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F70" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="G70" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H70" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>4133</v>
+        <v>4148</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D71" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E71" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F71" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="G71" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H71" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>4134</v>
+        <v>4159</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D72" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E72" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F72" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="G72" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H72" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>4135</v>
+        <v>4160</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D73" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E73" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F73" t="s">
-        <v>59</v>
+        <v>157</v>
       </c>
       <c r="G73" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H73" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>4137</v>
+        <v>4178</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D74" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E74" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F74" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>172</v>
       </c>
       <c r="H74" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>4138</v>
+        <v>4181</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D75" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E75" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F75" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H75" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>4144</v>
+        <v>4182</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E76" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F76" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>176</v>
       </c>
       <c r="H76" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>4145</v>
+        <v>4195</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E77" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F77" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H77" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>4152</v>
+        <v>4200</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D78" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E78" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F78" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H78" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>4153</v>
+        <v>4229</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E79" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F79" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H79" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>4155</v>
+        <v>4230</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D80" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E80" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F80" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H80" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>4156</v>
+        <v>4271</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D81" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E81" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F81" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H81" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>4157</v>
+        <v>4272</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D82" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E82" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F82" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H82" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>4158</v>
+        <v>4119</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="D83" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E83" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F83" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H83" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>4165</v>
+        <v>4120</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="D84" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E84" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F84" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="H84" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>4172</v>
+        <v>4121</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="D85" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E85" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F85" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H85" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>4219</v>
+        <v>4122</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="D86" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E86" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F86" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H86" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>4179</v>
+        <v>4123</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="D87" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E87" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F87" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H87" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>4180</v>
+        <v>4126</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D88" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E88" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F88" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H88" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>4183</v>
+        <v>4129</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D89" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E89" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F89" t="s">
-        <v>103</v>
+        <v>157</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H89" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>4184</v>
+        <v>4130</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D90" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E90" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F90" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H90" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>4185</v>
+        <v>4131</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="D91" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E91" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F91" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H91" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>4190</v>
+        <v>4132</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D92" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E92" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F92" t="s">
-        <v>208</v>
+        <v>157</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>209</v>
       </c>
       <c r="H92" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>4196</v>
+        <v>4133</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E93" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F93" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H93" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>4197</v>
+        <v>4134</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E94" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F94" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H94" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>4198</v>
+        <v>4135</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E95" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F95" t="s">
-        <v>134</v>
+        <v>62</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H95" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>4199</v>
+        <v>4137</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="D96" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E96" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F96" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>217</v>
       </c>
       <c r="H96" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>4202</v>
+        <v>4138</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D97" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E97" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F97" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H97" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>4203</v>
+        <v>4144</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="D98" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E98" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F98" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H98" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>4218</v>
+        <v>4145</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D99" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="E99" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="F99" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>223</v>
       </c>
       <c r="H99" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>4151</v>
+        <v>4152</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D100" t="s">
+        <v>190</v>
+      </c>
+      <c r="E100" t="s">
+        <v>191</v>
+      </c>
+      <c r="F100" t="s">
+        <v>157</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="E100" t="s">
+      <c r="H100" t="s">
         <v>226</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
+        <v>4153</v>
+      </c>
+      <c r="B101">
+        <v>2026</v>
+      </c>
+      <c r="C101">
+        <v>19</v>
+      </c>
+      <c r="D101" t="s">
+        <v>190</v>
+      </c>
+      <c r="E101" t="s">
+        <v>191</v>
+      </c>
+      <c r="F101" t="s">
+        <v>157</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H101" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>4155</v>
+      </c>
+      <c r="B102">
+        <v>2026</v>
+      </c>
+      <c r="C102">
+        <v>20</v>
+      </c>
+      <c r="D102" t="s">
+        <v>190</v>
+      </c>
+      <c r="E102" t="s">
+        <v>191</v>
+      </c>
+      <c r="F102" t="s">
+        <v>157</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H102" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>4156</v>
+      </c>
+      <c r="B103">
+        <v>2026</v>
+      </c>
+      <c r="C103">
+        <v>21</v>
+      </c>
+      <c r="D103" t="s">
+        <v>190</v>
+      </c>
+      <c r="E103" t="s">
+        <v>191</v>
+      </c>
+      <c r="F103" t="s">
+        <v>157</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H103" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>4157</v>
+      </c>
+      <c r="B104">
+        <v>2026</v>
+      </c>
+      <c r="C104">
+        <v>22</v>
+      </c>
+      <c r="D104" t="s">
+        <v>190</v>
+      </c>
+      <c r="E104" t="s">
+        <v>191</v>
+      </c>
+      <c r="F104" t="s">
+        <v>157</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H104" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>4158</v>
+      </c>
+      <c r="B105">
+        <v>2026</v>
+      </c>
+      <c r="C105">
+        <v>23</v>
+      </c>
+      <c r="D105" t="s">
+        <v>190</v>
+      </c>
+      <c r="E105" t="s">
+        <v>191</v>
+      </c>
+      <c r="F105" t="s">
+        <v>157</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H105" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>4165</v>
+      </c>
+      <c r="B106">
+        <v>2026</v>
+      </c>
+      <c r="C106">
+        <v>24</v>
+      </c>
+      <c r="D106" t="s">
+        <v>190</v>
+      </c>
+      <c r="E106" t="s">
+        <v>191</v>
+      </c>
+      <c r="F106" t="s">
+        <v>171</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H106" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>4172</v>
+      </c>
+      <c r="B107">
+        <v>2026</v>
+      </c>
+      <c r="C107">
+        <v>25</v>
+      </c>
+      <c r="D107" t="s">
+        <v>190</v>
+      </c>
+      <c r="E107" t="s">
+        <v>191</v>
+      </c>
+      <c r="F107" t="s">
+        <v>171</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H107" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>4219</v>
+      </c>
+      <c r="B108">
+        <v>2026</v>
+      </c>
+      <c r="C108">
+        <v>26</v>
+      </c>
+      <c r="D108" t="s">
+        <v>190</v>
+      </c>
+      <c r="E108" t="s">
+        <v>191</v>
+      </c>
+      <c r="F108" t="s">
+        <v>171</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H108" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>4179</v>
+      </c>
+      <c r="B109">
+        <v>2026</v>
+      </c>
+      <c r="C109">
+        <v>27</v>
+      </c>
+      <c r="D109" t="s">
+        <v>190</v>
+      </c>
+      <c r="E109" t="s">
+        <v>191</v>
+      </c>
+      <c r="F109" t="s">
+        <v>171</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H109" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>4180</v>
+      </c>
+      <c r="B110">
+        <v>2026</v>
+      </c>
+      <c r="C110">
+        <v>28</v>
+      </c>
+      <c r="D110" t="s">
+        <v>190</v>
+      </c>
+      <c r="E110" t="s">
+        <v>191</v>
+      </c>
+      <c r="F110" t="s">
+        <v>171</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H110" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>4183</v>
+      </c>
+      <c r="B111">
+        <v>2026</v>
+      </c>
+      <c r="C111">
+        <v>29</v>
+      </c>
+      <c r="D111" t="s">
+        <v>190</v>
+      </c>
+      <c r="E111" t="s">
+        <v>191</v>
+      </c>
+      <c r="F111" t="s">
+        <v>105</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H111" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>4184</v>
+      </c>
+      <c r="B112">
+        <v>2026</v>
+      </c>
+      <c r="C112">
+        <v>30</v>
+      </c>
+      <c r="D112" t="s">
+        <v>190</v>
+      </c>
+      <c r="E112" t="s">
+        <v>191</v>
+      </c>
+      <c r="F112" t="s">
+        <v>171</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H112" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>4185</v>
+      </c>
+      <c r="B113">
+        <v>2026</v>
+      </c>
+      <c r="C113">
+        <v>31</v>
+      </c>
+      <c r="D113" t="s">
+        <v>190</v>
+      </c>
+      <c r="E113" t="s">
+        <v>191</v>
+      </c>
+      <c r="F113" t="s">
+        <v>171</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H113" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>4190</v>
+      </c>
+      <c r="B114">
+        <v>2026</v>
+      </c>
+      <c r="C114">
+        <v>32</v>
+      </c>
+      <c r="D114" t="s">
+        <v>190</v>
+      </c>
+      <c r="E114" t="s">
+        <v>191</v>
+      </c>
+      <c r="F114" t="s">
+        <v>253</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H114" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>4196</v>
+      </c>
+      <c r="B115">
+        <v>2026</v>
+      </c>
+      <c r="C115">
+        <v>33</v>
+      </c>
+      <c r="D115" t="s">
+        <v>190</v>
+      </c>
+      <c r="E115" t="s">
+        <v>191</v>
+      </c>
+      <c r="F115" t="s">
+        <v>171</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H115" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>4197</v>
+      </c>
+      <c r="B116">
+        <v>2026</v>
+      </c>
+      <c r="C116">
+        <v>34</v>
+      </c>
+      <c r="D116" t="s">
+        <v>190</v>
+      </c>
+      <c r="E116" t="s">
+        <v>191</v>
+      </c>
+      <c r="F116" t="s">
+        <v>171</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H116" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>4198</v>
+      </c>
+      <c r="B117">
+        <v>2026</v>
+      </c>
+      <c r="C117">
+        <v>35</v>
+      </c>
+      <c r="D117" t="s">
+        <v>190</v>
+      </c>
+      <c r="E117" t="s">
+        <v>191</v>
+      </c>
+      <c r="F117" t="s">
+        <v>171</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H117" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>4199</v>
+      </c>
+      <c r="B118">
+        <v>2026</v>
+      </c>
+      <c r="C118">
+        <v>36</v>
+      </c>
+      <c r="D118" t="s">
+        <v>190</v>
+      </c>
+      <c r="E118" t="s">
+        <v>191</v>
+      </c>
+      <c r="F118" t="s">
+        <v>171</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H118" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>4202</v>
+      </c>
+      <c r="B119">
+        <v>2026</v>
+      </c>
+      <c r="C119">
+        <v>37</v>
+      </c>
+      <c r="D119" t="s">
+        <v>190</v>
+      </c>
+      <c r="E119" t="s">
+        <v>191</v>
+      </c>
+      <c r="F119" t="s">
+        <v>171</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H119" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>4203</v>
+      </c>
+      <c r="B120">
+        <v>2026</v>
+      </c>
+      <c r="C120">
+        <v>38</v>
+      </c>
+      <c r="D120" t="s">
+        <v>190</v>
+      </c>
+      <c r="E120" t="s">
+        <v>191</v>
+      </c>
+      <c r="F120" t="s">
+        <v>171</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H120" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>4218</v>
+      </c>
+      <c r="B121">
+        <v>2026</v>
+      </c>
+      <c r="C121">
+        <v>39</v>
+      </c>
+      <c r="D121" t="s">
+        <v>190</v>
+      </c>
+      <c r="E121" t="s">
+        <v>191</v>
+      </c>
+      <c r="F121" t="s">
+        <v>171</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H121" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>4225</v>
+      </c>
+      <c r="B122">
+        <v>2026</v>
+      </c>
+      <c r="C122">
+        <v>40</v>
+      </c>
+      <c r="D122" t="s">
+        <v>190</v>
+      </c>
+      <c r="E122" t="s">
+        <v>191</v>
+      </c>
+      <c r="F122" t="s">
+        <v>171</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H122" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>4226</v>
+      </c>
+      <c r="B123">
+        <v>2026</v>
+      </c>
+      <c r="C123">
+        <v>41</v>
+      </c>
+      <c r="D123" t="s">
+        <v>190</v>
+      </c>
+      <c r="E123" t="s">
+        <v>191</v>
+      </c>
+      <c r="F123" t="s">
+        <v>171</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H123" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>4227</v>
+      </c>
+      <c r="B124">
+        <v>2026</v>
+      </c>
+      <c r="C124">
+        <v>42</v>
+      </c>
+      <c r="D124" t="s">
+        <v>190</v>
+      </c>
+      <c r="E124" t="s">
+        <v>191</v>
+      </c>
+      <c r="F124" t="s">
+        <v>171</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H124" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>4228</v>
+      </c>
+      <c r="B125">
+        <v>2026</v>
+      </c>
+      <c r="C125">
+        <v>43</v>
+      </c>
+      <c r="D125" t="s">
+        <v>190</v>
+      </c>
+      <c r="E125" t="s">
+        <v>191</v>
+      </c>
+      <c r="F125" t="s">
+        <v>171</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H125" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>4237</v>
+      </c>
+      <c r="B126">
+        <v>2026</v>
+      </c>
+      <c r="C126">
+        <v>44</v>
+      </c>
+      <c r="D126" t="s">
+        <v>190</v>
+      </c>
+      <c r="E126" t="s">
+        <v>191</v>
+      </c>
+      <c r="F126" t="s">
+        <v>10</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H126" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>4239</v>
+      </c>
+      <c r="B127">
+        <v>2026</v>
+      </c>
+      <c r="C127">
+        <v>45</v>
+      </c>
+      <c r="D127" t="s">
+        <v>190</v>
+      </c>
+      <c r="E127" t="s">
+        <v>191</v>
+      </c>
+      <c r="F127" t="s">
+        <v>171</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H127" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>4240</v>
+      </c>
+      <c r="B128">
+        <v>2026</v>
+      </c>
+      <c r="C128">
+        <v>46</v>
+      </c>
+      <c r="D128" t="s">
+        <v>190</v>
+      </c>
+      <c r="E128" t="s">
+        <v>191</v>
+      </c>
+      <c r="F128" t="s">
+        <v>171</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H128" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>4246</v>
+      </c>
+      <c r="B129">
+        <v>2026</v>
+      </c>
+      <c r="C129">
+        <v>47</v>
+      </c>
+      <c r="D129" t="s">
+        <v>190</v>
+      </c>
+      <c r="E129" t="s">
+        <v>191</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H129" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>4247</v>
+      </c>
+      <c r="B130">
+        <v>2026</v>
+      </c>
+      <c r="C130">
+        <v>48</v>
+      </c>
+      <c r="D130" t="s">
+        <v>190</v>
+      </c>
+      <c r="E130" t="s">
+        <v>191</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H130" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>4248</v>
+      </c>
+      <c r="B131">
+        <v>2026</v>
+      </c>
+      <c r="C131">
+        <v>49</v>
+      </c>
+      <c r="D131" t="s">
+        <v>190</v>
+      </c>
+      <c r="E131" t="s">
+        <v>191</v>
+      </c>
+      <c r="F131" t="s">
+        <v>171</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H131" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>4249</v>
+      </c>
+      <c r="B132">
+        <v>2026</v>
+      </c>
+      <c r="C132">
+        <v>50</v>
+      </c>
+      <c r="D132" t="s">
+        <v>190</v>
+      </c>
+      <c r="E132" t="s">
+        <v>191</v>
+      </c>
+      <c r="F132" t="s">
+        <v>171</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H132" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>4250</v>
+      </c>
+      <c r="B133">
+        <v>2026</v>
+      </c>
+      <c r="C133">
+        <v>51</v>
+      </c>
+      <c r="D133" t="s">
+        <v>190</v>
+      </c>
+      <c r="E133" t="s">
+        <v>191</v>
+      </c>
+      <c r="F133" t="s">
+        <v>171</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H133" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>4251</v>
+      </c>
+      <c r="B134">
+        <v>2026</v>
+      </c>
+      <c r="C134">
+        <v>52</v>
+      </c>
+      <c r="D134" t="s">
+        <v>190</v>
+      </c>
+      <c r="E134" t="s">
+        <v>191</v>
+      </c>
+      <c r="F134" t="s">
+        <v>171</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H134" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>4252</v>
+      </c>
+      <c r="B135">
+        <v>2026</v>
+      </c>
+      <c r="C135">
+        <v>53</v>
+      </c>
+      <c r="D135" t="s">
+        <v>190</v>
+      </c>
+      <c r="E135" t="s">
+        <v>191</v>
+      </c>
+      <c r="F135" t="s">
+        <v>171</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H135" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>4259</v>
+      </c>
+      <c r="B136">
+        <v>2026</v>
+      </c>
+      <c r="C136">
+        <v>54</v>
+      </c>
+      <c r="D136" t="s">
+        <v>190</v>
+      </c>
+      <c r="E136" t="s">
+        <v>191</v>
+      </c>
+      <c r="F136" t="s">
+        <v>171</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H136" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>4260</v>
+      </c>
+      <c r="B137">
+        <v>2026</v>
+      </c>
+      <c r="C137">
+        <v>55</v>
+      </c>
+      <c r="D137" t="s">
+        <v>190</v>
+      </c>
+      <c r="E137" t="s">
+        <v>191</v>
+      </c>
+      <c r="F137" t="s">
+        <v>171</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H137" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>4261</v>
+      </c>
+      <c r="B138">
+        <v>2026</v>
+      </c>
+      <c r="C138">
+        <v>56</v>
+      </c>
+      <c r="D138" t="s">
+        <v>190</v>
+      </c>
+      <c r="E138" t="s">
+        <v>191</v>
+      </c>
+      <c r="F138" t="s">
+        <v>171</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H138" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>4262</v>
+      </c>
+      <c r="B139">
+        <v>2026</v>
+      </c>
+      <c r="C139">
+        <v>57</v>
+      </c>
+      <c r="D139" t="s">
+        <v>190</v>
+      </c>
+      <c r="E139" t="s">
+        <v>191</v>
+      </c>
+      <c r="F139" t="s">
+        <v>171</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H139" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>4269</v>
+      </c>
+      <c r="B140">
+        <v>2026</v>
+      </c>
+      <c r="C140">
+        <v>58</v>
+      </c>
+      <c r="D140" t="s">
+        <v>190</v>
+      </c>
+      <c r="E140" t="s">
+        <v>191</v>
+      </c>
+      <c r="F140" t="s">
+        <v>171</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H140" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>4270</v>
+      </c>
+      <c r="B141">
+        <v>2026</v>
+      </c>
+      <c r="C141">
+        <v>59</v>
+      </c>
+      <c r="D141" t="s">
+        <v>190</v>
+      </c>
+      <c r="E141" t="s">
+        <v>191</v>
+      </c>
+      <c r="F141" t="s">
+        <v>171</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H141" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>4273</v>
+      </c>
+      <c r="B142">
+        <v>2026</v>
+      </c>
+      <c r="C142">
+        <v>60</v>
+      </c>
+      <c r="D142" t="s">
+        <v>190</v>
+      </c>
+      <c r="E142" t="s">
+        <v>191</v>
+      </c>
+      <c r="F142" t="s">
+        <v>10</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H142" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>4238</v>
+      </c>
+      <c r="B143">
+        <v>2026</v>
+      </c>
+      <c r="C143">
+        <v>1</v>
+      </c>
+      <c r="D143" t="s">
+        <v>312</v>
+      </c>
+      <c r="E143" t="s">
+        <v>313</v>
+      </c>
+      <c r="F143" t="s">
+        <v>10</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H143" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>4151</v>
+      </c>
+      <c r="B144">
+        <v>2026</v>
+      </c>
+      <c r="C144">
+        <v>1</v>
+      </c>
+      <c r="D144" t="s">
+        <v>316</v>
+      </c>
+      <c r="E144" t="s">
+        <v>317</v>
+      </c>
+      <c r="F144" t="s">
+        <v>44</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H144" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
         <v>4189</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101">
+      <c r="B145">
+        <v>2026</v>
+      </c>
+      <c r="C145">
         <v>2</v>
       </c>
-      <c r="D101" t="s">
-[...5 lines deleted...]
-      <c r="F101" t="s">
+      <c r="D145" t="s">
+        <v>316</v>
+      </c>
+      <c r="E145" t="s">
+        <v>317</v>
+      </c>
+      <c r="F145" t="s">
         <v>13</v>
       </c>
-      <c r="G101" s="1" t="s">
-[...3 lines deleted...]
-        <v>230</v>
+      <c r="G145" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H145" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>4231</v>
+      </c>
+      <c r="B146">
+        <v>2026</v>
+      </c>
+      <c r="C146">
+        <v>3</v>
+      </c>
+      <c r="D146" t="s">
+        <v>316</v>
+      </c>
+      <c r="E146" t="s">
+        <v>317</v>
+      </c>
+      <c r="F146" t="s">
+        <v>49</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H146" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>4234</v>
+      </c>
+      <c r="B147">
+        <v>2026</v>
+      </c>
+      <c r="C147">
+        <v>4</v>
+      </c>
+      <c r="D147" t="s">
+        <v>316</v>
+      </c>
+      <c r="E147" t="s">
+        <v>317</v>
+      </c>
+      <c r="F147" t="s">
+        <v>62</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H147" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>4244</v>
+      </c>
+      <c r="B148">
+        <v>2026</v>
+      </c>
+      <c r="C148">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>316</v>
+      </c>
+      <c r="E148" t="s">
+        <v>317</v>
+      </c>
+      <c r="F148" t="s">
+        <v>77</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H148" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>4245</v>
+      </c>
+      <c r="B149">
+        <v>2026</v>
+      </c>
+      <c r="C149">
+        <v>6</v>
+      </c>
+      <c r="D149" t="s">
+        <v>316</v>
+      </c>
+      <c r="E149" t="s">
+        <v>317</v>
+      </c>
+      <c r="F149" t="s">
+        <v>77</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H149" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>4253</v>
+      </c>
+      <c r="B150">
+        <v>2026</v>
+      </c>
+      <c r="C150">
+        <v>7</v>
+      </c>
+      <c r="D150" t="s">
+        <v>316</v>
+      </c>
+      <c r="E150" t="s">
+        <v>317</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H150" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>4254</v>
+      </c>
+      <c r="B151">
+        <v>2026</v>
+      </c>
+      <c r="C151">
+        <v>8</v>
+      </c>
+      <c r="D151" t="s">
+        <v>316</v>
+      </c>
+      <c r="E151" t="s">
+        <v>317</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H151" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>4267</v>
+      </c>
+      <c r="B152">
+        <v>2026</v>
+      </c>
+      <c r="C152">
+        <v>9</v>
+      </c>
+      <c r="D152" t="s">
+        <v>316</v>
+      </c>
+      <c r="E152" t="s">
+        <v>317</v>
+      </c>
+      <c r="F152" t="s">
+        <v>105</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H152" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>4268</v>
+      </c>
+      <c r="B153">
+        <v>2026</v>
+      </c>
+      <c r="C153">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>316</v>
+      </c>
+      <c r="E153" t="s">
+        <v>317</v>
+      </c>
+      <c r="F153" t="s">
+        <v>62</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H153" t="s">
+        <v>337</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3807,50 +5468,102 @@
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>